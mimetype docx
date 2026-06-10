--- v0 (2025-12-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="383a1fe" w14:textId="383a1fe">
+    <w:p w14:paraId="b1c9596" w14:textId="b1c9596">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін төлемақы мөлшерлемелерін есептеу әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 30 қыркүйектегі № 250-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қыркүйекте № 36974 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 30 қыркүйектегі № 250-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 қыркүйекте № 36974 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1412,55 +1412,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жерүсті көздерінен алынған су көлеміне төлем мөлшерлемесінің өлшем бірлігіне сәйкес су объектісінен пайдалану үшін алынған су көлемінің бірлігі үшін белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Аймақтың жағдайларды ескере отырып, төлемақы мөлшерін белгілеу кезінде 0,2-ден 2,0-ге дейінгі коэффициентер қолданылады. Жергілікті бюджетке түсетін төлемдердің жалпы сомасы осы Әдістеменің 3-тармағы негізінде есептелген сомадан кем және екі еседен жоғары болмауы тиіс.</w:t>
+        <w:t xml:space="preserve">
+      4. Аймақтық жағдайларды ескере отырып, төлемақы мөлшерлемелерін бекіту кезінде салалық төлемақы мөлшерлемесі осы Әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тиісті коэффициенттерге көбейтіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6242,50 +6324,9286 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теңге/ 1000 текше шақырым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жерүсті су объектілерінің су</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресурстарын пайдаланғаны үшін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлемақы мөлшерлемелерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептеу әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін төлемақы мөлшерлемесінің аймақтық коэффициенттері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Әдістеме 4-қосымшамен толықтырылды - ҚР Су ресурстары және ирригация министрінің 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аймақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзендер, көлдер, теңіздер бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аймақтық коэффициенттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй пайдалану және коммуналдық қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу энергетикасын қоса алғанда, өнеркәсіп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су көздерінен су алуды жүзеге асыратын тоған шаруашылықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гидроэнергетика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс өзені бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш және Алакөл көлдері бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтөбе облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жайық, Ойыл, Сағыз, Ембі өзендерінің бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торғай, Ырғыз өзендерінің бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,049</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш және Алакөл көлдері бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атырау облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жайық, Ойыл, Сағыз, Ембі, өзендері және Каспий теңізі бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс өзені бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шу, Талас және Аса өзендерінің бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетісу облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш және Алакөл көлдері бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш және Алакөл көлдері бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс өзені бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра, Сарысу және Кенгір өзендерінің бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торғай, Ырғыз, Тобыл өзендерінің бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылорда облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырдария өзені және Арал теңізі бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс өзені бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,182</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлытау облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра, Сарысу және Кенгір өзендерінің бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торғай, Ырғыз, Тобыл өзендерінің бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркістан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырдария өзені және</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арал теңізі бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батыс Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жайық, Ойыл, Сағыз, Ембі, Еділ, Үлкен және Кіші Өзен өзендері және Каспий теңізі бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау облысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каспий теңізі бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,049</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл өзені бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра өзені бассейні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш және Алакөл көлдері бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шымкент қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырдария өзені және</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арал теңізі бассейндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6317,55 +15635,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6691,31 +16009,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>