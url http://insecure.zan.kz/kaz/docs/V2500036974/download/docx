--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b1c9596" w14:textId="b1c9596">
+    <w:p w14:paraId="5b5514e" w14:textId="5b5514e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1193,294 +1193,342 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін төлемақы мөлшерлемелерін есептеу кезінде қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Төлемақы мөлшерлемелері осы Әдістемге </w:t>
+      2. Төлемақы мөлшерлемелері осы Әдістемеге 1 қосымшада көрсетілген жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін базалық коэффициенттер және 2-қосымшада көрсетілген жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін салалық базалық коэффициенттерге сәйкес өзен бассейндері және экономика салалары бойынша жерүсті көздерінің су ресурстарын пайдаланғаны үшін төлемақының базалық коэффициенттеріне сәйкес формуламен есептеледі: </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1 қосымшада</w:t>
+        <w:t>
+      Салалық ТМ = АЕК * K1 * K2o,</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін базалық коэффициентер және </w:t>
+        <w:t>
+      мұндағы:</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшада</w:t>
+        <w:t>
+      Салалық ТМ - салалық төлемақы мөлшерлемесі;</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін салалық базалық коэффициентерге сәйкес өзен бассейндері және экономика салалары бойынша жерүсті көздерінің су ресурстарын пайдаланғаны үшін төлемақының базалық коэффициенттеріне сәйкес формуламен есептеледі: </w:t>
+        <w:t>
+      АЕК - заңдарда белгіленген және есептеу кезеңінде қолданыста болатын айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К1 - жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін базалық коэффициенттер (нақты алынған су бассейніне қатысты АЕК үлесі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      K2o - экономиканың белгілі бір секторы үшін жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін салалық базалық коэффициенттер.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Салалық ТМ = АЕК * K1 * K2o, </w:t>
+      көрсетілген Әдістемеге </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      мұндағы: </w:t>
+        <w:t>3-қосымшаның</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Салалық ТМ - салалық төлемақы мөлшерлемесі; </w:t>
+        <w:t xml:space="preserve"> орыс тіліндегі мәтініне өзгерістер енгізілді, қазақ тіліндегі мәтіні өзгермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АЕК - заңнамалық актілерде белгіленген және есептеу кезеңінде қолданыста болатын айлық есептік көрсеткіш;</w:t>
+</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      К1 - жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін базалық коэффициентер (нақты алынған су бассейніне қатысты АЕК үлесі); </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 26.06.2026 </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      K2o - экономиканың белгілі бір секторы үшін жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін салалық базалық коэффициентер.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Жерүсті объектілерінің су ресурстарын пайдаланғаны үшін төлемі осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жерүсті көздерінен алынған су көлеміне төлем мөлшерлемесінің өлшем бірлігіне сәйкес су объектісінен пайдалану үшін алынған су көлемінің бірлігі үшін белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Аймақтық жағдайларды ескере отырып, төлемақы мөлшерлемелерін бекіту кезінде салалық төлемақы мөлшерлемесі осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тиісті коэффициенттерге көбейтіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1647,88 +1695,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін базалық коэффициентер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кесте. К1* Су бассейндері бөлінісінде Қазақстан Республикасындағы АЕК-нің өзекті мөлшеріне қатысты жерүсті объектілерінің су ресурстарын пайдаланғаны үшін төлемақы мөлшерлемесі коэффициентінің мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2879,88 +2927,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жерүсті су объектілерінің су ресурстарын пайдаланғаны үшін салалық базалық коэффициентер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кесте. - Экономика саласына қарай ауыл шаруашылығына қатысты төлемақының базалық мөлшерлемесінің көлеміне коэффициент, К2о*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -3314,70 +3362,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="40"/>
+          <w:bookmarkStart w:name="z49" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сырдария өзені және Арал теңізі бассейні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5752,68 +5800,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жерүсті су объектілерінің алынған су көлеміне төлем мөлшерлемесінің өлшем бірлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15635,55 +15683,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>