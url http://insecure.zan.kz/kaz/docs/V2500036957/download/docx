--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b1011f5" w14:textId="b1011f5">
+    <w:p w14:paraId="a4d9103" w14:textId="a4d9103">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -666,81 +666,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1-бөлім. </w:t>
-[...29 lines deleted...]
-        <w:t>ережелер</w:t>
+        <w:t>1-бөлім. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Жекеше нотариустардың нотариаттық әрекеттер жасағаны және өзге де көрсетілетін қызметтері үшiн, сондай-ақ нотариат куәландырған құжаттардың көшiрмелерiн (телнұсқаларын) бергенi және консультация беруді жүзеге асырғаны үшiн мөлшерлемелер мөлшері "Нотариат туралы" Қазақстан Республикасының Заңының 30-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -766,1202 +736,1114 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бөлім. </w:t>
-[...89 lines deleted...]
-        <w:t>мөлшерлемелері</w:t>
+        <w:t>2-бөлім. Нотариаттық іс-әрекеттер үшін төлем мөлшерлемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жекеше нотариустардың нотариаттық әрекеттер жасағаны және өзге де көрсетілетін қызметтері үшiн, сондай-ақ нотариат куәландырған құжаттардың көшiрмелерiн (телнұсқаларын) бергенi және консультация беруді жүзеге асырғаны үшiн мөлшерлемелер мөлшері мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қалалық жерлерде орналасқан жылжымайтын мүлiктi (жер учаскелерiн, тұрғынжайларды, саяжайларды, гараждарды, құрылыстар мен өзге де жылжымайтын мүлiктi) иелiктен шығару туралы шарттарды куәландырғаны үшiн:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z248" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер тараптардың бірі заңды тұлға болып табылса – 17 айлық есептік көрсеткіш (бұдан әрі – АЕК);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z249" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құны 30 АЕК-ке дейiн:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z250" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балаларына, жұбайына, ата-анасына, туған аға-iнiлерi және апа-қарындастары мен сiңлiлерiне, немерелерiне – 3 АЕК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z251" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа да адамдарға – 8 АЕК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z252" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құны 30 АЕК-тен жоғары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z253" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балаларына, жұбайына, ата-анасына, туған аға-iнiлерi және апа-қарындастары мен сiңлiлерiне, немерелерiне – 7 АЕК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z254" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа да адамдарға – 12 АЕК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z255" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер мәмiле ипотекалық тұрғын үй қарызы бойынша алынатын қаражат есебiнен жылжымайтын мүлiктi сатып алу мақсатында жасалатын болса – 4 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық жерлерде орналасқан жылжымайтын мүлiктi (жер учаскелерiн, тұрғынжайларды, саяжайларды, гараждарды, құрылыстар мен өзге де жылжымайтын мүлiктi) иелiктен шығару туралы шарттарды куәландырғаны үшiн:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер тараптардың бірі заңды тұлға болып табылса – 3 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балаларына, жұбайына, ата-аналарына, туған аға-інілері мен апа-қарындастарына, сіңлілеріне, немерелеріне – 1,5 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа да адамдарға – 2,7 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) автомобиль көлiгiн, тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдердi, монтаждалған арнаулы жабдығы бар тiркемелердi қоса алғанда, олардың тiркемелерiн, өздiгiнен жүретiн ауылшаруашылық, мелиорациялық және жол-құрылыс машиналары мен механизмдерiн, жүрiп өту мүмкiндiгi жоғары арнайы машиналарды иеліктен шығару туралы шарттарды куәландырғаны үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер тараптардың бірі заңды тұлға болып табылса – 12 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балаларына, жұбайына, ата-аналарына, туған аға-інілері мен апа-қарындастарына, сіңлілеріне, немерелеріне – 4 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа да адамдарға – 10 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жалдау, қарыз, (ипотекалық тұрғын үй қарызы шарттарын қоспағанда), кепiлақы, лизинг, мердiгерлiк шарттарын, неке келiсiмшарттарын, ортақ меншiктегi мүлiкті бөлу, мұрагерлiк мүлiктi бөлу шарттарын, алименттердi төлеу жөнiндегi келiсiмдердi, құрылтай шарттарын куәландырғаны үшiн – 10 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кепілгерлік пен кепілдік шарттарын куәландырған кезде – 1,5 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ипотекалық тұрғын үй заемдары шарттарын куәландырғаны үшiн – 4 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ипотекалық тұрғын үй заемдары бойынша жылжымайтын мүліктің кепіл шарттарын куәландырған кезде – 4 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) басқа кепіл шарттарын куәландырғаны үшін – 10 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өсиеттерді куәландырған кезде – 3 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мұрагерлікке құқық туралы куәлікті бергені үшін – 4 АЕК әрбір берілген куәлік үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ерлі-зайыптылардың ортақ мүлкіндегі үлеске және бірлескен ортақ меншік құқығында мүлкі бар өзге де адамдардың меншік құқығы туралы куәлікті берген кезде – 5 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мұрагерлік мүлiктi қорғау жөнiнде шаралар қолданғаны үшiн – 8 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) автомобиль көлiгiн, тракторларды және олардың базасында жасалған өздiгiнен жүретiн шассилер мен механизмдердi, монтаждалған арнаулы жабдығы бар тiркемелердi қоса алғанда, олардың тiркемелерiн, өздiгiнен жүретiн ауылшаруашылық, мелиорациялық және жол-құрылыс машиналары мен механизмдерiн, жүрiп өту мүмкiндiгi жоғары арнайы машиналарды сату құқығынсыз пайдалану және басқару құқығына сенiмхаттарды куәландырғаны үшiн – 2 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) мүлікті пайдалану және иелік ету құқығына сенімхаттарды куәландырған кезде – 2,5 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) өзге де сенімхаттарды куәландырғаны үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғалар үшін – 1,1 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғалар үшін – 2,5 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Қазақстан Республикасының заңнамасында міндетті нотариаттық куәландыру көзделген келісулерді куәландырғаны үшін – 1,5 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) теңіздік наразылығын жасағаны үшін – 5,5 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) құжаттардың көшірмелері мен құжаттардың үзінді көшірмелерін куәландырған кезде (әр беті үшін):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғалар үшін – 0,1 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғалар үшін – 0,17 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) құжаттарда қойылған қолдың, сондай-ақ құжаттардың бір тілден екінші тілге аудармасының дұрыстығын куәландырған кезде (әрбір құжат үшін):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғалар үшін – 0,53 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғалар үшін – 1,1 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) нотариус дайындаған электрондық құжаттың қағаз жеткізгіштегі құжатпен бірдейлігін куәландырған кезде (бір бет үшін):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғалар үшін – 0,3 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғалар үшін – 0,4 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) нотариус дайындаған қағаз жеткізгіштегі құжаттың электрондық құжатпен бірдейлігін куәландырған кезде (бір бет үшін):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғалар үшін – 0,3 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғалар үшін – 0,4 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) жеке және заңды тұлғалардың өтініштерін басқа да жеке және заңды тұлғаларға берген кезде – 0,7 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) құжаттардың нотариат куәландырған көшірмелерін берген кезде – 0,7 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) телнұсқаны берген кезде – 3 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) вексель наразылығын жасаған кезде және чектің төленбегенін куәландырған кезде – 1,5 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) атқарушылық жазба жасағаны үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғалар үшін – өндіріп алынатын соманың немесе талап етілетін өзге жылжымалы мүліктің нарықтық құнының 0,2 пайызы, бірақ 1 АЕК-тен кем емес және 50 АЕК-тен артық емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғалар үшін – өндіріп алынатын соманың немесе талап етілетін өзге жылжымалы мүліктің нарықтық құнының 1 пайызы, бірақ 1,5 АЕК-тен кем емес және 100 АЕК-тен артық емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте Заңның 92-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1994,232 +1876,252 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 92-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) және 7) тармақшаларында көзделген талаптар бойынша атқарушылық жазба жасау үшін ақы төлеудің төменгі шегі 1 АЕК құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) құжаттарды және бағалы қағаздарды сақтаған кезде – әр айға 0,6 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) құпия өсиеті бар конвертті ашқан және құпия өсиетті жария еткен кезде – 1,2 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құпия өсиетті қабылдау туралы куәлікті берген кезде – 1,2 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) Қазақстан Республикасының өзге де заңдарында көзделген басқа нотариаттық іс-әрекеттер жасаған кезде – 7,2 АЕК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) консультация беруді жүзеге асырған кезде – 1 АЕК мөлшерлемелерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Әділет министрінің м.а. 26.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 881</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі)  бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Өндіріп алушының нотариусқа атқарушылық жазба жасағаны үшін төлеген төлемі, сондай-ақ осыған байланысты өндіріп алушы көтерген шығыстар борышкерге жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атқарушылық жазбаның күші жойылған кезде, нотариусқа оны жасағаны үшін төленген сома қайтарылуға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2305,55 +2207,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2679,31 +2581,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>