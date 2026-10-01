--- v0 (2025-11-07)
+++ v1 (2026-10-01)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3f3e8e4" w14:textId="3f3e8e4">
+    <w:p w14:paraId="7c510cf" w14:textId="7c510cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Табиғи сипаттағы төтенше жағдай салдарынан шағын және орта кәсiпкерлiк субъектiлерiне келтiрiлген мүлiктiк шығынға өтемақы төлеу қағидаларын бекiту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 26 қыркүйектегі № 94 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 26 қыркүйекте № 36953 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 26 қыркүйектегі № 94 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 26 қыркүйекте № 36953 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасының Ұлттық экономика министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -894,54 +894,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру төлемі болған жағдайда, өзге көздерден өтемақы төлеу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Мүліктік шығындарды өтеудің қаржыландыру көзін өңірлік комиссия Қазақстан Республикасының бюджет заңнамасына сәйкес табиғи сипаттағы төтенше жағдайлардың салдарын жоюға көзделген жергілікті атқарушы органдардың бюджет қаражаттары және/немесе ұйымдардың қаражаттары, азаматтардың ерікті жарналары, қорлар мен қоғамдық бірлестіктердің қаражаттары және Қазақстан Республикасының қолданыстағы заңнамасына қайшы келмейтін өзге де көздер есебінен айқындайды.</w:t>
+      5. Мүліктік шығындарды өтеудің қаржыландыру көзін өңірлік комиссия Қазақстан Республикасының бюджет заңнамасына сәйкес табиғи сипаттағы төтенше жағдайлардың салдарын жоюға көзделген жергілікті атқарушы органдардың бюджет қаражаты және/немесе ұйымдардың қаражаты, Қазақстан Республикасы азаматтарының ерікті жарналары, қорлар мен қоғамдық бірлестіктердің қаражаты және Қазақстан Республикасының қолданыстағы заңнамасына қайшы келмейтін өзге де көздер есебінен айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің м.а. 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жоғалған тауар-материалдық құндылықтарды (бұдан әрі – ТМҚ) өтеу тиісті тапсырысты міндетті түрде растай отырып (шот-фактура, жүкқұжат, жеткізу шарты және сатып алу фактісін растайтын өзге де құжаттар), көтерме жеткізушінің сатып алу бағасы бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1298,50 +1360,112 @@
         <w:t>
       3) жылжымайтын мүлік үшін – ақаулық ведомосі бойынша, сметалық құжаттама, қалпына келтіру жұмыстарына жобалау-сметалық құжаттама, техникалық тексеру бойынша қорытынды, залал келген сәттегі тозуды ескере отырып, жылжымайтын мүліктің нарықтық құнын бағалау туралы есеп не сот сараптамасының/мамандандырылған зерттеудің қорытындысы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) зақымданған, сондай-ақ қалпына келтіруге жатпайтын автокөлік құралы үшін – қалпына келтіру жөндеу сметасы, шығындар калькуляциясы, залал келген күнгі оның тозуын ескере отырып, нарықтық құнды бағалау туралы есеп не сот сараптамасының/мамандандырылған зерттеудің қорытындысы бойынша.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Ұлттық экономика министрінің м.а. 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мүлікті бағалауды және (немесе) ілеспе аудиторлық қызметтерді, техникалық қарап тексеруді, жобалау-сметалық құжаттаманы жүргізуге, сметалық құжаттаманы жасауға және зақымданған мүлікті қалпына келтіру (жөндеу) шығындарының калькуляциясына байланысты көрсетілетін қызметтерге/жұмыстарға ақы төлеу, сот сараптамасының/мамандандырылған зерттеудің қорытындысы облыстың жергілікті атқарушы органына жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2218,50 +2342,112 @@
         <w:t>
       3) зақымдалған автокөлік құралы үшін – қалпына келтіру жөндеу сметасы, шығындар калькуляциясы не сот сараптамасының/мамандандырылған зерттеудің қорытындысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сәйкестендірілетін, қалпына келтіруге жатпайтын автокөлік құралы үшін – залал келген күнгі оның тозуын ескере отырып, нарықтық құнды бағалау туралы есеп.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Ұлттық экономика министрінің м.а. 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4054,54 +4240,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүлік иесінің мемлекеттік кірістер органдарынан, фискалдық деректер операторларынан мәліметтерді сұратуға және алуға келісіміне сәйкес және заңнама талаптарын сақтай отырып, мемлекеттік кіріс органдарынан шешім қабылдау үшін қажетті мәліметтерді талап етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) өз құзыреті шегінде қолданыстағы заңнамада көзделген тәртіппен және шарттарда шешімдер қабылдайды.</w:t>
+      4) өз құзыреті шегінде Қазақстан Республикасының қолданыстағы заңнамасында көзделген тәртіппен және шарттарда шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Ұлттық экономика министрінің м.а. 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Өңірлік комиссияның қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5703,54 +5951,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи сипаттағы төтенше жағдай салдарынан өзін зардап шеккен деп тану мақсатында мүлік иесі ұсынған мәліметтер мен құжаттарға тексеру жүргізеді (қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z221" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) өз құзыреті шегінде қолданыстағы заңнамада көзделген тәртіппен және шарттармен шешімдер қабылдайды.</w:t>
+      3) өз құзыреті шегінде Қазақстан Республикасының қолданыстағы заңнамасында көзделген тәртіппен және шарттарда шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Ұлттық экономика министрінің м.а. 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z222" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Комиссияның қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z223" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9101,61 +9411,51 @@
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бол</w:t>
-[...9 lines deleted...]
-        <w:t>са</w:t>
+        <w:t>болса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -11893,61 +12193,51 @@
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>болс</w:t>
-[...9 lines deleted...]
-        <w:t>а</w:t>
+        <w:t>болса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -13051,31 +13341,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>