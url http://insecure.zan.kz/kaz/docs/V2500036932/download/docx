--- v0 (2025-11-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34a700a" w14:textId="34a700a">
+    <w:p w14:paraId="dffa462" w14:textId="dffa462">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайдың орын алғанын, оны оқшаулау және жою жөніндегі іс-шараларды, төтенше жағдайдың құқықтық режимін қамтамасыз ету жөніндегі іс-шараларды жүргізу қажеттігін негіздейтін материалдарды, тиісті негіздемелер мен материалдық-техникалық, қаржылық және адами ресурстардың есеп-қисаптарын ұсыну қағидаларын бекіту және "Табиғи және техногендік сипаттағы төтенше жағдайдың болуын негіздейтін материалдарды, оны оқшаулау және жою жөніндегі іс-шараларды, материалдық-техникалық, қаржылық және адами ресурстардың тиісті негіздемелері мен есептерін ұсыну қағидаларын және тізбесін бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2021 жылғы 14 сәуірдегі № 170 бұйрығының күші жойылды деп тану туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2025 жылғы 24 қыркүйектегі № 416 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 24 қыркүйекте № 36932 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2025 жылғы 24 қыркүйектегі № 416 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 24 қыркүйекте № 36932 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Құқықтық актілер туралы" Қазақстан Республикасы Заңының 27-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1170,87 +1170,145 @@
               </w:rPr>
               <w:t>бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайдың орын алғанын, төтенше жағдайдың құқықтық режимін қамтамасыз ету жөніндегі іс-шараларды жүргізу қажеттігін негіздейтін материалдарды, тиісті негіздемелер мен материалдық-техникалық, қаржылық және адами ресурстардың есеп-қисаптары тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаға өзгеріс енгізілді – ҚР Төтенше жағдайлар министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайдың орын алғанын, төтенше жағдайдың құқықтық режимін қамтамасыз ету жөніндегі іс-шараларды жүргізу қажеттігін негіздейтін материалдарды, тиісті негіздемелер мен материалдық-техникалық, қаржылық және адами ресурстардың есеп-қисаптары тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) әкімнің, (облыс, республикалық маңызы бар қала, астана) аудан (қала) әкімі немесе Төтенше жағдайлардың алдын алу және оларды жою жөніндегі комиссия төрағасы мен төтенше жағдайлардың алдын алу және оларды жою жөніндегі комиссия мүшелері және әкімнің өкімімен құрылған мүдделі мемлекеттік органдар өкілдерінің қатысуымен зардап шеккен халықты және объектілерді тексеру жүргізу туралы шешімі;</w:t>
+      1) әкімнің, (астана, облыс, республикалық маңызы бар қала) аудан (қала) әкімінің немесе Төтенше жағдайлардың алдын алу және оларды жою жөніндегі комиссия төрағасының, төтенше жағдайлардың алдын алу және оларды жою жөніндегі комиссия мүшелерінің және әкімнің өкімімен құрылған мүдделі мемлекеттік органдар өкілдерінің қатысуымен зардап шеккен халықты және объектілерді тексеру жүргізу туралы шешімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік сипаттағы төтенше жағдайлардың алдын алу және оларды жою жөніндегі мемлекеттік орган басшысының, облыстың (республикалық маңызы бар қаланың, астананың) әлеуметтік сипаттағы төтенше жағдайдың құқықтық режимін жекелеген аумақтарда енгізу жөніндегі жедел штабының шешімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
@@ -1286,348 +1344,346 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қалпына келтіру жұмыстарының құнын алдын ала есеп-қисабымен қоса алғанда, зардап шеккен тұрғын және әкімшілік ғимараттардың саны туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) өтініш берушінің қолдау хатында көрсетілген сомаға, комиссия мүшелері мен әкімнің (облыс, республикалық маңызы бар қала, астана), аудан (қала) әкімінің қаржы-экономикалық қызметінің басшысы қол қойылған шығыстардың жиынтық сметалық есеп-қисабын қоса бере отырып, төтенше жағдайларды жою жөніндегі кезек күттірмейтін жұмыстарға арналған жобалау-сметалық құжаттама (бірінші кезектегі жұмыстардың түрлері бойынша сомаларды егжей-тегжейлі толық ашып жазумен және материалдық-техникалық, қаржылық және адами ресурстардың есеп-қисаптарымен).</w:t>
+      5) өтініш берушінің қолдаухатында көрсетілген сомаға, комиссия мүшелері мен әкімнің (астана, облыс, республикалық маңызы бар қала), аудан (қала) әкімінің қаржы-экономикалық қызметінің басшысы қол қойылған шығыстардың жиынтық сметалық есебін қоса бере отырып, төтенше жағдайларды жою жөніндегі кезек күттірмейтін жұмыстарға арналған жобалау-сметалық құжаттама (бірінші кезектегі жұмыстардың түрлері бойынша сомаларды егжей-тегжейлі толық ашып жазумен және материалдық-техникалық, қаржылық және адами ресурстардың есеп-қисаптарымен).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жобалау-сметалық құжаттамаға жоғалған тауар-материалдық құндылықтардың құны енгізілмейді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Қазақстан Республикасының Қазақстан Республикасының Құрылыс кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>98-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шаралар орындалған жағдайда, жөндеу жұмыстарын жүргізу қажеттілігін растайтын, сәулет, қала құрылысы және құрылыс қызметі саласындағы мемлекеттік нормативтік талаптарға сәйкес жасалған ақаулы тізімдеме, сондай-ақ "Құрылыстағы баға белгілеу жөніндегі нормативтік құжаттарды бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігі Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті төрағасының 2022 жылғы 1 желтоқсандағы № 223-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жасалған алдын ала шығыстар қоса беріледі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жасалған алдын ала шығыстар қоса беріледі;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) облыс (республикалық маңызы бар қала, астана), аудан (ауылдық округ) әкімі немесе оны алмастыратын тұлға, сондай-ақ облыс (республикалық маңызы бар қала, астана), аудан (қала) әкімдігінің қаржы-экономикалық қызметінің басшысы қол қоятын жергілікті бюджетте бірінші кезектегі жұмыстарды жүргізуге көзделген қаражаттың жоқтығы туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      7) облыс (республикалық маңызы бар қала, астана), аудан (ауылдық округ) әкімі немесе оны алмастыратын тұлға, сондай-ақ облыс (республикалық маңызы бар қала, астана), аудан (қала) әкімдігінің қаржы-экономикалық қызметінің басшысы қол қоятын жергілікті бюджетте бірінші кезектегі жұмыстарды жүргізуге көзделген қаражаттың жоқтығы туралы ақпарат;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) төтенше резервтен қаражатты қираған объектілерді салуға немесе күрделі жөндеуге бөлу қажет болған жағдайда, құжаттарда құрылыс жөніндегі уәкілетті органның еркін нысандағы оң қорытындысы ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      8) төтенше резервтен қаражатты қираған объектілерді салуға немесе күрделі жөндеуге бөлу қажет болған жағдайда, құжаттарда құрылыс жөніндегі уәкілетті органның еркін нысандағы оң қорытындысы ұсынылады;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) зардап шеккен ғимараттар, құрылысжайлар, азаматтардың мүлкі мен егер болған жағдайда сақтандыру өтемақылары туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      9) зардап шеккен ғимараттар, құрылысжайлар, азаматтардың мүлкі мен егер болған жағдайда сақтандыру өтемақылары туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) төтенше жағдайдан зардап шеккен азаматтардың өтініштері негізінде жасалатын, әлеуметтік көмек алуға құқығы бар азаматтардың тізімі (астана, облыс, республикалық маңызы бар қала), аудан (қала) әкімі атына жолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      10) төтенше жағдайдан зардап шеккен азаматтардың өтініштері негізінде жасалатын, әлеуметтік көмек алуға құқығы бар азаматтардың тізімі, облыс (республикалық маңызы бар қала, астана), аудан (қала) әкімі атына жолданады;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) әлеуметтік көмекке үміткер, төтенше жағдайдан зардап шеккен азаматтардың алдын ала саны туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      11) әлеуметтік көмекке үміткер, төтенше жағдайдан зардап шеккен азаматтардың алдын ала саны туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) болған төтенше жағдайдың ауқымын, келтірілген залалды және төтенше жағдайдың салдарын растайтын, басшының немесе оны алмастыратын тұлғаның қолымен және мөрімен расталған мүдделі мемлекеттік органдардың еркін нысандағы қорытындысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      12) болған төтенше жағдайдың ауқымын, келтірілген залалды және төтенше жағдайдың салдарын растайтын, басшының немесе оны алмастыратын тұлғаның қолымен және мөрімен расталған мүдделі мемлекеттік органдардың еркін нысандағы қорытындысы;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасы Үкіметінің резервінен немесе астананың, облыстың, республикалық маңызы бар қаланың (облыстық маңызы бар қаланың) тиісті жергілікті атқарушы органының резервінен қаражат бөлу туралы негіздеме және материалдық-техникалық, қаржылық және адами ресурстар бойынша есептер (жұмыс түрлері мен сұратылатын сомаларды көрсете отырып).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      13) Қазақстан Республикасы Үкіметінің резервінен немесе облыстың, республикалық маңызы бар қаланың, астананың (облыстық маңызы бар қаланың) тиісті жергілікті атқарушы органының резервінен қаражат бөлу туралы негіздеме және материалдық-техникалық, қаржылық және адами ресурстар бойынша есеп-қисаптар (жұмыс түрлері мен сұратылатын сомаларды көрсете отырып).</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Үкімет резервінен әлеуметтік көмекке, қираған объектілерді салуға немесе күрделі жөндеуге ақша бөлінген жағдайда, бастапқы кезеңде алдын ала қаржыландыруды қамтамасыз ету үшін 1), 2), 3), 5), 6), 7), 8), 10), 11), 12)-тармақта көзделген құжаттар ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1953,31 +2009,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>