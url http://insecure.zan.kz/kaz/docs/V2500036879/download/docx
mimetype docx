--- v0 (2025-10-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eaba62f" w14:textId="eaba62f">
+    <w:p w14:paraId="42a8570" w14:textId="42a8570">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +77,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жеке тұлғалардың мүлік және көлік құралдары салығын жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаны іске асыру қағидалары мен мерзімдерін бекіту туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 16 қыркүйектегі № 500 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 18 қыркүйекте № 36879 болып тіркелді</w:t>
+        <w:t>Жеке тұлғалардың мүлкі мен көлік құралдарына салынатын салықтарды, сондай-ақ сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақыны жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаны іске асыру қағидалары мен мерзімдерін бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 16 қыркүйектегі № 500 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 18 қыркүйекте № 36879 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Қаржы министрінің 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -248,74 +297,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-1-тармағына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Жеке тұлғалардың мүлік және көлік құралдары салығын жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаны іске асыру </w:t>
+      1. Қоса беріліп отырған Жеке тұлғалардың мүлік және көлік құралдары салығын, сондай-ақ сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақы жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаны іске асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары мен мерзімдері</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы министрінің 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -618,1047 +729,1446 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Реcпубликасының</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Қазақстан Реcпубликасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы министрі</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 16 қыркүйектегі</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Қаржы министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 500 Бұйрыққа қосымша</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы 16 қыркүйектегі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 500 бұйрығымен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жеке тұлғалардың мүлік және көлік құралдары салығын жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаны іске асыру қағидалары мен мерзімдері</w:t>
+        <w:t xml:space="preserve"> Жеке тұлғалардың мүлкі мен көлік құралдарына салық жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаны іске асыру қағидалары мен мерзімдері, сондай-ақ сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалары мен мерзімдері жаңа редакцияда – ҚР Қаржы министрінің 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жеке тұлғалардың мүлік және көлік құралдары салығын жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаны іске асыру қағидалары мен мерзімдері (бұдан әрі – Қағидалар) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) (бұдан әрі – Салық кодексі) </w:t>
+      1. Осы Жеке тұлғалардың мүлік және көлік құралдары салығын, сондай-ақ сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақы жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаны іске асыру қағидалары мен мерзімдері (бұдан әрі – Қағидалар) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>68-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-1-тармағына сәйкес әзірленді және жеке тұлғалардың мүлік және көлік құралдары салығын жинау бөлігінде салықтық әкімшілендіруді жетілдіру бойынша пилоттық жобаны (бұдан әрі – Пилоттық жоба) іске асыру тәртібі мен мерзімдерін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1-1-тармағына сәйкес әзірленді және жеке тұлғалардың мүлік және көлік құралдары салығын, сондай-ақ осы пилоттық жоба (бұдан әрі – Пилоттық жоба) жүргізілетін өңірдегі ауылдарының, кенттерінің және ауылдық округтерінің бюджетіне сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақы жинау бөлігінде салықтық әкімшілендіруді жетілдіру бойынша Пилоттық жобаны іске асыру тәртібі мен мерзімдерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Жеке тұлғалардың мүлік және көлік құралдары салығын жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаға қатысушылар</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Алматы облысының Балқаш, Жамбыл, Іле, Қарасай, Райымбек, Талғар, Ұйғыр, Еңбекшіқазақ, Кеген аудандары және Қонаев қаласы (Шеңгелді ауылдық округінің бөлігінде), Қостанай облысының Алтынсарин және Қамысты аудандары, Павлодар облысының Ақтоғай, Баянауыл, Железин, Ертіс, Май, Павлодар, Успен және Шарбақты аудандары, Тереңкөл және Аққулы аудандары, Ақсу қаласы (Қаныш Қамзин атындағы ауылдық округ, Достық, Евгеньевский, Қалқаман, Қызылжар, Мамаит Омаров атындағы ауылдық округ бөлігінде), Павлодар қаласы (Кенжекөл ауылдық округі, Атамекен кенті, Павлодар, Жетекші, Мойылды ауылдары бөлігінде) және Екібастұз қаласы (Ақкөл, Байет, Теміржол, Қоянды, Сарықамыс, Төрт-Құдық, Екібастұз ауылдық округтері, Әлкей Марғұлан атындағы және Шиқылдақ ауылдары, Солнечный және Шідерті кенттері бөлігінде), Ұлытау облысының Жаңаарқа, Ұлытау аудандары, Жәйрем кентін қоса алғанда Қаражал қаласы және Жезқазған қаласы (Малшыбай, Кеңгір және Талап ауылдық округтері бөлігінде) (бұдан әрі – Пилоттық жоба өңірлері) аталған Пилоттық жоба жүргізілетін өңірлер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2. Мыналар:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жеке тұлғалардың мүлкі мен көлік құралдарына салынатын салықтарды, сондай-ақ сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақыны жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаға қатысушылар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік кірістер органдары – Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті (бұдан әрі – Комитет), Павлодар облысы бойынша Мемлекеттік кірістер департаменті (бұдан әрі – Департамент), сондай-ақ Департаменттің Успен және Железин ауданы бойынша Мемлекеттік кірістер басқармасы (бұдан әрі – Мемлекеттік кірістер басқармасы);</w:t>
+      3. Пилоттық жобаның қатысушылары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Павлодар облысы Успен және Железин ауданының жергілікті атқарушы органдары, ауылдық округ әкімдерінің аппараты (бұдан әрі – Ауылдық округ әкімдігі);</w:t>
+      1) мемлекеттік кірістер органдары – Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті (бұдан әрі – Комитет), мемлекеттік кірістер департаменттері (бұдан әрі – Департаменттер), мемлекеттік кірістер басқармалары (бұдан әрі – Басқармасы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Павлодар облысының Успен және Железин ауданы бойынша жергілікті атқарушы органдары, әкімдердің аппараты (бұдан әрі – Аудан әкімдігі);</w:t>
+      2) Пилоттық аймақтардағы ауылдар, кенттерд және ауылдық округтердің ауылдық округтер әкімдерінің аппараттары (бұдан әрі – Ауылдық округ әкімдігі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Павлодар облысының Успен және Железин ауданында салық салу объектісі бар жеке тұлғалардың мүлік және көлік құралдарына салынатын салықты төлеушілер (бұдан әрі – салық төлеушілер) Пилоттық жобаның қатысушылары болып табылады.</w:t>
+      3) Пилоттық жоба жүргізілетін өңірлер бойынша жергілікті атқарушы органдары, әкімдердің аппараты (бұдан әрі – Аудан әкімдігі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Жеке тұлғалардың мүлік және көлік құралдары салығын жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаны іске асыру тәртібі мен мерзімдері</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) орналасқан жері және (немесе) салық салынатын объектілер орналасқан жері Пилоттық жоба жүргізілетін өңірдегі ауылдар, кенттер, ауылдық округтер болып табылатын, жеке тұлғалардың мүлкіне салық және (немесе) жеке тұлғалардың көлік құралдарына салық (бұдан әрі – салықтар), сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақы (бұдан әрі – төлемақы) төлеушілер болып табылатын салық төлеушілер (бұдан әрі – салық төлеушілер) Пилоттық жобаның қатысушылары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      3. Департамент:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жеке тұлғалардың мүлкі мен көлік құралдарына салық жинау бөлігінде салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық жобаны іске асыру тәртібі мен мерзімдері, сондай-ақ сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлемақы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) Қазақстан Республикасының салық заңнамасына сәйкес жеке тұлғалардың мүлкіне және көлік құралдарына салынатын салықтарды (бұдан әрі – салықтар) есептейді;</w:t>
+        <w:t xml:space="preserve">
+      4. Департамент: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген орналасқан жері бойынша салық бойынша берешектің және/немесе артық төлемнің болуы (болмауы) туралы салық төлеушілердің жеке шоттарын қарау үшін Комитеттің Салықтық әкімшілендірудің ақпараттық жүйесіне (бұдан әрі – СӘАЖ АЖ) қолжетімділік құқығын береді.</w:t>
+        <w:t>
+      1) Қазақстан Республикасының салық заңнамасына сәйкес салықтарды есептейді және есептейді, төлемді есептейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес, салық құпиясын құрайтын мәліметтерге қолжетімділігі бар Ауылдық округтер әкімдігінің лауазымды адамдарының тізбесі негізінде Департамент басшысы бекітеді.</w:t>
+        <w:t>
+      2) ауылдық округтер әкімдіктерінің жауапты қызметкерлеріне ауылдардың, кенттердің, ауылдық округтердің бюджеттеріне түсетін салық және төлем бойынша салық төлеушілердің дербес шоттарының деректерін қарау үшін Комитеттің салықтық әкімшілендірудің интеграцияланған жүйесіне және "Smart Data Finance" цифрлық жүйесіне (бұдан әрі – SDF ЦЖ) (бұдан әрі – Комитет жүйесі) қол жеткізу құқығын береді киберқауіпсіздік шараларын қамтамасыз ете отырып, әкімдіктері Пилоттық жобаның қатысушылары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ауылдық округ әкімдігінің жауапты қызметшісіне СӘАЖ АЖ-ға қолжетімділік құқығы Аудан әкімдігінен алынған мәліметтер:</w:t>
+        <w:t xml:space="preserve">
+      Комитет жүйелеріне, оның ішінде салық құпиясын құрайтын мәліметтерге қол жеткізу құқығын беру туралы бұйрықты Департамент басшысы бекітеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осы Қағидаларға қосымшаға сәйкес нысан бойынша жасалған мемлекеттік кірістер органының ақпараттық жүйелеріне қол жеткізуге арналған сканерленген өтінім;</w:t>
+      Комитет жүйелеріне қол жеткізу құқығы аудан әкімдігінен алынған келесі құжаттар негізінде ауылдық округ әкімдігінің жауапты қызметкеріне беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауылдық округ әкімдігінің жауапты қызметшісін атқаратын лауазымға тағайындау туралы бұйрықтың көшірмесі;</w:t>
+      осы Қағидаларға қосымшаға сәйкес нысан бойынша жасалған Комитет жүйелеріне қол жеткізуге арналған сканерленген өтінім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ауылдық округ әкімдігінің лауазымды адамдарға СӘАЖ АЖ деректерін пайдалануға жауапкершілікті бекіту туралы бұйрығының көшірмесі негізінде беріледі; </w:t>
+        <w:t>
+      Ауылдық округ әкімдігінің жауапты қызметкерін атқаратын лауазымына тағайындау туралы бұйрықтың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Аудан әкімдігінен алынған мәліметтер негізінде:</w:t>
+      Комитеттің осы жүйелерін пайдалануға лауазымды тұлғалардың жауапкершілігін бекіту туралы ауылдық округ әкімінің бұйрығының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      атқарып отырған лауазымынан босатылған;</w:t>
+      3) Аудан әкімдігінен мәліметтерді алған күннен бастап бір жұмыс күнінен кешіктірмей Ауылдық округ әкімдігінің жауапты қызметкерлерінің есептік жазбаларын бұғаттау жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басқа құрылымдық бөлімшеге ауыстырылған;</w:t>
+      лауазымынан босатылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      еңбек демалысына кеткен;</w:t>
+      басқа құрылымдық бөлімшеге ауыстырылды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      іссапарға кеткен Ауылдық округ әкімдігінің жауапты қызметшілерінің есептік жазбасын бұғаттауды уақытылы жүргізеді;</w:t>
+      демалысқа кеткендер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) "Мемлекеттік кірістер органдарының ақпараттық қауіпсіздігін қамтамасыз етудің кейбір мәселелері туралы" Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитет төрағасының 2024 жылғы 20 желтоқсандағы № 585 бұйрығымен бекітілген Ақпараттық қауіпсіздік жөніндегі техникалық құжаттамада көрсетілген талаптарды Ауылдық округтер әкімдігінің жауапты қызметшілерінің назарына жеткізеді, кейіннен Департаментке талаптармен танысу парағын ұсынады;</w:t>
+      іссапарға азайғандар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Аудан және Ауылдық округ әкімдігінің жауапты қызметкерлеріне консультация беру үшін Департаменттің және Мемлекеттік кірістер басқармасының жауапты қызметкерлерін бекітеді;</w:t>
+      4) Комитет төрағасының бұйрығымен бекітілген киберқауіпсіздік жөніндегі техникалық құжаттамада көрсетілген талаптарды Ауылдық округтер әкімдігінің жауапты қызметшілерінің назарына жеткізеді, кейіннен Департаментке осындай бұйрықпен танысу парағын ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Аудандар мен Ауылдық округтер әкімдігінің жауапты қызметкерлерін салық жинауды ұйымдастыру мәселелері бойынша оқытады;</w:t>
+      5) Аудан және Ауылдық округ әкімдіктерінің жауапты қызметкерлеріне кеңес беру үшін Департаменттің және Басқармалардың жауапты қызметкерлерін бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Аудандар мен Ауылдық округтер әкімдігінің жауапты қызметкерлеріне салық жинауды ұйымдастыру жөніндегі мәселелер туындаған кездегі іс-қимыл тәртібі жөнінде түсіндіреді;</w:t>
+      6) Аудан және Ауылдық округ әкімдіктерінің жауапты қызметкерлерін салық жинауды және төлемақыны ұйымдастыру мәселелері бойынша оқытады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Аудан әкімдіктері мен Мемлекеттік кірістер басқармалары арасындағы өзара іс-қимылды қамтамасыз етеді;</w:t>
+      7) Аудан және Ауылдық округ әкімдіктерінің жауапты қызметкерлеріне салықтар мен төлемдерді жинауды ұйымдастыру жөніндегі мәселелер туындаған кездегі іс-қимыл тәртібі бойынша түсіндіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Аудандар мен Ауылдық округтер әкімдігінің салықтар мен бюджетке төленетін төлемдерді есептеудің дұрыстығы, өндіріп алудың толықтығы, уақытылы аудару мәселелері бойынша, сондай-ақ салық заңнамасында көзделген тәртіппен мәселелер бойынша қызметіне бақылауды жүзеге асырады.</w:t>
+      8) Аудан әкімдіктері мен Басқармалар арасындағы өзара іс-қимылды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік кірістер басқармасы:</w:t>
+      9) Қазақстан Республикасының салық заңнамасында көзделген тәртіппен өндіріп алудың дұрыстығы, салықтар мен төлемақыны уақтылы аудару, уәкілетті органның, салық төлеушілердің өтінішінің қорытындысы бойынша Басқармалар мен Ауылдық округ әкімдігі жүзеге асыратын өзектендірілген мәліметтердің негізінде салықтар бойынша есепке жазуларды түзету мәселелері бойынша Аудан және Ауылдық округ әкімдіктерінің қызметіне бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) салық төлеушілер жүгінген кезде салық жинауды ұйымдастыру тәртібі туралы консультация береді;</w:t>
+      5. Басқарма:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының заңнамасына сәйкес салық салу объектілеріне қатысты олардың мәліметтерін түзету және нақтылау бойынша көмек көрсетеді;</w:t>
+      1) салық төлеушілер немесе Ауылдық округ әкімдігінің қызметкерлері жүгінген кезде салықтар мен төлемақыларды жинауды ұйымдастыру тәртібі туралы консультация береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) салық төлеушілер жүгінген кезде салық заңнамасына сәйкес салық төлеушінің жеке шотындағы салықтар бойынша есептеулерді түзетуді жүзеге асырады.</w:t>
+      2) Қазақстан Республикасының заңнамасына сәйкес салық салу объектілеріне қатысты олардың мәліметтерін түзету және нақтылау бойынша жәрдем көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Аудан әкімдігі:</w:t>
+        <w:t xml:space="preserve">
+      3) салық төлеушілер немесе Ауылдық округ әкімдігінің қызметкерлері жүгінген кезде мемлекеттік кірістер органдары есептейтін жеке тұлғалардың мүлік және көлік құралына арналған салықтар бойынша есепке жазуды түзету SDF ЦЖ-да салықтарды түзету сервисін пайдалану және осындай сервис арқылы Ауылдық округ әкімдігіне жолдай отырып осындай есепке жазуды түзетуді келісу арқылы жүзеге асырылады. Аталған түзету Қазақстан Республикасының Салық кодексі (бұдан әрі - Салық кодексі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>65-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес талап қоюдың ескіру мерзімін сақтай отырып өтініш бергеннен кейін 10 (оң) жұмыс күні ішінде жүргізіледі. Уәкілетті орган ұсынған мәліметтерде өзгерістердің болмауы осы тармақшада көрсетілген салықтарды түзетуді жүргізуден бас тарту үшін негіздеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 2) және 3) тармақшасында көрсетілген жағдайлар туралы жазбаша хабарламаның уақытылы болуын қамтамасыз етеді, атап айтқанда, тиісті бұйрыққа қол қойылған күннен бастап 1 (бір) жұмыс күні ішінде есептік жазбаны бұғаттаудың/бұғаттан шығарудың кейінгі рәсімі үшін мәліметтерді Департаменттің назарына жеткізеді;</w:t>
+        <w:t>
+      6. Аудан әкімдігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Ауылдық округ әкімдіктері мен Мемлекеттік кірістер басқармалары арасындағы өзара іс-қимылды қамтамасыз етеді.</w:t>
+      1) Комитет жүйелерін пайдаланушылар туралы ақпараттың өзектілігін және осы Қағидалардың 4-тармағының 2) және 3) тармақшаларында көрсетілген жағдайлар туралы жазбаша хабарламаның уақтылы болуын қамтамасыз етеді, атап айтқанда, тиісті бұйрыққа қол қойылған күннен бастап 1 (бір) жұмыс күні ішінде есептік жазбаны бұғаттаудың/бұғаттан шығарудың кейінгі рәсімі үшін Департаменттің назарына жеткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Ауылдық округ әкімдігі:</w:t>
+      2) Ауылдық округтер әкімдіктері мен Басқармалар арасындағы өзара іс-қимылды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) салық заңнамасына сәйкес салық жинауды ұйымдастыруды жүзеге асырады;</w:t>
+      3) ай сайын, есепті айдан кейінгі айдың 15-сі күнінен кешіктірмей Аудан әкімдігі берген сыртқы (көрнекі) жарнаманы орналастыруға рұқсат беру құжаттары және осындай төлем сомалары бойынша ақпаратты қабылдауға, орналастыруға және осы сомаларды салық төлеушілердің дербес шоттарына есепке жазуға мүмкіндік беретін SDF ЦЖ "Төлемдер мен алымдар" Модулінің сервистері арқылы мәліметтерді енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) салық төлеушілер жүгінген кезде салық жинауды ұйымдастыру тәртібі туралы консультация береді;</w:t>
+      7. Ауылдық округ әкімдігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) салық жинауды ұйымдастыру барысында ("Жеке тұлғалардың мүлкіне салынатын салық" 104102 бюджеттік сыныптама коды және "Жеке тұлғалардың көлік құралдарына салынатын салық" 104402 бюджеттік сыныптаманың коды) салық төлеушілердің жеке шоттарын СӘАЖ АЖ-да қарайды;</w:t>
+      1) салық заңнамасына сәйкес салықтар мен төлемдер жинауды ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасының заңнамасына сәйкес салық салу объектілеріне қатысты олардың мәліметтерін түзету және нақтылау бойынша көмек көрсетеді.</w:t>
+      2) салық төлеушілер жүгінген кезде салықтар мен төлемдерді жинауды ұйымдастыру тәртібі туралы консультация береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Салық төлеуші:</w:t>
+      3) осы Қағидаларда көрсетілген салықтар мен төлемақыларды жинауды ұйымдастыру барысында (бюджеттік сыныптаманың коды 104102 "Жеке тұлғалардың мүлкіне салынатын салық", бюджеттік сыныптаманың коды 104402 "Жеке тұлғалардың көлік құралдарына салынатын салық" және бюджеттік сыныптаманың коды 105430 "Қаладағы үй-жайлардан тыс ашық кеңістікте сыртқы (көрнекі) жарнаманы орналастырғаны үшін төлем аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің аумақтары арқылы өтетін жалпыға ортақ пайдаланылатын автомобиль жолдарының аудандық маңызы бар ауылда, кентте және бөлінген белдеуінде, сондай-ақ әкімдіктері Пилоттық жобаға қатысушылар болып табылатын ауылдардың, кенттердің, ауылдық округтердің бюджеттеріне түсетін елді мекендерден тыс және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс үй-жайлардан тыс ашық кеңістікте") салық төлеушілердің осындай салықтар мен төлемдер бойынша дербес шоттарын қарауды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) салықтар бойынша міндеттемелерді уақтылы және толық көлемде орындайды;</w:t>
+      4) уәкілетті мемлекеттік органдарда салық және төлем бойынша салық салу объектілеріне қатысты мәліметтерді Қазақстан Республикасының заңнамасына сәйкес, салық төлеушілердің өтініштері бойынша және растайтын құжаттар негізінде түзету және нақтылау бойынша жәрдем көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) салық міндеттемелерін орындау үшін және салық бойынша міндеттемелерді орындауға байланысты мәселелер бойынша Мемлекеттік кірістер басқармаларына, сондай-ақ Успен және Железин ауданындағы салық салу объектісінің орналасқан жері бойынша Ауылдық округ әкімдіктеріне ерікті негізде жүгінеді.</w:t>
+        <w:t xml:space="preserve">
+      5) Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>67-тарауларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкессалық төлеушілердің өтініші және салық төлеушілердің өтінішінің қорытындысы бойынша өзектендірілген (түзетілген) уәкілетті органның мәліметтері негізінде жеке тұлғалардың мүлік және көлік құралдарына арналған салығы бойынша есепке жазуды түзету жүргізеді және оны SDF ЦЖ сервисі арқылы осы Қағидалардың 5-тармағы 3) тармақшасының ережелеріне сәйкес келісу үшін Басқармаға жолдайды. Аталған түзету Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>65-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес талап қоюдың ескіру мерзімін сақтай отырып 5 жұмыс күні ішінде жүргізіледі. Уәкілетті орган ұсынған мәліметтерде өзгерістердің болмауы осы тармақшада көрсетілген салықтарды түзетуді жүргізуден бас тарту үшін негіздеме болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жеке тұлғалардың салық берешегі туралы хабарламаларды және Мемлекеттік кірістер органдары берген салық бұйрықтарын тапсыру арқылы жеке тұлғалардың салық берешегін өндіріп алуға жәрдемдесуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Салық төлеуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) салықтар мен төлемдер бойынша міндеттемелерді уақтылы және толық көлемде орындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ерікті негізде салық міндеттемелерін орындау үшін және салықтар мен төлемдер бойынша міндеттемелерді орындауға байланысты мәселелер бойынша Пилоттық жобаның өңірлері бойынша Басқармаларға, сондай-ақ салық салу объектісінің орналасқан жері бойынша ауылдық округтердің Әкімдіктеріне жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1692,129 +2202,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке тұлғалардың мүлік және</w:t>
+              <w:t>Жеке тұлғалардың мүлкі мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көлік құралдары салығын жинау</w:t>
+              <w:t>көлік құралдарына салынатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бөлігінде салықтық</w:t>
+              <w:t>салықтарды, сондай-ақ сыртқы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілендіруді жетілдіру</w:t>
+              <w:t>(көрнекі) жарнаманы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі пилоттық жобаны іске</w:t>
+              <w:t>орналастырғаны үшін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидалары мен</w:t>
-[...12 lines deleted...]
-              <w:t>мерзімдеріне қосымша</w:t>
+              <w:t>төлемақыны жинау бөлігінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1835,923 +2332,1169 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>салықтық әкімшілендіруді жетілдіру жөніндегі пилоттық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жобаны іске асыру қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мерзімдеріне қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік кірістер органының ақпараттық жүйелеріне қолжетімділікке өтінім _______________________________________________________ МКО АЖ пайдаланушысын құру / өзгерту / жою (керегінің астын сызу)</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+        <w:t xml:space="preserve"> Мемлекеттік кірістер органдарының цифрлық жүйелеріне қолжетімділікке арналған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МКО ЦЖ пайдаланушысын құру / өзгерту / жою (керегінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сізден, Қазақстан Республикасы Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес мемлекеттік кірістер органдарымен өзара іс-қимылды және салықтарды жинауды қамтамасыз ету мақсатында қызметкердің жұмыс орнынан МКО ЦЖ-ға қолжетімділік құқығын қоса беріліп отырған кестеге сәйкес беруді сұраймыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органның құрылымдық бөлімшесінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТАӘ, ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қол жеткізу уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекенжайы, кабинет №, телефоны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық мекенжайы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦЖ атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Режимдер мен сервистердің атауы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2832100" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2832100" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkStart w:name="z94" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрылымдық бөлімшенің басшысы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z95" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісілді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z96" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киберқауіпсіздік саясатымен таныстым ______________________ (ТАӘ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z97" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: аббревиатураларды ашып жазу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z98" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z99" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТАӘ – тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z100" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МКО ЦЖ – мемлекеттік кірістер органдарының цифралық жүйесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3127,35 +3870,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>