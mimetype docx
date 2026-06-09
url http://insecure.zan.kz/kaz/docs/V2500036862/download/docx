--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a2d4bf" w14:textId="7a2d4bf">
+    <w:p w14:paraId="55076ec" w14:textId="55076ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесін қалыптастыру, жүргізу және оның жұмыс істеуі қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Энергетика министрінің 2025 жылғы 17 қыркүйектегі № 355-н/қ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 17 қыркүйекте № 36862 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Энергетика министрінің 2025 жылғы 17 қыркүйектегі № 355-н/қ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 17 қыркүйекте № 36862 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Электр энергетикасы туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -685,50 +685,274 @@
         <w:t>
       Цифрлық даму, инновациялар және</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аэроғарыш өнеркәсібі министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаға өзгеріс енгізу көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4197,55 +4421,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4571,31 +4795,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>