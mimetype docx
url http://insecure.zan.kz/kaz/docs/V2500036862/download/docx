--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="55076ec" w14:textId="55076ec">
+    <w:p w14:paraId="9da2ed1" w14:textId="9da2ed1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -685,3791 +685,44153 @@
         <w:t>
       Цифрлық даму, инновациялар және</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аэроғарыш өнеркәсібі министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Энергетика министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 17 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 355-н/қ бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесін қалыптастыру, жүргізу және оның жұмыс істеу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Энергетика министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      1-тарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027 бастап қолданысқа енгізіледі - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Энергетика министрінің 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-          <w:sz w:val="28"/>
+          <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Жүйенің мақсаты мен құрылымы</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидаға өзгеріс енгізу көзделген - </w:t>
+        <w:t xml:space="preserve">      2-тарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027 бастап қолданысқа енгізіледі - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Энергетика министрінің 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.</w:t>
-[...33 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z55" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесін қалыптастыру, жүргізу және оның жұмыс істеуі қағидалары</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Жүйенің жұмыс істеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...78 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Ақпараттық жүйенің пайдаланушысы – Ақпараттық жүйе арқылы ақпараттық өзара іс-қимылға қатысатын уәкілетті орган, Қазақстан Республикасының өзге де мемлекеттік органдары, отын-энергетика кешенінің (бұдан әрі – ОЭК) субъектілері, дара кәсіпкер және заңды тұлғалар;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Жүйеде пайдаланушылар арасындағы өзара іс-қимыл және жұмыс процестерін үйлестіру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) деректер талдамасы – шешім қабылдау үшін ақпарат пен қорытындылар алу мақсатында деректерді өңдеу процесі;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ОЭК – бастапқы энергетикалық ресурстарды өндірумен және шығарумен, оларды отынның басқа түрлеріне қайта өңдеумен және энергияның басқа түрлеріне айналдырумен, сондай-ақ тұтынушылар бойынша тасымалдаумен және таратумен байланысты салаларды біріктіретін кешен;</w:t>
-[...455 lines deleted...]
-      7. ОЭК саласындағы ақпараттық-коммуникациялық инфрақұрылым операторы (бұдан әрі – АКИ операторы) – Заңның </w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бабының</w:t>
+        <w:t xml:space="preserve">      4-тарау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-2) тармақшасына сәйкес айқындалған, ОЭК салаларында ақпарат және/немесе жедел ақпарат жинаудың жұмыс істеуін қамтамасыз етуді, жүйелі мониторингті және ОЭК саласындағы диспетчерлік қызмет функцияларын жүзеге асыратын, сондай-ақ ОЭК салалары бойынша орындауды бақылау, деректерді өңдеу, болжау, модельдеу және талдамалық есептілікті ұсыну тетігімен деректерді жинауды жүзеге асыратын заңды тұлға болып табылады;</w:t>
-[...119 lines deleted...]
-      9. Ақпараттық жүйені құруды, дамытуды және пайдалануды Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2016 жылғы 28 қаңтардағы № 129 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13282 болып тіркелген) бекітілген "Электрондық үкіметтің" ақпараттандыру обектілерін, сондай-ақ ақпараттық-коммуникациялық көрсетілетін қызметтері құру, дамыту, пайдалану, сатып алу </w:t>
+        <w:t>01.01.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қағидаларында</w:t>
+        <w:t xml:space="preserve">2027 бастап қолданысқа енгізіледі - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген талаптарға сәйкес уәкілетті орган жүзеге асырады.</w:t>
-[...57 lines deleted...]
-      11. Ақпараттық жүйе пайдаланушыларының ақпараттық өзара іс-қимылы Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 30 желтоқсандағы № 1277 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12968 болып тіркелген) бекітілген Мемлекеттік қызметтер көрсету мониторингі ақпараттық жүйесінің ақпараттық жүйелермен ақпараттық өзара іс-қимылы </w:t>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қағидаларына</w:t>
+        <w:t>№ 128-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...420 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Деректерді жинау, өңдеу, мониторингтеу және оларды талдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Жүйе электр энергиясын өндіруді, беруді және таратуды, тұтынуды есепке алу туралы деректерді жинауды және беруді, сондай-ақ жылу энергетикасы мен электр энергетикасы объектілерінің нақты уақыттағы жай-күйін мониторингтеуді қамтамасыз етеді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Деректерді жинау, өңдеу және сақтау мақсатында отын-энергетика кешені субъектілерінің цифрлық объектілеріне қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z134" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Жүйенің жұмыс істеуінің сенімділігі мен қауіпсіздігін қамтамасыз ету мақсатында отын-энергетика кешені субъектілерінің цифрлық объектілері ақпаратты сақтауды, өңдеуді және беруді жүзеге асыру кезінде Бірыңғай талаптарға, сондай-ақ ҚР СТ ЕО 62443-3-3 "Өнеркәсіптік коммуникациялық желілер. Желілер мен жүйелердің қауіпсіздігі. 3-3 бөлім. Жүйелік қауіпсіздік пен қауіпсіздік деңгейлеріне қойылатын талаптар" Қазақстан Республикасының ұлттық стандартына сәйкес келтірілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z135" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26. Деректерді жинау процесі осы Қағидалардың </w:t>
-[...891 lines deleted...]
-      50. Өлшеуге арналған және деректерді Ақпараттық жүйеге беру үшін метрологиялық сипаттамаларға ие техникалық құралдарға қойылатын талаптар Қазақстан Республикасының "Өлшем бірлігін қамтамасыз ету туралы" Заңының </w:t>
+      55. Өлшеуге арналған және деректерді Жүйеге беруге арналған метрологиялық сипаттамалары бар техникалық құралдарға қойылатын талаптар "Өлшем бірлігін қамтамасыз ету туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-1 баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, техникалық реттеу саласындағы заңнамасына, сондай-ақ өлшем бірлігін қамтамасыз ету саласындағы ұлттық стандарттарға сәйкес айқындалады.</w:t>
+        <w:t>, сондай-ақ өлшем бірлігін қамтамасыз ету саласындағы ұлттық стандарттарға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z136" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51. ОЭК субъектілерінің ақпараттық-коммуникациялық инфрақұрылым объектілері Бірыңғай талаптарға сәйкес деректерді жинауды, өңдеуді және Ақпараттық жүйеге беру мен криптографиялық және өзге де қорғау деңгейін қамтамасыз етуге қабілетті серверлік жабдықты пайдалана отырып, үздіксіз қуаттандыру көздерімен, байланыс арналарымен қамтамасыз етіледі.</w:t>
+      56. Отын-энергетика кешені субъектілерінің Цифрлық объектілері деректерді жинауды, өңдеуді және Жүйеге беруді және Бірыңғай талаптарға сәйкес криптографиялық және өзге де қорғау деңгейін қамтамасыз етуге қабілетті серверлік жабдықты пайдалана отырып, үздіксіз қоректендіру көздерімен, байланыс арналарымен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z137" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52. Талаптар деректерді жинауға, өңдеуге, сақтауға және Ақпараттық жүйеге беруге арналған жылу энергетикасы мен электр энергетикасы субъектілерінің (бұдан әрі – субъектілер) ақпараттық-коммуникациялық инфрақұрылымы объектілеріне қойылатын ең төмен қажетті жағдайларды айқындайды.</w:t>
+      57. Отын-энергетика кешені субъектілерінің цифрлық объектілеріне қойылатын талаптар осы Қағидалардың 2-қосымшасына сәйкес бекітілген "Электр және жылу энергиясын, газды коммерциялық есепке алудың автоматтандырылған жүйелерінің өлшеу құралдарына, цифрлық жүйелеріне және аппараттық-бағдарламалық кешендеріне, сондай-ақ есепке алу құралдарын электр және жылу энергиясы мен газды зияткерлік есепке алу жүйесіне қосу мүмкіндігін және Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесімен өзара іс-қимылды қамтамасыз ететін жабдыққа қойылатын техникалық талаптарда" айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z138" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Жылу энергетикасын және электр энергетикасын цифрландыру объектілеріне қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z139" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53. Осы талаптар жылу энергетикасы мен электр энергетикасы субъектілерінің Ақпараттық жүйемен сенімді, қауіпсіз және үздіксіз ақпараттық өзара іс-қимылын қамтамасыз етуге бағытталған.</w:t>
+      58. Талаптар Жүйеге деректерді жинауға, өңдеуге, сақтауға және беруге арналған жылу энергетикасы және электр энергетикасы субъектілерінің цифрлық объектілеріне қойылатын ең төменгі қажетті шарттарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z140" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54. ОЭК субъектілерін ақпараттандыру объектілері жылу және электр энергиясын өндіру, беру, тарату және тұтыну туралы деректерді Ақпараттық жүйеге автоматтандырылған жинауды, сақтауды және беруді қамтамасыз етеді.</w:t>
+      59. Осы талаптар жылу энергетикасы және электр энергетикасы субъектілерінің Жүйемен сенімді, қауіпсіз және үздіксіз ақпараттық өзара іс-қимылын қамтамасыз етуге бағытталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z141" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55. Пайдаланылатын техникалық құралдар ақпараттың сенімділігін, қорғалуы мен мемлекеттік және салалық ақпараттық жүйелермен үйлесімділігін қамтамасыз етеді.</w:t>
+      60. Отын-энергетика кешені субъектілерін цифрландыру объектілері жылу және электр энергиясын өндіру, беру, бөлу және тұтыну туралы деректерді Жүйеге автоматтандырылған жинауды, сақтауды және беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z142" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56. Берілетін ақпарат толық, дұрыс және уақытылы болуға, ал деректермен алмасу белгіленген техникалық талаптарға сәйкес қорғалған байланыс арналары арқылы жүзеге асырылады.</w:t>
+      61. Пайдаланылатын техникалық құралдар сенімділікті, ақпаратты қорғау мен мемлекеттік және салалық цифрлық жүйелермен үйлесімділікті қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z143" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57. Деректерді сақтау және архивтеу олардың уәкілетті орган үшін сақталуын және қолжетімділігін қамтамасыз етеді.</w:t>
+      62. Деректер алмасу белгіленген техникалық талаптарға сәйкес қорғалған байланыс арналары арқылы жүзеге асырылады, берілетін ақпарат толықтығын, дұрыстығын және уақтылығын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z144" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58. Электр және жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерінің аппараттық-бағдарламалық кешендері тиісті тізілімдерге енгізілген және метрологиялық салыстырып тексеруден өткен сертификатталған өлшеу құралдары мен бағдарламалық қамтылымды пайдалана отырып, энергетикалық ресурстарды өндіру, беру, тарату және тұтынудың дұрыс және үздіксіз есебін қамтамасыз етеді.</w:t>
+      63. Деректерді сақтау және архивтеу олардың сақталуын және уәкілетті орган үшін қолжетімділігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z145" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Энергетикалық ресурстарды коммерциялық есепке алудың автоматтандырылған жүйелерінің аппараттық-бағдарламалық кешендеріне қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z146" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      59. Кешендердің барлық элементтері (есептегіштер, датчиктер, контроллерлер, серверлік жабдықтар және байланыс арналары) сертификатталған, белгіленген техникалық талаптарға сәйкес келеді және сәйкестікті растайды.</w:t>
+      64. Электр және жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерінің аппараттық-бағдарламалық кешендері тиісті тізілімдерге енгізілген және метрологиялық тексеруден өткен, сертификатталған өлшеу құралдарын және бағдарламалық қамтылымды пайдалана отырып, энергетикалық ресурстарды өндіруді, беруді, бөлу мен тұтынуды сенімді және үздіксіз есепке алуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z147" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Кешендердің барлық элементі (есептегіштер, датчиктер, контроллерлер, серверлік жабдықтар және байланыс арналары) сертификатталған, белгіленген техникалық талаптарға сәйкес келеді және сәйкестікті растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z148" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Аппараттық-бағдарламалық кешеннен Жүйеге деректерді беру нақты уақыт режимінде немесе берілген кезеңділікпен, қорғалған байланыс арналарын пайдалана отырып және белгіленген техникалық талаптарға сәйкес автоматты түрде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z149" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Аппараттық-бағдарламалық кешендер іркілістер кезінде деректердің сақталуы үшін үздіксіз жұмыс істеуді, резервтік архивтеуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z150" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Энергетикалық ресурстарды коммерциялық есепке алудың автоматтандырылған жүйелерінің аппараттық-бағдарламалық кешені есепке алу аспаптарының жай-күйін (белсенді/белсенді емес, күйі) көрсетуді, жаңарту уақытын белгілей отырып көрсеткіштерді автоматты және қолмен есепке алуды және деректерді стандартты форматтарға экспорттауды, пайдаланушыларды басқаруды (қарау, қосу, редакциялау, жою, сүзу және қол жеткізу құқықтарының аражігін ажырату), архивтерді жүргізе отырып электр энергиясы мен жылу бойынша есептерді қалывптастыруды, мамандандырылған есептеулерді жүргізуді және экспорттауды, аналитикалық функцияларды орындауды (жалпы анықтаманы айқындау, ең жоғары, ең төмен шығыс пен динамиканы айқындау), сондай-ақ әкімшінің, оператордың және абоненттің жұмыс орындарын ұсынуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z151" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Электр және жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерінің аппараттық-бағдарламалық кешендеріне қойылатын ең төменгі талаптар осы Қағидалардың 2-қосымшасына сәйкес бекітілген "Электр және жылу энергиясын, газды коммерциялық есепке алудың автоматтандырылған жүйелерінің өлшеу құралдарына, цифрлық жүйелеріне және аппараттық-бағдарламалық кешендеріне, сондай-ақ есепке алу құралдарын электр және жылу энергиясы мен газды зияткерлік есепке алу жүйесіне қосу мүмкіндігін және Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесімен өзара іс-қимылды қамтамасыз ететін жабдыққа қойылатын техникалық талаптарда" айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z152" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тарау. Технологиялық процесті басқарудың автоматтандырылған жүйелеріне қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z153" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Технологиялық процесті басқарудың автоматтандырылған жүйелері энергияны өндіру, беру және тарату процестерін үздіксіз және қауіпсіз басқаруды, сондай-ақ автоматты және қашықтықтан нақты уақыттағы параметрлерді жедел мониторингтеуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z154" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Технологиялық процесті басқарудың автоматтандырылған жүйелері авариялық және штаттан тыс оқиғаларды тіркейді, технологиялық деректерді Жүйеге жібереді, жұмыс режимдерін болжау, талдау және оңтайландыру функцияларын қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z155" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Технологиялық процесті басқарудың автоматтандырылған жүйесінің жабдықтары мен бағдарламалық қамтылымы істен шығуға төзімділікті, электр және жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерімен интеграциялауды қамтамасыз етеді және қажет етілетін қауіпсіздік деңгейін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z156" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Технологиялық процесті басқарудың автоматтандырылған жүйесінде деректерді беру және сақтау қол жеткізуді бақылауды, пайдаланушының аутентификациясын және рұқсатсыз араласудан қорғауды қоса алғанда, киберқауіпсіздік құралдарымен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z157" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Технологиялық процесті басқарудың автоматтандырылған жүйесі үздіксіз жұмыс істейді (уақыттың кемінде 99% қолжетімділік коэффициентімен), тұрақты техникалық қызмет көрсетуден өтеді және белгіленген мерзімде технологиялық деректерді архивтеуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z158" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Технологиялық процесті басқарудың автоматтандырылған жүйесі сыртқы автоматтандыру жүйелерімен, субъектілердің цифрлық жүйелерімен және Жүйемен интеграциялау мүмкіндігін қамтамасыз ете отырып, стандартты ашық деректер алмасу хаттамаларын қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z159" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Технологиялық процесті басқарудың автоматтандырылған жүйесінің жүйелері оқиғалар журналдарын кемінде 12 ай сақтау мүмкіндігімен басқару оқиғаларын, пайдаланушыларға қол жеткізуді, баптауды өзгертуді және штаттан тыс жағдайларды автоматты түрде тіркеуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z160" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Технологиялық процесті басқарудың автоматтандырылған жүйесінің бағдарламалық қамтылым орталықтандырылған жаңартуларды басқару және жаңа нұсқалар туралы хабарламаны қоса алғанда, алдыңғы нұсқаға оралу мүмкіндігімен қауіпсіз жаңартуды қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z161" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Жоғары сыни объектілерде технологиялық процесті басқарудың автоматтандырылған жүйесі резервтелген байланыс арналарын, қуат көздерін және негізгі жабдық істен шыққан кезде автоматты ауысу функциясы бар серверлік тораптарды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z162" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Барлық енгізілген технологиялық процесті басқарудың автоматтандырылған жүйесі қосылу схемаларын, баптау жөніндегі нұсқаулықтарды, техникалық қызмет көрсету тәртібін және істен шығу кезінде қалпына келтіру жоспарын қамтитын пайдалану құжаттамасымен бірге жүреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z163" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Есепке алу аспаптарын өндіруші және (немесе) оның ресми өкілі есепке алу аспаптарын отын-энергетикалық кешен субъектісінің балансына жеткізумен бірге технологиялық процесті басқарудың автоматтандырылған жүйесін беруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z164" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-тарау. Автоматтандырылған коммерциялық есепке алу жүйесінің жұмыс істеуі үшін серверлік жабдыққа және операциялық жүйеге қойылатын техникалық талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z165" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Серверлік жабдық кемінде 99% қолжетімділікпен тәулік бойы жұмыс істеуді, нақты уақыт режимінде деректердің үлкен көлемін өңдеуді және ауқымдалықты қолдауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z166" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Қоректендіруді, дискілік массивтерді, байланыс арналарын резервтеу, сондай-ақ деректердің тұрақты резервтік көшірмесін жасау және қалпына келтіру қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z167" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Операциялық жүйе көп пайдаланушыға қол жетімділікті, қауіпсіздік жаңартуларын және мәліметтер базасымен және электр мен жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерінің дерекқор базасымен және бағдарламалық қамтылыммен үйлесімділігін қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z168" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Серверлік жүйелер қол жеткізу құқықтарының аражігін ажыратуды, пайдаланушылардың аутентификациясын және құралдарды қолдануды қоса алғанда, ақпаратты қорғауды қамтамасыз етеді киберқауіпсіздік.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z169" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Серверлік жүйелер орталықтандырылған әкімшілендіруді, мониторингті, автоматты диагностикалауды және архивтік деректерді белгіленген мерзімдерде сақтауды қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z170" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Өлшеу құралдары мен өзге де жабдық өлшеу нәтижелеріне араласу және (немесе) есептік деректерді бұрмалау мүмкіндігін болғызбау үшін сыртқы әсерден және (немесе) рұқсатсыз қол жеткізуден қорғалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z171" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Цифрлық жүйенің киберқауіпсіздік талаптарға сәйкестігін растайтын сертификаты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z172" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Коммерциялық есепке алудың автоматтандырылған жүйесінің жұмыс істеуін қамтамасыз етуге арналған серверлік жабдыққа және операциялық жүйеге қойылатын ең төменгі техникалық талаптар осы Қағидалардың 2-қосымшасына сәйкес бекітілген "Электр және жылу энергиясын, газды коммерциялық есепке алудың автоматтандырылған жүйелерінің өлшеу құралдарына, цифрлық жүйелеріне және аппараттық-бағдарламалық кешендеріне, сондай-ақ есепке алу құралдарын электр және жылу энергиясы мен газды зияткерлік есепке алу жүйесіне қосу мүмкіндігін және Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесімен өзара іс-қимылды қамтамасыз ететін жабдыққа қойылатын техникалық талаптарда" айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z173" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11-тарау. Энергетикалық ресурстарды есепке алудың зияткерлік жүйелерінде ақпаратты беру технологиясына қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z174" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Деректерді беру ақпараттың толықтығы мен дұрыстығын қамтамасыз ете отырып, берілген мерзімділікпен немесе нақты уақытта автоматты режимінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z175" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Деректермен алмасу үшін басқа цифрлық жүйелермен үйлесімділікті қамтамасыз ететін байланыс хаттамалары пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z176" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Ақпарат деректердің тұтастығын, құпиялылығын және қолжетімділігін қамтамасыз ете отырып, қорғалған байланыс арналары арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z177" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Жүйе электрмен жабдықтаудағы іркілістер немесе үзілістер кезінде ақпаратты берудің резервтік арналарын және деректердің сақталуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Ақпаратты беру технологиясы байланыс сапасын мониторингтеуді және ақаулардан кейін автоматты түрде қалпына келтіруді қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Интеллектуалды есеп жүйесі байланыс арналарының резервтік көшірмесін (негізгі және резервтік), сондай-ақ үзіліссіз жұмыс істеуін қамтамасыз ету үшін автоматты түрде ауысуды қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z180" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Ақпаратты беру технологиясы мемлекеттік және салалық ұйымдармен цифрлық жүйелермен үйлесімділік пен интеграциялауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z181" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-тарау. Жылу және электр энергиясын есепке алуды жүзеге асыратын, есепке алу аспаптарын қосу мүмкіндігін қамтамасыз ететін өлшеу құралдарына, жабдықтарға және материалдық емес активтерге қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z182" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Жылу және электр энергиясын өлшеу құралдары (оның ішінде жылу есептегіштер, электр есептегіштер, датчиктер, тіркегіштер) Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімінде тіркелуге және өлшем бірлігін қамтамасыз ету саласындағы заңнамаға сәйкес тексеруден (поверкадан) өткізілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z183" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Жабдық пен бағдарламалық қамтылым жылу және электр энергиясын есепке алудың интеллектуалды жүйесіне есепке алу аспаптарын қашықтықтан қосу мүмкіндігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z184" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Есепке алу аспаптары деректерді автоматтандырылған беруді, архивтік ақпаратты сақтауды және Жүйемен интеграциялауды қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z185" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Сертификатталған материалдық емес активтер (бағдарламалық қамтылым, мәліметтер базасы, лицензиялар) ақпаратты қорғауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z186" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Барлық өлшеу құралдары мен жабдықтарының деректерді берудің жаңа стандарттарымен және хаттамаларымен үйлесімділікті қамтамасыз ету үшін жаңғырту және жаңарту мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z187" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Жабдық істен шыққан кезде жылумен жабдықтау субъектілері есепке алудың үздіксіздігін сақтай отырып, оны кәсіпорынның техникалық регламентінде көзделген мерзімдерде, бірақ 30 күнтізбелік күннен кешіктірмей ауыстыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z188" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Өлшеу құралдары мен бағдарламалық қамтылымға техникалық және метрологиялық құжаттама жүйеде электронды түрде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z189" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Өлшеу құралдары мен жабдықтары өлшеу нәтижелеріне араласу және (немесе) есепке алу деректерінің бұрмалану мүмкіндігін болдырмау үшін сыртқы әсерден және (немесе) рұқсатсыз қол жеткізуден қорғалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z190" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Электр энергиясын есепке алу аспаптарының күнді және уақытты белгілей отырып, негізгі параметрлердің сақталуын қамтамасыз ететін, сондай-ақ тұтынылған белсенді және реактивті электр энергиясының мәндерінің тікелей және кері бағытта, жиынтық сияқты әр тариф бойынша да жадында жазылуын және олардың сақталуын қамтамасыз ететін энергияға тәуелсіз жады болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z191" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Жылу энергиясын есепке алу аспабы күнді және уақытты белгілей отырып, негізгі параметрлердің сақталуын, сондай-ақ тұтынылған жылу энергиясының, жылу қуатының, жылу тасымалдағыштың көлемі мен массасы мәндерінің жазылуын және олардың сақталуын қамтамасыз ететін энергияға тәуелсіз жады болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z192" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Есепке алу аспаптары тіркелген оқиғалар туралы ақпаратты тіркеп-бекітуді, тіркеуді, сақтауды және беруді қамтамасыз ететін кіріктірілген оқиғалар журналдарымен жарақтандырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z193" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Электр және жылу энергиясын есепке алуды жүзеге асыратын, сондай-ақ есепке алу құралдарын электр және жылу энергиясын зияткерлік есепке алу жүйесіне қосу мүмкіндігін және жүйемен өзара іс-қимылды қамтамасыз ететін өлшеу құралдарына, жабдыққа және материалдық емес активтерге қойылатын ең төменгі талаптар осы Қағидалардың 2-қосымшасына сәйкес бекітілген "Электр және жылу энергиясын, газды коммерциялық есепке алудың автоматтандырылған жүйелерінің өлшеу құралдарына, цифрлық жүйелеріне және аппараттық-бағдарламалық кешендеріне, сондай-ақ есепке алу құралдарын электр және жылу энергиясы мен газды зияткерлік есепке алу жүйесіне қосу мүмкіндігін және Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесімен өзара іс-қимылды қамтамасыз ететін жабдыққа қойылатын техникалық талаптарда" айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z194" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-тарау. Өндірістік объектілерді шикі мұнайды, газ конденсатын, шикі газды және оны қайта өңдеу өнімдерін (тауарлық газды) есепке алу аспаптарымен жарақтандыру және шикі мұнайды, газ конденсатын, шикі газды және оны қайта өңдеу өнімдерін (тауарлық газды) есепке алу аспаптарының жұмыс істеуін қамтамасыз ету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отын-энергетика кешенінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірыңғай мемлекеттік жүйесін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалыптастыру, жүргізу және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оның жұмыс істеуі қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Энергетика министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отын-энергетика кешенінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірыңғай мемлекеттік жүйесін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалыптастыру, жүргізу және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оның жұмыс істеуі қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z630" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Электр және жылу энергиясын, газды коммерциялық есепке алудың автоматтандырылған жүйелерінің өлшеу құралдарына, цифрлық жүйелеріне және аппараттық-бағдарламалық кешендеріне және электр және жылу энергиясын, газды есепке алудың интеллектуалды жүйесіне есепке алу аспаптарын қосу және Отын-энергетикалық кешенін басқарудың бірыңғай мемлекеттік жүйесімен өзара іс-қимыл жасау мүмкіндігін қамтамасыз ететін өзге жабдыққа қойылатын техникалық талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z631" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z632" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Электр және жылу энергиясын, газды коммерциялық есепке алудың автоматтандырылған жүйелерінің өлшеу құралдарына, цифрлық жүйелеріне және аппараттық-бағдарламалық кешендеріне және электр, жылу энергиясын, газды есепке алудың интеллектуалды жүйесіне есепке алу аспаптарын қосу және отын-энергетикалық кешенді басқарудың бірыңғай мемлекеттік жүйесімен өзара іс-қимыл жасау мүмкіндігін қамтамасыз ететін өзге жабдыққа қойылатын техникалық талаптар (бұдан әрі – Техникалық талаптар) Қазақстан Республикасының отын-энергетикалық кешенін цифрлық трансформациялау және электр энергетикасы саласындағы басшылықты, жылу энергетикасы саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын уәкілетті органның тиімді өзара іс-қимылы, өндірісті, тасымалдауды (тасымалдауды) мемлекеттік реттеу, газды сақтау және көтерме саудада өткізу, сондай-ақ тауарлық және сұйытылған мұнай газын Отын–энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесі (бұдан әрі – Бірыңғай жүйе) арқылы отын-энергетика кешені субъектілерін бөлшек саудада өткізу және тұтыну мақсатында әзірленген және олар ұсынымдық сипатта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z633" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Техникалық талаптар отын-энергетика кешенінің газды, электр және жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерінің өлшеу құралдарына, цифрлық жүйелеріне және аппараттық-бағдарламалық кешендеріне, жаңадан пайдалануға берілген объектілерге қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z634" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Электр және жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерінің цифрлық жүйелеріне қойылатын ең төменгі талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z635" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Электр және жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерінің цифлық жүйесі олардың функционалына мынадай ең төменгі талаптарға ие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z636" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әртүрлі есептеу аспаптарынан көрсеткіштерді оқу интерфейсіне қол жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z637" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алу құралдарының жай-күйі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z638" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алу құралдарынан деректерді басқару және оқу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z639" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді параметрлер, күні және ілеспе өлшемшарттар бойынша топтастыру мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z640" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылғыларды атауы, сериялық нөмірі, жеке шоты, мекенжайы және контрагенттің жеке деректері бойынша іздеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z641" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ең төменгі функционалдық мүмкіндіктер электр және жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерінің цифрлық жүйелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z642" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) есепке алу құралдарының жай-күйі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z643" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      белсенді және белсенді емес есепке алу құралдарының тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z644" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрбір есепке алу құралының мәртебесін индикациялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z645" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) есептілік модулі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z646" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алу аспаптары (электр энергиясы, жылу энергиясы) бойынша есептерге қолжетімділіктің болуы және әртүрлі типтегі есептерді қалыптастыру мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z647" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілімдер мониторингі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z648" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әртүрлі есептеу аспаптарынан көрсеткіштерді мониторингілеу интерфейсіне қолжетімділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z649" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді параметрлер, күні және ілеспе өлшемшарттар бойынша топтастыру мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z650" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылғыларды атауы, сериялық нөмірі, жеке шоты, мекенжайы және контрагенттің жеке деректері бойынша іздеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z651" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсеткіштерді оқуды басқару:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z652" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрбір құрал үшін деректердің соңғы жаңартылған уақытының индикациясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z653" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсеткіштер деректерін форматтарға экспорттау мүмкіндігі Excel, PDF;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z654" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қателер немесе сәйкессіздіктер анықталған жағдайда көрсеткіштерді қолмен енгізу функционалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z655" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) пайдаланушыларды басқару:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z656" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйе пайдаланушыларын қарау және басқару мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z657" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланушыларды қосу, өңдеу және жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z658" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланушыларды типі мен күйі бойынша сүзу (белсенді, белсенді емес);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z659" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланушылардың жүйенің әртүрлі модульдеріне қол жеткізуін басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z660" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) талдау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z661" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      таңдалған кезеңдегі жалпы тұтынуды, ең жоғары және ең аз тұтынуды көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z662" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы шығын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z663" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ең жоғары шығын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z664" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ең аз шығын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z665" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайызбен өсу немесе төмендеу индикациясымен көрсеткіштердің динамикалық өзгерісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z666" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z667" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алу аспабының атауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z668" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұтыну көлемін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z669" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алу аспабы жататын топтарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z670" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ең жоғары және ең аз шығынмен есептеу аспаптарын бөлуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z671" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұтыну трендтерін көрсетуге арналған диаграммаларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z672" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алу аспаптарынан оқылатын және оқылмайтын көрсеткіштердің саны бойынша статистиканы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z673" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді есептеу құралдары мен уақыт кезеңдері бойынша іріктеу мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z674" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйедегі есепке алу аспаптарының белсенділігі мен жай-күйінің графикалық бейнеленуін көрсете отырып, есепке алу аспаптарының тізімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkStart w:name="z675" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жұмыс станциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z676" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімшінің, оператордың және абоненттің WEB-кабинеттерін қоса алғанда, заманауи технологияларды қолдану электр және жылу энергиясының цифрлық жүйесінің, сондай-ақ абоненттің смартфондарға арналған мобильді қосымшасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z677" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жүйенің жай-күйін бақылау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z678" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректердің түсуін және тұтастығын бақылау, шекаралық шарттардың орындалуын тексеру, өлшеу құралдарының оқиғалар журналын бақылау, объектілердің теңгерімін бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z679" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нақты уақытта жүйені пайдаланушыларға алаңдатарлық хабарламаларды (alarm) қалыптастыру. Жүйе журналында тіркелген авариялық оқиғалар туралы e-mail-хабарламаларды жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z680" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Цифрлық жүйе ҚР СТ ISO/IEC 15408-1 "Ақпараттық технологиялар. Қауіпсіздікті қамтамасыз етудің әдістері мен құралдары. Ақпараттық технологиялардың қауіпсіздігін бағалау өлшемшарттары. 1-бөлім. Кіріспе және жалпы үлгі", ҚР СТ ISO/IEC 15408-2 "Ақпараттық технологиялар. Қауіпсіздікті қамтамасыз етудің әдістері мен құралдары. Ақпараттық технологиялардың қауіпсіздігін бағалау өлшемшарттары. 2-бөлім. Қауіпсіздіктің функционалдық талаптары", ҚР СТ ISO/IEC 15408-3 "Ақпараттық технологиялар. Қауіпсіздікті қамтамасыз етудің әдістері мен құралдары. Қорғауды қамтамасыз етудің әдістері мен құралдары. Ақпараттық технологиялардың қауіпсіздігін бағалау өлшемшарттары. 3-бөлім. Қорғауды қамтамасыз етудің талаптары", ҚР СТ ISO/IEC 27002 "Ақпараттық қауіпсіздік, киберқауіпсіздік және құпиялылықты қорғау. Ақпараттық қауіпсіздікті басқару құралдары".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z681" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Цифрлық жүйе киберқауіпсіздік менеджменті жүйесінің СТ РК ISO/IEC 27001 "Ақпараттық технологиялар. Қауіпсіздікті қамтамасыз ету әдістері мен құралдары. Ақпараттық қауіпсіздік менеджменті жүйелері. Талаптар." стандартының ережелері мен талаптарына сәйкестігін растайтын сертификаттың болуын қамтамасыз етеді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z682" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Электр және жылу энергиясының коммерциялық есепке алудың автоматтандырылған жүйелерінің аппараттық-бағдарламалық кешендеріне қойылатын ең төменгі талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z683" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Электр және жылу энергиясын есепке алу бойынша деректерді автоматтандырылған жинау мыналарды қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z684" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсеткіштерді (тәуліктік, айлық, соның ішінде тарифтік), жүктеме профильдерін, оқиғалар журналдарын, электр және жылу желілерін алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z685" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электр және жылу энергиясын кешенді есепке алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z686" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өлшеу нәтижелерінің дұрыстығын бақылау және болмаған кезеңдердегі өлшеу нәтижелерін ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z687" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электр желілері объектілеріндегі кернеуді бақылау (трансформаторлық кіші станциялар, тұтынушы объектілері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z688" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объектілердің әртүрлі топтары бойынша энергия тұтынудың жиынтық көрсеткіштерін есептеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z689" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      баланстарды талдау (кіші станциялардағы, трансформаторлық және тарату станцияларындағы, электр желілері учаскелеріндегі және желілік учаскелердегі электр және жылу энергиясының кірісі/шығысы/қайтарымы/шығыны, нақты теңгерімсіздіктерді шекті рұқсат етілген мәндермен салыстыру);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z690" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алу аспаптарын орнату, ауыстыру, техникалық қызмет көрсету және жөндеу, оның ішінде қосу/ажырату өтінімдерін өңдеу туралы ақпаратты жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z691" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланушыларды басқаруды қоса алғанда, жүйені әкімшілендіру және қол жеткізуді шектеудің рөлдік моделіне негізделген объектілерге олардың қол жетімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z692" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абоненттерді алдағы ажырату/шектеу, берешек, тарифтің ықтимал өзгеруі туралы хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z693" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйенің топтық әкімшілігін құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z694" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      типтік есепке алу нүктелерін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z695" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абоненттер топтарын шаблондар бойынша толтыру және импорттау xls-макеттер (абоненттің мекенжайы, тегі, аты, әкесінің аты (бар болса), есептегіш құрылғының зауыттық нөмірі), берілген ережелерге сәйкес есептегіш құрылғыларды автоматты түрде байланыстыру мүмкіндігін жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z696" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      таратылған деректерді өңдеу, кейінге қалдырылған қайта есептеулер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z697" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыртқы жүйелермен интеграция.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z698" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өлшеу құралдары, жабдықтар мен материалдық емес активтер оларды электр және жылу энергиясын есепке алудың интеллектуалды жүйесіне қосу (интеграциялау) мүмкіндігін, оның ішінде өлшеу ақпаратын, есепке алу деректерін, басқару сигналдарын (командаларын), стандартты және төтенше жағдайлардың басталғаны туралы ескерту сигналдарын, бағдарламалық кешен жүйесін (төменгі деңгей), концентраторларды (шлюздер), электр қондырғысы мен жылу қондырғысының ақпараттық-есептеу кешенін (орта деңгей) және орталықтандырылған деректерді өңдеу жүйесін (жоғарғы деңгей) қабылдауды, өңдеуді және беруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z699" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тұрғын және тұрғын емес үй-жайларды жабдықтауда қолданылатын техникалық шешімдер энергия беруші ұйымдардың электр және жылу энергиясын есепке алудың интеллектуалды жүйесіне барлық өлшеу құралдарынан штаттық және шұғыл оқиғалардың басталғаны туралы хабардар ету сигналдарын, сигналдарын (командаларын) басқаратын есепке алу деректерін, өлшеу ақпаратын өңдеуді және беруді, деректерді қабылдауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z700" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қолданылатын байланыс технологиялары мен интерфейстері, ақпараттық алмасудың спецификациялары мен хаттамалары өзара байланыс және өзара әрекеттесу әдістерінің, бірыңғай аппараттық-бағдарламалық құралдардың нормативтік-техникалық талаптардың жиынтығы түріндегі ашық және стандартталған талаптарға сәйкестігін, сондай-ақ электр және жылу энергиясын интеллектуалды есепке алу жүйесінің функционалдық элементтерімен кепілдендірілген өзара әрекеттесу үшін қажетті ақпарат алмасу құралдары мен байланыс арналарын (желілерін) ұйымдастырудың функционалдық құрылғылардың жүргізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z701" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тұрғын және тұрғын емес үй-жайларда пайдаланылатын байланыс технологиялары мен интерфейстері, далалық жабдық пен есепке алу құралдары (төменгі деңгей), концентраторлар (шлюздер) мен электр қондырғылары және жылу пункттерінің ақпараттық-есептеу кешендері (орта деңгей), сондай-ақ деректерді өңдеудің орталықтандырылған жүйесі (жоғарғы деңгей) арасындағы ақпараттық алмасу спецификациялары мен хаттамалары өлшеу ақпаратын, есептік деректерді, басқару сигналдарын (бұйрықтарды), штаттық және шұғыл оқиғалардың туындауы туралы хабарлау сигналдарын қабылдау, өңдеу және беру процесіне рұқсатсыз араласудан қорғалған. Жүйе қорғалған желілерді құру және көпдеңгейлі қорғау әдістерін енгізу арқылы киберқауіпсіздік тәуекелдерін барынша азайтуды қамтамасыз етеді. Оларға пайдаланушыларды міндетті түрде аутентификациялау, желіні логикалық сегментациялау және берілетін деректердің құпиялылығы мен тұтастығын қамтамасыз ету үшін тұтас шифрлау алгоритмдерін пайдалану жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z702" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Техникалық шешімдер киберқауіпсіздік элементтерін қамтиды және қауіп-қатерлер туындамас бұрын, олар туындаған кезде және туындағаннан кейін әрекет етеді. Бұл шешімдер зиянды бағдарламаларды, желілік қауіп-қатерлерді анықтауға, туындаған қауіп-қатерлерді уақытылы алдын алуға, сондай-ақ тұрғын және тұрғын емес үй-жайларда орнатылған өлшеу құралдары, жабдықтар және материалдық емес активтердің қолжетімділігі, тұтастығы мен құпиялылығын бұзу мақсатындағы шабуылдар жасау ықтималдығын азайтуға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z703" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Электр және жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерінің аппараттық-бағдарламалық кешендері мынадай ең төменгі талаптарды қолдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z704" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көптеген құрылғылардан келетін хабарлардың үлкен көлемін өңдеу мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z705" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосылған құрылғылардың санын және деректер көлемін ұлғайту үшін көлденең және тік масштабтау мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z706" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылғылар мен қосымша арасындағы деректерді беру кезінде кешігу уақытын азайту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z707" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректердің жоғалуынан қорғау үшін жүйелі түрде резервтік көшірме жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z708" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйенің жоғары қолжетімділігі мен ақауларға төзімділігін қамтамасыз ету үшін кластерлеуді және таратылған архитектураны қолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z709" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      желілердің жай-күйін талдау және мониторингілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z710" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әр түрлі шлюз модельдері мен өндірушілерін (PLC/HPLC, RF, LoRaWAN, NB-IOT, LTE, GSM) қолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z711" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IoT басқару платформаларымен, дерекқорлармен, аналитикалық жүйелермен және сыртқы қызметтермен интеграциялау мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z712" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      желіні, құрылғылар мен баптауларды басқаруға арналған ыңғайлы және түсінікті веб-интерфейс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z713" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      60. Ақпараттық-бағдарламалық кешеннен ақпараттық жүйеге деректерді беру нақты уақыт режимінде немесе берілген кезеңділікпен, қорғалған байланыс арналарын пайдалана отырып және белгіленген техникалық талаптарға сәйкес автоматты түрде жүзеге асырылады. </w:t>
+      бағдарламалық қамтылымды жүйелі түрде жаңарту және өнім берушіден техникалық қолдау алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z714" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      61. Аппараттық-бағдарламалық кешендер істен шығу кезінде деректердің сақталуы үшін үздіксіз жұмыс істеуді, резервтік мұрағаттауды қамтамасыз етеді.</w:t>
+      деректерді тасымалдау және сақтау деңгейінде қорғау үшін стандартты шифрлау әдістерін пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z715" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жүйедегі пайдаланушылардың әрекеттері мен оқиғаларын бақылау үшін аудит журналдарын жүргізу және логирлеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z716" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      62. Энергетикалық ресурстарды коммерциялық есепке алудың автоматтандырылған жүйелерінің аппараттық-бағдарламалық кешенін есепке алу аспаптарының жай-күйін (белсенді/белсенді емес, мәртебесі) көрсетуді, жаңарту уақытын белгілей отырып, көрсеткіштерді автоматты және қолмен оқуды және деректерді стандартты форматтарға экспорттауды, пайдаланушыларды басқаруды (қарау, қосу, редакциялау, жою, сүзу және қол жеткізу құқықтарының аражігін ажырату), есептерді қалыптастыруды, архивтерді жүргізуді, мамандандырылған есептеулерді орындауды және экспорттауды, аналитикалық функцияларды орындауды (жалпы анықтаманы анықтау, ең жоғарғы, ең төменгі шығысы мен динамикасы), сондай-ақ әкімшінің, оператордың және абоненттің жұмыс орындарын ұсынуды қамтамасыз етеді.</w:t>
+      энергия беруші ұйымның домендік атауын пайдалану.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z717" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      63. Технологиялық процесті басқарудың автоматтандырылған жүйелері энергияны өндіру, беру және тарату процестерін үздіксіз және қауіпсіз басқаруды, сондай-ақ автоматты және қашықтағы режимдерде нақты уақыттағы параметрлердің жедел мониторингін қамтамасыз етеді.</w:t>
+      14. Электр мен жылу энергиясын есепке алу құралдарынан алынған және есепке алу құралдарынан аралық сервер арқылы автоматтандырылған электр мен жылу энергиясын есепке алу жүйесіне берілетін деректер электр энергетикасы саласында басшылық пен координация жүргізетін, жылу энергетикасы саласында басқару және салалықаралық үйлестіру қызметін жүзеге асыратын, сондай-ақ газдың өндірісі, тасымалы (жеткізілуі), сақталуы және көтерме саудасы, сонымен қатар тауарлық және сұйытылған мұнай газын бөлшек саудада сату мен тұтыну саласында мемлекеттік реттеуді жүзеге асыратын уәкілетті органға берілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z718" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64. Технологиялық процесті басқарудың автоматтандырылған жүйелері авариялық және штаттан тыс оқиғаларды тіркейді, технологиялық деректерді Ақпараттық жүйеге жібереді, жұмыс режимдерін болжау, талдау және оңтайландыру функцияларын қолдайды.</w:t>
+      15. Деректерді беру кезінде деректерге үшінші тұлғалардың, оның ішінде деректерді беру желісін ұйымдастыруға жауапты ұйымның қол жеткізуіне, қабылдауына немесе өңдеуіне қарсы қорғау қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z719" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      65. Технологиялық процесті басқарудың автоматтандырылған жүйелерінің жабдығы мен бағдарламалық қамтылымы ақауға төзімді, электр және жылу энергияларының коммерциялық есепке алудың автоматтандырылған жүйелерімен интеграциялануды және қажетті қауіпсіздік деңгейін қамтамасыз етеді.</w:t>
+      16. Техникалық талаптар мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z720" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66. Технологиялық процесті басқарудың автоматтандырылған жүйелерінде деректерді беру және сақтау қол жеткізуді бақылауды, пайдаланушылардың аутентификациясын және рұқсатсыз араласудан қорғауды қоса алғанда, ақпараттық қауіпсіздік құралдарымен қамтамасыз етіледі.</w:t>
+      электр және жылу энергиясын есепке алу құралдарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z721" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67. Технологиялық процесті басқарудың автоматтандырылған жүйесі үздіксіз жұмыс істейді (уақыттың кемінде 99 % қол жетімділік коэффициентімен), тұрақты техникалық қызмет көрсетуден өтеді және белгіленген мерзімде технологиялық деректерді архивтеуді қамтамасыз етеді.</w:t>
+      негізгі станцияларды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z722" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      68. Технологиялық процесті басқарудың автоматтандырылған жүйесі сыртқы автоматтандыру жүйелерімен, субъектілердің ақпараттық жүйелерімен және Ақпараттық жүйемен интеграциялану мүмкіндігін қамтамасыз ете отырып, деректер алмасудың стандартты ашық хаттамаларын қолдайды.</w:t>
+      желі серверін қоса алғанда, деректерді беру жүйесі кешенінің барлық элементтеріне қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z723" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Коммерциялық есепке алудың автоматтандырылған жүйесінің жұмыс істеуі үшін серверлік жабдыққа және операциялық жүйеге қойылатын ең төменгі техникалық талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z724" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      69. Технологиялық процесті басқарудың автоматтандырылған жүйелері оқиғалар журналдарын кемінде 12 ай сақтау мүмкіндігімен басқару оқиғаларын, пайдаланушыларға қол жеткізуді, баптауды өзгертуді және штаттан тыс жағдайларды автоматты түрде тіркеуді қамтамасыз етеді.</w:t>
+      17. Электр және жылу энергиясын есепке алу аспаптарынан ақпаратты орталықтандырылған жинауды, сақтауды, талдауды және өңдеуді және энергия беруші ұйымның бағдарламалық кешеннің сенімді жұмыс істеуін қамтамасыз ету үшін энергия беруші ұйымның серверлік үй-жайында орналастырылатын серверлік жабдықтың болуын алдын ала қарастыру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z725" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      70. Технологиялық процесті басқарудың автоматтандырылған жүйелердің бағдарламалық қамтылымы жаңартуларды орталықтандырылған басқаруды және жаңа нұсқалардың бар екендігі туралы хабарламаны қоса алғанда, алдыңғы нұсқаға оралу мүмкіндігімен қауіпсіз жаңартуды қолдайды.</w:t>
+      18. Ұзақ мерзімді техникалық қолдауды және құрамдас бөліктердің жеткізілімге қолжетімділігін қамтамасыз ету үшін ағымдағы сериялық модельдерге қатысты серверлік жабдық қабылданады; өндірістен шығарылған модельдер қарастырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z726" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      71. Жоғары маңызды объектілерде технологиялық процесті басқарудың автоматтандырылған жүйесі негізгі жабдық істен шыққан жағдайда резервтелген байланыс арналарын, қуат көздерін және автоматты ауысу функциясы бар серверлік тораптарды қамтиды.</w:t>
+      19. Серверлік жабдыққа қойылатын ең төменгі талаптар өңделетін деректердің көлеміне және бағдарламалық қамтамасыз етудің функционалдық мүмкіндіктеріне байланысты анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z727" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Электр және жылу энергиясын есепке алуды жүзеге асыратын және есепке алу құралдарын электр және жылу энергиясын есепке алудың зияткерлік жүйесіне қосу және Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесімен өзара іс-қимыл жасау мүмкіндігін қамтамасыз ететін өлшеу құралдарына, жабдықтарға және материалдық емес активтерге қойылатын ең төменгі талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z728" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      72. Барлық енгізілген технологиялық процесті басқарудың автоматтандырылған жүйелері қосу схемаларын, баптау жөніндегі нұсқаулықтарды, техникалық қызмет көрсету тәртібін және істен шығу кезінде қалпына келтіру жоспарын қамтитын пайдалану құжаттамасымен сүйемелденеді.</w:t>
+      20. Тұрғын және тұрғын емес үй-жайларды, тұрмыстық емес тұтынушыларды жабдықтау үшін қолданылатын өлшеу құралдары Қазақстан Республикасының техникалық реттеу және өлшем бірліктерін қамтамасыз ету туралы заңнамасының талаптарына сәйкестігін қамтамасыз етеді және Қазақстан Республикасында қолдануға рұқсат етілген, сондай-ақ "е – КТРМ" техникалық реттеудің ақпараттық жүйесінде (https://techreg.gov.kz/index/) орналастырылған, өлшеу құралдарының мемлекеттік тізіліміне енгізілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z729" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      73. Серверлік жабдық кемінде 99 % қолжетімділікпен тәулік бойы жұмыс істеуді қамтамасыз етеді, нақты уақыт режимінде деректердің ауқымдылығын және үлкен көлемін өңдеуді қолдайды.</w:t>
+      21. Өлшеу құралдары мен жабдықтары сыртқы әсерден немесе рұқсатсыз кіруден қорғаныс механизмдерімен қамтамасыз етілген, бұл өлшеу нәтижелеріне араласу немесе есептік деректердің бұрмалау мүмкіндігін болдырмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z730" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      74. Қуат, диск массивтерін, байланыс арналарын резервтеу, сондай-ақ деректерді тұрақты резервтік көшіру және қалпына келтіру қамтамасыз етіледі.</w:t>
+      22. Электр және жылу энергиясын коммерциялық есепке алу мақсаттарына арналған өлшеу құралдары деп мынадай материалдық объектілер түсініледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z731" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      75. Операциялық жүйе көп қолданушыға қолжетімділікті, қауіпсіздік жаңартуларын, мәліметтер базасымен және электр мен жылу энергиясын коммерциялық есепке алудың автоматтандырылған жүйелерінің дерекқор базасымен және бағдарламалық қамтылымымен үйлесімділігін қолдайды.</w:t>
+      электр және жылу энергиясын есепке алудың жеке және кіріспе (жалпыүйлік) аспаптары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z732" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      76. Серверлік жүйелер қол жеткізу құқықтарының аражігін ажыратуды, пайдаланушылардың аутентификациясын және ақпараттық қауіпсіздік құралдарын қолдануды қоса алғанда, ақпаратты қорғауды қамтамасыз етеді.</w:t>
+      өлшеу элементтері (трансформаторлар, резистивтік шунттар, Роговскийдің катушкалары және қосымша жабдықтар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z733" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      77. Серверлік жүйелер орталықтандырылған әкімшілендіруді, мониторингті, автоматты диагностикалауды және архивтік деректерді белгіленген мерзімде сақтауды қолдайды.</w:t>
+      өлшеу кешендері (есепке алу аспаптарының, өлшеу элементтерінің жиынтығы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z734" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      78. Өлшеу құралдары мен өзге де жабдықтар өлшеу нәтижелеріне араласу және (немесе) есепке алу деректерін бұрмалау мүмкіндігін болдырмау үшін сыртқы әсерден және (немесе) рұқсатсыз қол жеткізуден қорғалады.</w:t>
+      өтпелі және сынақ құрылғылары (шунттау және белгілі бір фазаның ток тізбектерін ажырату).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z735" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      79. Ақпараттық жүйе ақпараттық қауіпсіздік талаптарына сәйкестігін растайтын сертификатқа ие болады.</w:t>
+      23. Электр және жылу энергиясын коммерциялық есепке алу мақсаттарына арналған жабдық деп материалдық объектілер түсініледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z736" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      80. Деректерді беру ақпараттың толықтығы мен дұрыстығын қамтамасыз ете отырып, берілген кезеңділікпен немесе нақты уақыт режимінде автоматты режимде жүзеге асырылады.</w:t>
+      айнымалы ток тізбектерінің және қайталама өлшеу тізбектерінің коммутациялық аппараттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z737" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      81. Деректер алмасу үшін басқа ақпараттық жүйелермен үйлесімділікті қамтамасыз ететін байланыс хаттамалары қолданылады.</w:t>
+      өлшеу құралдарын қысқа тұйықталу токтарынан қорғауға арналған құрылғылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z738" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      82. Ақпарат деректердің тұтастығын, құпиялылығын және қолжетімділігін қамтамасыз ете отырып, қорғалған байланыс арналары арқылы беріледі.</w:t>
+      мынадай мақсаттарға арналған жарақтар мен материалдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z739" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      83. Жүйе ақпаратты берудің резервтік арналарын және электрмен жабдықтаудағы істен шығулар немесе үзілістер кезінде деректердің сақталуын қамтамасыз етеді.</w:t>
+      өлшеу құралдарын монтаждау, іске қосу, баптау және оларды орнату орындарында пайдалануға рұқсат беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z740" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      84. Ақпаратты беру технологиясы байланыс сапасын мониторингтеуді және істен шыққаннан кейін автоматты түрде қалпына келтіруді қолдайды.</w:t>
+      қайталама өлшеу тізбектерін, өтпелі және сынақ құрылғыларын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z741" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      85. Интеллектуалды есеп жүйесі байланыс арналарының резервтік көшірмесін (негізгі және резервтік), сондай-ақ үзіліссіз жұмыс істеуін қамтамасыз ету үшін автоматты түрде ауысуды қолдайды.</w:t>
+      байланыс арналарын (желілерін) және ақпарат алмасу құралдарын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z742" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      86. Ақпаратты беру технологиясы мемлекеттік және салалық ақпараттық жүйелермен үйлесімділікті және интеграциялауды қамтамасыз етеді.</w:t>
+      өлшеу ақпаратын және есептік деректерді жинау (қабылдау), өңдеу және сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z743" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      87. Жылу және электр энергиясын өлшеу құралдары (оның ішінде жылу есептегіштер, электр есептегіштер, датчиктер, тіркегіштер) Қазақстан Республикасының өлшеу құралдарының мемлекеттік тізіліміне енгізіледі, метрологиялық салыстырып тексеруден өтеді және ұлттық стандарттарға сәйкес келеді.</w:t>
+      басқару сигналдарын (командаларын), штаттық және шұғыл оқиғалар сигналдарын беру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z744" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      88. Жабдық пен бағдарламалық қамтылым есепке алу аспаптарын жылу және электр энергиясын есепке алудың интеллектуалды жүйесіне қашықтан қосу мүмкіндігін қамтамасыз етеді.</w:t>
+      24. Тұрғын және тұрғын емес үй-жайларда қолданылатын электр және жылу энергиясын есепке алудың жеке және кіріспе (үйге ортақ) құрылғылары өлшеу құралдарына қойылатын минималды техникалық талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z745" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Газ есептегішінің деректерін қашықтықтан беру бойынша тұрмыстық және өндірістік газды есепке алу құрылғыларына қойылатын техникалық талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z746" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      89. Есепке алу аспаптары деректерді автоматты түрде беруді, архивтік ақпаратты сақтауды және Ақпараттық жүйемен интеграциялауды қолдайды.</w:t>
+      25. Деректерді қорғау арна деңгейінде криптографиялық алгоритмдерді немесе шифрлауды қолдану болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z747" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      90. Сертификатталған материалдық емес активтер (бағдарламалық қамтылым, дерекқорлар базасы, лицензиялар) ақпараттың қорғалуын қамтамасыз етеді.</w:t>
+      26. Екі бағытты байланыс көрсеткіштерді беру және командаларды қабылдау мүмкіндігі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z748" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      91. Барлық өлшеу құралдары мен өзге де жабдықтар деректерді берудің жаңа стандарттарымен және хаттамаларымен үйлесімділікті қамтамасыз ету үшін жаңғырту және жаңарту мүмкіндігіне ие болады.</w:t>
+      27. Сенімді беру хабарламалардың жеткізілгенін растау және сәтсіз болған жағдайда қайта жіберу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z749" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      92. Жабдық істен шыққан жағдайда жылумен жабдықтау субъектілері есепке алудың үздіксіздігін сақтай отырып, оны уәкілетті орган белгілеген мерзімде ауыстыруды қамтамасыз етеді.</w:t>
+      28. Деректерді жинау Жүйеге бергіленген уақыт аралықтарында тұрақты түрде беруді қамтамасыз ететін автоматтандырылған мониторинг және есепке алу жүйелері арқылы жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z750" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газ бойынша – әрбір 2 сағат сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z751" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электр және жылу энрегиясы бойынша – әрбір 15 минут сайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z752" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Деректерді берудің ашық хаттамасы – есептеу құралының өндірушісі деректерді беру хаттамасының толық құжаттамасын және шифрын шешуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z753" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Деректерді қашықтықтан беру модулінің болуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z754" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрмыстық және коммуналдық-тұрмыстық есепке алу аспаптары үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z755" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілу аралығы: тәулігіне кемінде 1 рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z756" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректер пішімі: ағымдағы көрсеткіштер, сериялық нөмір, күн/уақыт, батареяның жай-күйі, аспаптың жіберген қателері, клапанның жай-күйі, 24 сағаттық тәуліктік көрсеткіштер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z757" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуатты тұтыну: есептегіш құрылғы деректерді кірістірілген батареядан кем дегенде 8 жыл мерзімге ауыстыруды қажет етпей жіберуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z758" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автономия: төмен температура жағдайында (-30...+50 °C) және пайдаланушының араласуынсыз жұмыс істеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z759" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кедергілерден қорғау: корпустың ашылуын немесе радио-модульге араласуды бекіту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z760" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клапан ашылған кезде ағып кетуден қорғау: (1 минут ішінде ағып кетуді тексеру).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z761" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді қашықтықтан беру модулінің болуы (NB-IoT).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z762" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Өнеркәсіптік және коммуналдық-тұрмыстық құралдар үшін (есептің негізгі түйіндері, газ тарату пункттері, өнеркәсіптік кәсіпорындар):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z763" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату аралығы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z764" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газды сағатына 500 текше метрге дейін тұтыну үшін: күніне кемінде 1 рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z765" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газды сағатына 500 текше метрден сағатына 2000 текше метрге дейін тұтыну үшін: сағатына кемінде 1 рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z766" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газды сағатына 2000 текше метрден тұтыну үшін: 10 минутта кемінде 1 рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z767" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Газ көлемін түзеткіштен берілетін ақпарат көлемі: шығыс, қысым, температура, мұрағаттық мәндер, апат оқиғалары, 24 сағаттық тәуліктік көрсеткіштер, нормаланған көлем (стандартты шарттарға келтірілген газ көлемі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z768" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс хаттамалары: салалық стандарттарды қолдау (Modbus, OPC).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z769" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Интеграция: диспетчерлік жүйелерге (SCADA, ТПАБЖ) қосылу мүмкіндігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z770" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резервтік қуат: үздіксіз деректерді беру үшін орнатылған аккумулятор немесе сыртқы қуат көзі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z771" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деректерді қашықтықтан беру модулінің болуы (NB-IoT – батарея опциялары үшін, GSM/GPRS - тұрақты сыртқы қуат опциялары үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z772" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Қауіпсіздік және оператор платформасымен үйлесімділік бойынша есептеу құрылғыларының сипаттамалары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z773" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТР КО 016 "Газ тәріздес отынмен жұмыс істейтін құрылғылардың қауіпсіздігі туралы" сәйкестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z774" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс құралдарына сәйкестік сертификаттарының немесе декларациялардың болуы (радиомодульдер, модемдер) Қазақстан Республикасының уәкілетті органдарының (Жасанды интеллект және цифрлық даму министрлігі) талаптарына сәйкес шығарылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z775" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепке алу құралдары мен корректорлар Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілуі және жарамды тексеру сертификаты болуы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z776" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деректерді радиоарналар арқылы (GSM, LoRaWAN, NB-IoT) жеткізу арқылы газбен қамтамасыз ету саласындағы уәкілетті органның цифрлық деректер жинау жүйелерімен толық техникалық сәйкестікті қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z777" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z778" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Құрылыс объектілерінің жобалық құжаттамасы энергия беруші ұйымдардың инженерлік желілердің техникалық шарттары мен сипаттамаларын ескереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z779" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Жобалық құжаттаманың бөлімі есептеу құралдарына (өлшеу кешендеріне), деректерді жинау және беру құрылғылары мен жабдықтарына, ішкі байланыс жүйелеріне (құрылғыларға, арналарына, желілеріне) қойылатын инженерлік-техникалық шешімдер, техникалық және функционалдық талаптарды қамтиды. Бұл талаптар өлшеу ақпаратын және есептік деректерді жинау мен беруді, есептеу құралдарын (өлшеу кешендерін) зияткерлік электр және жылу энергиясын есепке алу жүйесіне қосу (интеграциялау) мүмкіндігін, өлшеу бірліктерінің тұтастығын қамтамасыз етуді, сондай-ақ Қазақстан Республикасындағы техникалық реттеу, сәулет-құрылыс және қала құрылысы салаларындағы талаптарға сәйкестікті қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z780" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Ғимараттар мен құрылыстарда орнатылған жеке және көппәтерлі есептеу құралдарын пайдалануға беру электр энергиясын жеткізуші ұйым тарапынан жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z781" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Тұрғын және тұрғын емес үй-жайларда орнатылған жеке электр және жылу энергиясын есепке алу құралдары, кіріктірілген (жалпы үй) есептеу құралдары, өлшеу трансформаторлары, сондай-ақ аталған есептеу құралдарынан деректерді жинау және беру үшін арналған ішкі байланыс жүйесі (құрылғылар, арналар, желілер және қосымша жабдықтар) электр энергиясын жеткізуші ұйым тарапынан пайдалануға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z782" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Есептеу құралын пайдалануға беру электр энергиясын жеткізуші ұйым тарапынан электр және жылу энергиясын коммерциялық есепке алу жүйесін қабылдау актісін рәсімдеумен аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр және жылу энергиясын,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>газды коммерциялық есепке алудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автоматтандырылған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйелерінің өлшеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құралдарына, цифрлық жүйелеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және аппараттық-бағдарламалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кешендеріне,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сондай-ақ есепке алу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аспаптарын электр</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және жылу энергиясын, газды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интеллектуалдық есепке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алу жүйесіне қосу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүмкіндігін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отын-энергетика кешенін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқарудың бірыңғай</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік жүйесімен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өзара іс-қимылды қамтамасыз </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ететін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жабдықтарға қойылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық талаптарға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z785" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бір фазалы, екі бағытты, активті және реактивті электр энергиясын есепке алуға арналған, деректерді беру үшін алынбалы, өзара алмастырылатын модулі бар электрондық есепке алу құралы  (деректерді берудің өзара алмастырылатын модульдері  (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z786" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық сипаттамалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талап етілетін деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр энергиясын есепке алу құралының типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z787" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір фазалы екі бағытты электрондық </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алмалы-салмалы өзара алмастырылатын деректерді беру модулі бар активті және реактивті энергияны есепке алу құралы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді берудің өзара алмастырылатын модульдерімен (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарттарға сәйкестік сипаттамалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z788" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы талаптарға сәйкес келеді:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МЕМСТ 31818.11 (IEC 62052-11:2003) "Электр энергиясын өлшеуге арналған ауыспалы аппаратура. Жалпы талаптар. Сынақтар және сынақ жүргізу шарттары. 11-бөлім. Электр энергиясының есептегіштері", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МЕМСТ 31819.21 (IEC 62053-21:2003) "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар. 21-бөлім. 1 және 2 дәлдік кластарының статикалық белсенді энергия есептегіштері", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МЕМСТ 31819.22 (IEC 62053-22:2003) "Айнымалы токтың электр энергиясын өлшеуге арналған аппаратура. Жеке талаптар. 22-бөлім. Дәлдік кластары 0,2S және 0,5S статикалық белсенді энергия есептегіштері", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЕМСТ 31819.23 (IEC 62053-23:2003) "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар. 23-бөлім. Статикалық реактивті энергия есептегіштері".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сертификаттар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z792" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір немесе бірнеше тарифтер бойынша, алынбалы және өзара алмастырылатын деректерді беру модульдері бар алға және (немесе) кері бағытта айнымалы ток желілеріндегі белсенді және реактивті энергияны өлшеу және есепке алуға арналған белсенді және реактивті электр энергиясының көп тарифті есептеу аспабы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ҚР МӨЖ тізіліміне енгізілген.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Өнеркәсіптік саясат туралы" Қазақстан Республикасының Заңы 51-1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес отандық тауар өндірушілердің тізілімінде болуын растау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құрылғысының МЕМСТ 31819.21 "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар. 21-бөлім. 1 және 2 дәлдік кластарының статистикалық белсенді энергия есептегіштері", МЕМСТ 31819.23 "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар. 23-бөлім. Реактивті энергияның статикалық есептегіштері".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналдық мән</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5(60) А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сезімталдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,004 In</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналды кернеу Un</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+±20 рұқсат етілген ауытқумен 220 вольт%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептеу құралының дәлдік сыныбында жұмыс істеуін қамтамасыз ететін жұмыс фазалық кернеуінің кеңейтілген диапазоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176-264 вольт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиілік Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+±2 рұқсат етілген ауытқумен 50 Герц%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшеу дәлдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Белсенді энергия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реактивті энергия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Климаттық жағдайлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс температурасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +60°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтау температурасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +70°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конструкцияға сипаттама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оқшаулаудың беріктігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 киловольт (қорғаныс класы II)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Герметикалығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IP 54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралын монтаждау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негіздің төменгі жағында бекіту бұрандалары үшін 2 ойық, ал жоғарғы жағында 1 бұранда үшін ойық орналасқан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желілік кабельдерге қосылу тәсілі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрандалы қосылыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепке алу құралының және клеммниктің қақпағының болуы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z795" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы қапшығының қақпағын клеммалық блоктың қақпағы алынғаннан кейін ғана алу рұқсат етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клеммалық блок материалы коррозияға төзімді, беріктігі жоғары металлдан жасалған және алюминий мен мысқа тиіп тұрғанда тотығуға ұшырамайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпаратты көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экран типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СК (LCD) дисплей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кескіннің анықтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 24 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшенетін мәндерді көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z796" w:id="244"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 8 сан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="244"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплейде кемінде 2 ондық таңбадан тұратын көрсеткіштердің шығысы қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплейге деректерді шығару форматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z797" w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктемені ажырату релесінің жағдайы және оның өшіру/қосу себептері туралы ақпаратты көрсету.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дисплейде реленің ажыратылу себептерін тануға мүмкіндік беретін ақпаратты көрсету қамтамасыз етіледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қашықтықтан/қашықтықтан ажырату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>активті қуат бойынша, ток бойынша лимиттен асып кету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалған жағдайлар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ажырату себептерін жойғаннан кейін дисплейде реленің қосылуға дайындығы туралы ақпарат көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қашықтан және жергілікті конфигурациямен негізгі өлшенетін параметрлерді дисплейге шығару мүмкіндігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z802" w:id="246"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белсенді энергия мен қуатты өлшеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="246"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токтың және кернеудің ағымдағы мәндерін өлшеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық өлшенетін параметрлерді қашықтан және жергілікті конфигурациямен дисплейге шығару мүмкіндігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметрлердің барлық түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірліктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұтынылған энергия туралы деректер дисплейді қамтамасыз етеді kW·h белсенді энергия үшін және ішінде kVar·h реактивті энергия үшін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәндерді кодтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығару мәндері сұйық кристалды дисплейде сәйкес OBIS кодымен бірге жүреді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қуат болмаған кезде көрсеткіштерді көрсету (желілік кернеу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы сыртқы қуаттау болмаған кезде көрсеткіштерді алу мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплей экранының артқы жарығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z803" w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының дисплейі экран жарығының болуын қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Артқы жарықты тұрақты және күту режимінде қосу/өшіру мүмкіндігі қарастырылған. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Артқы жарықты қосу/өшіру конфигурациясы тұрақты және күту режимінде жергілікті және қашықтан қол жетімді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервтік қуаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Батарея </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z805" w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сәйкес кепілдендірілген қызмет ету мерзімі бар батарея тексерісаралық интервалмен, бірақ кемінде 10 жыл. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батарея есепке алу құралдың қапшығын ашпай-ақ ауыстыруға мүмкіндік береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының жадысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергияға тәуелді емес жады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z806" w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергиядан тәуелсіз жадыың болуы, негізгі параметрлерді күн мен уақыт белгісімен сақтау мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тікелей және кері бағыттағы тұтынылған активті және реактивті энергия мәндерін жадыда тіркеу және сақтау, жалпы және тариф бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәуліктін басында – 600 тәулік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айдың басында – 36 ай;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1, 2, 15, 30, 60 минуттық интервал басында – 5000 жазба (сәйкесінше: 4 тәулік, 8 тәулік, 52 тәулік, 104 тәулік, 208 тәулік).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі жүктемені ажырату релесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реленің орналасуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының корпусындағы негізгі жүктемені ажырату релесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максималды коммутациялық кернеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Un220В±20% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максималды коммутациялық ток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының максималды тогы (Imax)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктемесіз коммутациялар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналды кернеуде кемінде 100 000 ауыстырып-қосқыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максималды жүктеме кезіндегі коммутациялар саны (сәйкес Iмах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналды кернеуде кемінде 10 000 ауыстырып-қосқыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реленің жұмыс режимін басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z810" w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реленің жұмыс режимін жергілікті және және қашықтықтан баптау мүмкіндігі қамтамасыз етілген.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Релені қосу оның жұмыс режиміне сәйкес баптау арқылы жүзеге асады батырманы басқанда немесе реленің бапталған жұмыс режиміне байланысты автоматты түрде. Релені қосу AMI жүйесінен рұқсат берілген команда алғаннан кейін немесе релені өшіруге себеп болған жағдай жойылғаннан кейін, бапталған жұмыс режиміне сәйкес жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы магниттік өріс немесе электростатикалық разряд МЕМСТ 17523-85 "Электромагниттік релелер. Жалпы техникалық шарттар" талаптарынан асып кеткен жағдайда, реле өшіріледі және оның жұмысы блокталады. Реле тек AMI жүйесінен рұқсат берілген команда алғаннан кейін ғана қосылады. Желілік кернеу (қуат) өшірілгенде немесе басқа да ақаулар болған жағдайда, есепке алу құралдары AMI жүйесіне активті және реактивті энергияның соңғы деректерін, өшу уақытын және есепке алу құралдары тіркеген сигналдар (сигналдар/алармдар) туралы мәліметтерді жіберуді қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Релені басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z812" w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Релені реленің жұмыс режиміне сәйкес жергілікті және қашықтықтан қосу қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таңдалған есепке алу құралдары аспаптардағы релені өшіру/қосу әр есепке алу құралдарға тиісті команда берілген сәттен бастап 5 минуттан аспайтын уақыт ішінде жүзеге асырылады. Сондай-ақ, жоғарғы деңгейлі бағдарламалық қамтамасыз етуде әр есепке алу құралдарға команда берілген сәттен бастап 5 минуттан аспайтын уақыт ішінде реленің күйінің өзгергені туралы растау түседі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүрістің дәлдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалыпты жағдайда рұқсат етілген ауытқу тәулігіне 0,5 секундтан аспайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағатты синхрондау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағатты AMI жүйесімен синхрондау жүйеде қолданылатын әртүрлі байланыс арналары арқылы қамтамасыз етіледі. Қолмен немесе автоматты енгізу режимінде уақыт пен уақыт белдеуін қашықтан реттеу мүмкіндігі іске асырылды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының ішкі функциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралында келесі оқиғаларды тіркеу және AMI жүйесіне жіберу функциясы бар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z813" w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралдың қапшығының ашылуы (бөлшектелетін корпус болған жағдайда) желілік кернеудің болуына қарамастан;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дифференциалды ток бойынша асып кету немесе төмендеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепке алу құралдың клеммалық блок қақпағының ашылуы желілік кернеудің болуына қарамастан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сағат механизмі дұрыс жұмыс істемеуі немесе істен шығуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кернеу бойынша асып кету немесе төмендеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оптопортқа, RS-485 портына, PLC, GPRS, LoRaWAN интерфейстеріне рұқсат етілмеген кіру әрекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электростатикалық разрядтың әсері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепке алу құралдың төтенше немесе қалыпты емес шамадан тыс жүктемесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Магниттік өріс (айнымалы, тұрақты және электромагниттік) немесе электростатикалық разряд мәндерінің рұқсат етілген шегінен асуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сигналды AMI жүйесіне беру және релені өшіру/қосу жергілікті және қашықтықтан баптау (конфигурациялау) мүмкіндігін қамтамасыз етеді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пломбалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы келесі пломбалармен жабдықталған:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z822" w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нөмірлік пломбалардың саны есепке алу құралы корпусының құрылымдық орындалуына сәйкес қамтамасыз етіледі. Тексеру пломбасы аккредиттелген метрологиялық қызмет жүргізген тексеру талаптарына сәйкес келеді. Қазақстан Республикасының "Өлшем бірлігін қамтамасыз ету туралы" Заңына сәйкес.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"OPEN" есепке алу құралының қаптамасын ашу кезінде электрондық пломба оқиғасының бейнеленуінің және журналының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет ету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қызмет ету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 24 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепілдік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепілдік мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кемінде 18 ай </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді жинау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабдықтаушы есептеу құрылғысында қуаттаудың кернеуі болған жағдайда үш тәулік ішінде байланыс арнасы бойынша деректердің 95%-дан астамын жинауға кепілдік береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Релені қашықтан өшіру/қосу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеткізуші әртүрлі байланыс арналары арқылы жүктеме релесінің тұрақты ажыратылуына және қосылуына кепілдік береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деректермен алмасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді қашықтықтан алмасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс арналары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы деректердің әртүрлі байланыс арналары арқылы берілуін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыстың негізгі арнасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі өзара алмастырылатын деректерді тасымалдау модульдері бойынша (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оптопорт және RS-485 арқылы қатынаудың қауіпсіздігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z823" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыстың қауіпсіздігі келесі жолдармен қамтамасыз етіледі оптопорт қолжетімділіктің келесі деңгейлерінің парольдерін пайдалана отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқылым;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу және жазу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>баптау бойынша белгілі бір параметрлерді оқу және жазу (баптау бойынша конфигурациялау);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+барлық операциялардың журналдарын сақтай отырып (logs), кейіннен бақылау үшін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті интерфейс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы стандартты оптикалық портпен жабдықталған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдылыққа қойылатын ең төменгі талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралына рұқсатсыз кіруден және қосу схемасын өзгертуден қорғау функциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z827" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы деректерді жадында кемінде 600 жазба тереңдікте сақтауды қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқиғалар журналында есепке алу құралының корпусы (қаптамасы) мен қақпағының ашылу фактілерін тіркеу терминалдық оқиғаның күні мен уақытын көрсететін төсемдер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұтынылған электр энергиясының дәлдік сыныбында тіркеу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реверсивті қосылуда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ток тізбектерінің бағытын өзгерту; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фазалық және нөлдік ток сымдарын қосу ретін өзгерту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы МЕМСТ 31818.11 талаптарында айқындалған сыртқы факторлардың әсеріне төзімділікті қамтамасыз етеді Айнымалы токтың электр энергиясын өлшеуге арналған жабдық, МЕМСТ 30804.4.2 "Техникалық құралдардың электромагниттік үйлесімділігі. Электростатикалық разрядтарға төзімділік. Сынақтардың талаптары мен әдістері".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу аспабымен тіркелетін сигналдар (дабылдар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z833" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағат механизмінің істен шығуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қуат батареясының төмен кернеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті оптикалық портқа рұқсатсыз қосылу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конфигурация өзгертілді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Есепке алу құралының клеммалық блок қақпағы алынды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Магнит өрісінің әсері (айнымалы, тұрақты, электромагниттік).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электростатикалық разрядтың әсері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Желіде дифференциалды ток бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жиналмалы корпусы бар есепке алу құралы үшін есепке алу құралы корпусының қақпағы алынды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Watchdog арқылы қайта іске қосу – бағдарламаны қайта іске қосу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарламалық құралды жаңарту қатесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өлшеу коэффициентіндегі қате – есепке алу құралды калибрлеу кезінде қолданылады. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фазалық және нөлдік сымның қате қосылуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сигналдар (алармдар) байланыс каналына қарамастан сұраныс бойынша AMI жүйесіне берілуін қамтамасыз етеді. Байланыс болмаған жағдайда есепке алу құрал барлық сигналдарды байланыс қалпына келгенде бірінші мүмкіндікте жібереді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралдың барлық әрекеттерін есепке алу құралдың жадында тіркеу (логтау).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық әрекеттер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы барлық қолда бар параметрлерді сұраныс бойынша ON-LINE режимінде беруді қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аралық деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z846" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепке алу құрал деректерді энергия беруші ұйымдардың таңдауларына байланысты 5000 жазбаға дейінгі сақталуын қамтамасыз етеді. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 минут – 4 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 минут – 8 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15 минут – 52 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30 минут – 104 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 минут – 208 тәулікке дейін, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерзімділікті жергілікті және қашықтан конфигурациялау мүмкіндігі қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекті мәндермен жұмыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z852" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралында келесі параметрлердің белгіленген шекті мәндерімен жұмыс қамтамасыз етілген:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ток бойынша арту және істен шығу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кернеу бойынша арту және істен шығу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша асып кету және сәтсіздік cos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дифференциалдық ток бойынша асып кету және істен шығу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәннен асып кету немесе сәтсіздік - өлшеу құралы оқиғаның оқиғалар журналына жазылуын қамтамасыз етеді және параметрге байланысты осы оқиғаны тіркей отырып, релені өшіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AMI жүйесіне жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге AMI жіберу және релені өшіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәнді қалыпқа келтірген кезде есепке алу құралы оқиғаның оқиғалар журналына жазылуын қамтамасыз етеді және параметрге байланысты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AMI жүйесіне жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AMI жүйесіне беру және релені қосу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Параметрдің шекті мәні және есепке алу құралының оқиғаға реакциясы жергілікті және қашықтан орнатуға (конфигурациялауға) мүмкіндік береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекті мәндер шекті шектеумен қатар және тәуелсіз жұмыс істейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимиттермен жұмыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z864" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралында келесі параметрлердің белгіленген лимиттерімен жұмыс қамтамасыз етілген:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>активті қуатты тұтынудың артуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фазалар бойынша токтың асып кетуі және істен шығуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәннен асып кету немесе сәтсіздік - есепке алу құралы оқиғаның оқиғалар журналына жазылуын қамтамасыз етеді және параметрге байланысты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге AMI жіберу және релені өшіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәнді қалыпқа келтірген кезде есепке алу құралы оқиғаның оқиғалар журналына жазылуын қамтамасыз етеді және параметрге байланысты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AMI жүйесіне жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AMI жүйесіне беру және релені қосу.Параметрдің шекті мәні және есепке алу құралының оқиғаға реакциясы жергілікті және қашықтан орнатуға (конфигурациялауға) мүмкіндік береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шекті мәндер шекті шектеумен қатар және тәуелсіз жұмыс істейді. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Есепке алу құралы лимит бойынша әр түрлі шекті мәндерді тәулік бойы кестеге сәйкес, ай мен мезгілге байланысты өзгермелі кестемен (TOU-ға сілтеме жасай отырып) шектеу мүмкіндігін қамтамасыз етеді. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимит бойынша шектеу әрбір фаза бойынша жұмысты қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарифтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы кемінде 4 тарифпен жұмысты және кемінде 12 мерзімге тарифтерді мерзімдік конфигурациялау мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр энергетикасы саласындағы уәкілетті органның бағдарламалық қамтамасыз етуімен үйлесімділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеткізуші электр энергетикасы саласындағы уәкілетті органның бағдарламалық қамтамасыз етуімен жүйеаралық деңгейде интеграциялау үшін деректерді беру хаттамасының API және техникалық сипаттамасын ұсынуды қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z875" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Үш фазалы, екі бағытты, белсенді және реактивті энергияны есепке алуға арналған, деректерді беру үшін алынбалы әрі өзара алмастырылатын модулі бар электрондық есептеу құралы 5–60A, 5–100A 3x220/380 деректерді беру бойынша өзара алмастырылатын модульдер (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z876" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық талаптар кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр энергиясын есепке алу құралының типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Типі: Тікелей қосылатын үш фазалы есепке алу құралы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Деректерді беру бойынша әртүрлі өзара алмастырылатын модульдері (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарттарға сәйкестік талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z877" w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы талаптарға сәйкес келеді:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МЕМСТ 31818.11 (IEC 62052-11:2003) "Электр энергиясын өлшеуге арналған аппаратура ауыспалыақұ тока. Жалпы талаптар. Сынақтар және сынақ шарттары. 11-бөлім. Электр энергиясын есептегіштер",</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МЕМСТ 31819.21 (IEC 62053-21:2003) "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар. 21-бөлім. 1 және 2 дәлдік кластарының статикалық белсенді энергия есептегіштері", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МЕМСТ 31819.22(IEC 62053-22:2003) "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар. 22 бөлім. Дәлдік кластары 0,2S және 0,5S" статикалық белсенді энергия есептегіштері, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЕМСТ 31819.23 (IEC 62053-23:2003) "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар. 23 бөлім. Статикалық реактивті энергия есептегіштері".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z881" w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Активті және реактивті электр энергиясының көп тарифті есепке алу құралы айнымалы ток желілеріндегі белсенді және реактивті энергияны өлшеу және есепке алу үшін, бір немесе бірнеше тарифтер бойынша, алынбалы және өзара алмастырылатын деректерді беру модульдері бар алға және (немесе) кері бағытта. ҚР МӨЖ тізілімінде тіркелген, "Өнеркәсіптік саясат туралы" Қазақстан Республикасының Заңы 51-1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес отандық тауар өндірушілердің тізілімінде болуын растау.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы МЕМСТ. 31819.21 "Айнымалы токтың электр энергиясын өлшеуге арналған аппаратура. Жеке талаптар. 21 бөлім. 1 және 2 дәлдік кластарының белсенді" энергиясын есепке алуға арналған статикалық құрылғылар, МЕМСТ 31819.23 "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-60А, 5-100А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сезімталдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,004 Ib</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналды кернеу Un</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3x220/380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиілік Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+±2 рұқсат етілген ауытқумен 50 Герц%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшеу дәлдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Белсенді энергия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Реактивті энергия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Климаттық жағдайлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс температурасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +60°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтау температурасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +70°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конструкцияға қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оқшаулаудың беріктігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 киловольт (қорғаныс класы II)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Герметикалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IP 54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралын монтаждау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Негіздің төменгі бөлігінде бекіту бұрандалары үшін 2 ойық және үстіңгі бөлігінде бір бұранда ойығы бар. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желілік кабельдерге қосылу тәсілі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрандалы қосылыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы қақпағының және клеммниктің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z882" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепке алу құралы қаптамасының қақпағын шешуге клеммниктің қақпағын шешкеннен кейін ғана жол беріледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клеммниктің материалы коррозияға қарсы металдан жасалған, берік және алюминиймен және мыспен жанасқанда тотықпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпаратты көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экран типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СК (LCD) дисплей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кескіннің анықтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 24 жыл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшенетін мәндерді көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z883" w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 8 сан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплейде кемінде 2 ондық таңбадан тұратын көрсеткіштердің шығысы қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплейге деректерді шығару форматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z884" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктемені ажырату релесінің жағдайы және оның өшіру/қосу себептері туралы ақпаратты көрсету.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дисплейде реленің ажыратылу себептерін тануға мүмкіндік беретін ақпаратты көрсету қамтамасыз етіледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қашықтықтан/қашықтықтан ажырату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттің/алдын ала төлемнің аяқталуы (кВТ/сағ, теңге, Уақыт)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Активті қуат бойынша, ток бойынша лимиттен асып кету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қалған жағдайлар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ажырату себептерін жойғаннан кейін дисплейде реленің қосылуға дайындығы туралы ақпарат көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қашықтан және жергілікті конфигурациямен негізгі өлшенетін параметрлерді дисплейге шығару мүмкіндігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z890" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия мен қуатты өлшеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токтың және кернеудің ағымдағы мәндерін өлшеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық өлшенетін параметрлерді қашықтан және жергілікті конфигурациямен дисплейге шығару мүмкіндігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа параметрлердің барлық түрлері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірліктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+kW·h белсенді энергия үшін және ішінде kVar·h реактивті энергия үшін тұтынылған энергия туралы деректер дисплейді қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәндерді кодтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығарылатын мәндер сұйық кристалды дисплейде сәйкес OBIS кодымен бірге жүреді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қуат болмаған кезде көрсеткіштерді көрсету (желілік кернеу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы сыртқы қуаттау болмаған кезде көрсеткіштерді алу мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплей экранының артқы жарығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z891" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының дисплейі экран жарығының болуын қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Артқы жарықты тұрақты және күту режимінде қосу/өшіру мүмкіндігі қарастырылған. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Артқы жарықты қосу/өшіру конфигурациясы тұрақты және күту режимінде жергілікті және қашықтан қол жетімді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервтік қуаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батарея қуаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z893" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сәйкес кепілдендірілген қызмет ету мерзімі бар батарея тексерісаралық интервалмен, бірақ кемінде 10 жыл. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батарея есепке алу құралының корпусын ашпай-ақ ауыстыру мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының жады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергияға тәуелді емес жады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z894" w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі параметрлердің күн мен уақыт белгісімен сақталуын қамтамасыз ететін тұрақты жадтың болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тұтынылған активті және реактивті энергияның мәндерін жадында тура және кері бағытта, жиынтық және тарифтер бойынша бекіту және сақтау: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәуліктің басына - 600 тәулік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айдың басына - 36 ай;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аралықтың басына 1, 2, 15, 30, 60 мин – 5000 жазба (4 тәулік, 8 тәулік, 52 тәулік, 104 тәулік, 208 тәулік).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі жүктемені ажырату релесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реленің орналасуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының корпусындағы негізгі жүктемені ажырату релесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммутациялық ең жоғары кернеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Un 220/380 B ±20%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ең жоғары коммутациялық ток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептеу құралының ең жоғары тогы (Iмах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктемесіз коммутациялар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналды кернеуде кемінде 100000 коммутация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ең жоғары жүктеме кезіндегі коммутациялар саны (сәйкес Iмах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналды кернеуде кемінде 10000 коммутация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реленің жұмыс режимін басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z898" w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реленің жұмыс режимін жергілікті және қашықтан конфигурациялау мүмкіндігі қамтамасыз етілген.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реле реленің жұмыс режиміне сәйкес параметр бойынша қосылады: батырманы басқанда немесе реленің конфигурацияланған жұмыс режиміне байланысты автоматты түрде. Релені қосуға тек AMI жүйесінен рұқсат етілген пәрменнен кейін немесе реленің конфигурацияланған жұмыс режиміне байланысты релені өшіру себебін жойғаннан кейін ғана рұқсат етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МЕМСТ 17523-85 "Электромагниттік релелер. Жалпы техникалық шарттар" сәйкес мәндерден асатын сыртқы магнит өрісінің немесе электростатикалық разрядтың болуын тіркеген жағдайда, реле өшіріледі және оның жұмысы блокталады. Реле AMI жүйесінен рұқсат етілген пәрменнен кейін ғана қосылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желідегі кернеу (қуат) өшірілгенде немесе басқа ақаулар болған жағдайда, есептеу құрылғысы AMI жүйесіне соңғы белсенді және реактивті энергия деректерін, өшіру уақыты туралы мәліметтер мен сигналдарды жіберуді қамтамасыз етеді (дабылдар), есептеу құралымен бекітілген.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Релені басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z901" w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Реле реленің жұмыс режиміне сәйкес жергілікті және қашықтан, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реленің жұмыс режиміне сәйкес жергілікті және қашықтан қосылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таңдалған есепке алу құралдарында релені ажырату/қосу тиісті команда берілген сәттен бастап әрбір есепке алу құралы үшін 5 минуттан аспайтын уақыт ішінде жүзеге асырылады. Сондай-ақ, жоғары деңгейлі бағдарламалық жасақтамада пәрмен берілген сәттен бастап әрбір есепке алу құрылғы үшін 5 минуттан аспайтын уақыт ішінде реле күйінің өзгергені туралы растау алынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүрістің дәлдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалыпты жағдайда рұқсат етілген қателік тәулігіне 0,5 секундтан аспайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағатты синхрондау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z903" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүйеде қолданылатын әртүрлі байланыс арналары арқылы сағатты AMI жүйесімен синхрондау қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолмен/автоматты енгізу режимінде уақыт пен уақыт белдеуін қашықтан реттеу мүмкіндігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралдарының ішкі функциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралында мынадай оқиғаларды тіркеу және AMI жүйесіне жіберу функциясы бар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z904" w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есепке алу құралының қаптамасын ашу (корпусы бөлшектелген кезде) желілік кернеудің болуына қарамастан;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дифференциалды токтың асып кетуі және істен шығуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есепке алу құралының клеммалық қақпағын желілік кернеудің болуына қарамастан ашу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сағат механизмінің істен шығуы немесе дұрыс жұмыс істемеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кернеу бойынша арту және істен шығу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оптопортқа, RS-485 портына, PLC, GPRS, LoRaWAN арналарына рұқсатсыз қол жеткізу әрекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электростатикалық разрядтың әсері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есепке алу құралының авариялық немесе қалыптан тыс шамадан тыс жүктелуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>магнит өрісінің болуы (айнымалы, тұрақты және электромагниттік), электростатикалық разряд, МЕМСТ сәйкес мәндерден жоғары.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сигналды AMI жүйесіне жіберу және релені өшіру/қосу конфигурацияны (конфигурацияны) жергілікті және қашықтан қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пломбалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы мынадай пломбалармен жабдықталған:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z913" w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нөмірлік пломбалардың саны есепке алу құралы корпусының құрылымдық орындалуына сәйкес қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тексеру пломбасы аккредиттелген метрологиялық қызмет жүргізген тексеру талаптарына сәйкес келеді. Қазақстан Республикасының "Өлшем бірлігін қамтамасыз ету туралы" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"OPEN" есепке алу құралының қаптамасын ашу кезінде ЖКҚ-да электрондық пломба оқиғасының бейнеленуінің және журналының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет ету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қызмет ету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 24 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепілдік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепілдік мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 18 ай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді жинау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептегіште қуат кернеуі міндетті түрде болса, жеткізуші үш тәулік ішінде байланыс арнасы бойынша деректердің 95% -дан астамын жинауға кепілдік береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Релені қашықтан өшіру/қосу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеткізуші әртүрлі байланыс арналары арқылы жүктеме релесінің тұрақты ажыратылуына және қосылуына кепілдік береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деректермен алмасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RS-485 оптопорт арқылы қол жеткізу қауіпсіздігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z915" w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыстың қауіпсіздігі мынадай жолдармен оптопорт қолжетімділіктің мынадай деңгейлерінің парольдерін пайдалана отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тек оқуға арналған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқу және жазу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баптау бойынша белгілі бір параметрлерді ғана оқу және жазу (баптау бойынша конфигурациялау).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық операциялардың журналдарын сақтай отырып (logs), кейіннен бақылау үшін қамтамасыз етіледі..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді қашықтықтан алмасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Байланыс арнасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы деректердің әртүрлі байланыс арналары арқылы берілуін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыстың негізгі арнасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді беру бойынша әртүрлі өзара алмастырылатын модульдер арқылы (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RS-485 оптопорт арқылы қол жеткізу қауіпсіздігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z919" w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыстың қауіпсіздігі келесі жолдармен қамтамасыз етіледі, оптопорт қолжетімділіктің келесі деңгейлерінің парольдерін пайдалана отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тек оқуға арналған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқу және жазу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баптау бойынша белгілі бір параметрлерді ғана оқу және жазу (баптау бойынша конфигурациялау).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық операциялардың журналдарын сақтай отырып (logs), кейіннен бақылау үшін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті интерфейс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есеспке алу құралы стандартты оптикалық портпен жабдықталған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдылыққа қойылатын ең төменгі талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралына рұқсатсыз кіруден және қосу схемасын өзгертуден қорғау функциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z923" w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы деректерді жадында кемінде 600 жазба тереңдікте сақтауды қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оқиғалар журналына жазба енгізе отырып есепке алу құралы қақпағының ашылуын тіркеу </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реверсивті қосылу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ток тізбектерінің бағытын өзгерту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фазалық және нөлдік ток сымдарын қосу ретін өзгерту кезінде тұтынылған электр энергиясының дәлдік сыныбында тіркеу Есепке алу құрылғысы айнымалы токтың электр энергиясын өлшеуге арналған МЕМСТ 31818.11, МЕМСТ 30804 талаптарымен анықталған сыртқы факторлардың әсеріне төзімділікті қамтамасыз етеді. 4.2 "Техникалық құралдардың электромагниттік үйлесімділігі. Электростатикалық разрядтарға төзімділік. Сынақтардың талаптары мен әдістері".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепке алу құралымен тіркелетін сигналдар (дабылдар) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z927" w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағат механизмінің істен шығуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қуат батареясының төмен кернеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті оптикалық портқа рұқсатсыз қосылу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конфигурация өзгертілді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қақпақ алынды клеммниктің есепке алу аспаптарының;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Магнит өрісінің әсері (айнымалы, тұрақты, электромагниттік);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электростатикалық разрядтың әсері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Желіде дифференциалды ток бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жиналмалы корпусы бар есепке алу аспабы үшін есепке алу құралы корпусының қақпағы алынды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БҚ қайта іске қосу watchdog – бағдарламаны қайта іске қосу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарламалық құралды жаңарту қатесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшеу коэффициентінің қателігі – өлшеу құралын калибрлеу кезінде қолданылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фазалық және нөлдік сымның қате қосылуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы дабылдар байланыс арнасына қарамастан сұраныс бойынша AMI жүйесіне жіберуді қамтамасыз етіңіз. Байланыс болмаған жағдайда есепке алу құралы барлық берілістерді орындайды дабылдар бірінші мүмкіндікте (байланысты қалпына келтіру кезінде).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының жадындағы есепке алу құралының барлық әрекеттерін логтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық әрекеттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы барлық қолда бар параметрлерді сұраныс бойынша ON-LINE режимінде беруді қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аралық деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z940" w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу аспабықұралы энергия беруші ұйымдардың қалауларына байланысты 5000 жазбаға дейінгі кезеңділікпен деректердің сақталуын қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 минут – 4 тәулікке дейін </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 мин - 8 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15 мин – 52 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30 мин - 104 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 мин – 208 тәулікке дейін, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерзімділікті жергілікті және қашықтан конфигурациялау мүмкіндігі қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекті мәндермен жұмыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z946" w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралына мынадай параметрлердің белгіленген шекті мәндерімен жұмыс қамтамасыз етілген:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ток бойынша арту және істен шығу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кернеу бойынша арту және істен шығу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша асып кету және сәтсіздік cos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дифференциалдық ток бойынша асып кету және істен шығу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәннен асып кету немесе сәтсіздік -өлшеу құралы оқиғаның оқиғалар журналына жазылуын және параметрге байланысты осы оқиғаны тіркей отырып, релені өшіруді қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AMI жүйесіне жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге AMI жіберу және релені өшіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шекті мәнді қалыпқа келтірген кезде өлшеу құралы параметрге байланысты оқиғаның оқиғалар журналына жазылуын қамтамасыз етеді: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMI жүйесіне жіберу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге AMI жіберіңіз және релені қосыңыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Параметрдің шекті мәні және есепке алу құралының оқиғаға реакциясы жергілікті және қашықтан орнату (конфигурациялау) мүмкіндігін қамтамасыз етеді. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимит бойынша шекті мәндер шекті шектеумен қатар және тәуелсіз жұмыс істейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Лимиттермен жұмыс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z958" w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралында мынадай параметрлердің белгіленген лимиттерімен жұмыс қамтамасыз етілген:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>активті қуатты тұтынудың артуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фазалар бойынша токтың асып кетуі және істен шығуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәннен асып кету немесе сәтсіздік -өлшеу құралы оқиғаның оқиғалар журналына жазылуын және параметрге байланысты қамтамасыз етеді:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге AMI жіберу және релені өшіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәнді қалыпқа келтірген кезде өлшеу құралы оқиғаның оқиғалар журналына жазылуын және параметрге байланысты қамтамасыз етеді:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AMI жүйесіне жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге AMI жіберіңіз және релені қосыңыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Параметрдің шекті мәні және есепке алу аспабының оқиғаға реакциясы жергілікті және қашықтан орнату (конфигурациялау) мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шектеу шегі шекті мәндермен параллель және тәуелсіз жұмысты қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепке алу құралы тәулік ішінде кестеге сәйкес әртүрлі шекті мәндер бойынша (жүктеменің ең жоғары сағаттарында, күндізгі уақытта, түнгі уақытта және т.б.) лимит енгізу мүмкіндігін қамтамасыз етеді, сондай-ақ айға және мезгілге байланысты өзгермелі (TOU-ға байланысты) кестемен реттеледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимит бойынша шектеу әрбір фаза бойынша жұмысты қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарифтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы кемінде 4 тарифпен жұмысты және кемінде 12 мерзімге тарифтерді мезгілдік конфигурациялау мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭКЕАЖ бағдарламалық жасақтамасымен үйлесімділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеткізуші ДББЖЖ-мен (Деректерді жинау мен өңдеудің орталықтандырылған жүйесі) жүйеаралық деңгейде интеграциялау үшін деректерді беру хаттамасының API және техникалық сипаттамасын ұсынуды қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z970" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Үш фазалы, екі бағытты, белсенді және реактивті энергияны есепке алуға арналған, деректерді беру үшін алынбалы әрі өзара алмастырылатын модулі бар электрондық есептеу құралы 5-7,5A 3x220/380В деректерді беру бойынша әртүрлі өзара алмастырылатын модульдер (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z971" w:id="284"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Техникалық талаптар кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қажетті деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр энергиясын есепке алу құралының типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алмалы-салмалы, бірін-бірі алмастыратын деректерді тасымалдау модулі бар үш фазалы, екі бағытты электронды есептегіш, белсенді және реактивті энергия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді беру үшін әртүрлі өзара алмастырылатын модульдермен (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарттарға сәйкестік талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z972" w:id="285"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы талаптарға сәйкес келеді:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="285"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МЕМСТ 31818.11 (IEC 62052-11:2003) "Электр энергиясын өлшеуге арналған аппаратура ауыспалы тока. Жалпы талаптар. Сынақтар және сынақ шарттары. 11-бөлім. Электр энергиясын есептегіштер",</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МЕМСТ 31819.21 (IEC 62053-21:2003) "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар. 21-бөлім. 1 және 2 дәлдік кластарының статикалық белсенді энергия есептегіштері", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МЕМСТ 31819.22(IEC 62053-22:2003) "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар. 22-бөлім. Дәлдік кластары 0,2S және 0,5S" статикалық белсенді энергия есептегіштері, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЕМСТ 31819.23 (IEC 62053-23:2003) "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық. Жеке талаптар. 23 бөлім. Статикалық реактивті энергия есептегіштері".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Трансформаторды қосатын айнымалы токтың үш фазалы төрт сымды желілеріндегі белсенді және реактивті энергияны өлшеуге және есепке алуға арналған белсенді және реактивті электр энергиясының электронды көп тарифтік есептегіш құрылғысы, бір немесе бірнеше тарифтер бойынша алға және (немесе) кері бағытта алынбалы және өзара алмастырылатын және деректерді беру модульдері. ҚР МӨЖ тізілімінде тіркелген, "Өнеркәсіптік саясат туралы" Қазақстан Республикасының Заңы 51-1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес отандық тауар өндірушілердің тізілімінде болуын растау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Типі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Inom 5A Imax 7,5A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сезімталдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,2% Ib </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналды кернеу Un</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3x220/380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиілік Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+±2 рұқсат етілген ауытқулары бар 50 Герц%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшеу дәлдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Белсенді энергия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Реактивті энергия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Климаттық жағдайлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс температурасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +60°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтау температурасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +70°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конструкцияға қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оқшаулаудың беріктігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 киловольт (қорғаныс класы II)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Герметикалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IP 54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралын монтаждау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негіздің төменгі бөлігінде бекіту бұрандалары үшін 2 ойық және үстіңгі бөлігінде бір бұранда ойығы бар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желілік кабельдерге қосылу тәсілі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрандалы қосылыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Клеммниктің және есепке алу құралының қақпағының болуы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z976" w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы қаптамасының қақпағын клеммниктің қақпағын алғаннан кейін ғана шешуге болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клеммниктің материалы коррозияға қарсы металдан жасалған, берік және алюминиймен және мыспен жанасқанда тотықпайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпаратты көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экранның типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СК (LCD) дисплей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кескіннің анықтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 24 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшенетін мәндерді көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z977" w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 8 сан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплейде кемінде 2 ондық таңбадан тұратын көрсеткіштердің шығысы қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қашықтан және жергілікті конфигурациямен негізгі өлшенетін параметрлерді дисплейге шығару мүмкіндігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z978" w:id="288"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия мен қуатты өлшеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="288"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токтың және кернеудің ағымдағы мәндерін өлшеу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық өлшенетін параметрлерді қашықтан және жергілікті конфигурациямен дисплейге шығару мүмкіндігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа параметрлердің барлық түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-жайларда ток трансформаторы мен кернеу трансформаторының коэффициентін алу мүмкіндігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тарифтер бойынша жалпы энергия A+ (-)/R+ (-). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірліктері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұтынылған энергия туралы деректер kW·h белсенді энергия үшін және ішінде kVar·h реактивті энергия үшін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәндерді кодтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығарылатын мәндер сұйық кристалды дисплейде сәйкес OBIS кодымен бірге жүреді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қуат болмаған кезде көрсеткіштерді көрсету (желілік кернеу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы сыртқы қуаттау болмаған кезде көрсеткіштерді алу мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплей экранының артқы жарығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z979" w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының дисплейі экран жарығының болуын қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Артқы жарықты тұрақты және күту режимінде қосу/өшіру мүмкіндігі қарастырылған. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Артқы жарықты қосу/өшіру конфигурациясы тұрақты және күту режимінде жергілікті және қашықтан қол жетімді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервтік қуаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Батарея </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z981" w:id="290"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сәйкес кепілдендірілген қызмет ету мерзімі бар батарея тексерісаралық интервалмен, бірақ кемінде 10 жыл. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="290"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккумулятор есепке алу аспабының корпусын ашпай-ақ ауыстыру мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының жады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергияға тәуелді емес жады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z982" w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы энергия беруші ұйымдардың қалауларына байланысты 5000 жазбаға дейінгі кезеңділікпен деректердің сақталуын қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 минут – 4 тәулікке дейін </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 минут - 8 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15 минут – 52 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30 минут - 104 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 минут – 208 тәулікке дейін, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерзімділік жергілікті және қашықтан конфигурацияланады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүрістің дәлдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалыпты жағдайда рұқсат етілген ауытқу тәулігіне 0,5 секундтан аспайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағатты синхрондау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағатты AMI жүйесімен синхрондау жүйеде қолданылатын әртүрлі байланыс арналары арқылы қамтамасыз етіледі. Қолмен немесе автоматты енгізу режимінде уақыт пен уақыт белдеуін қашықтан реттеу мүмкіндігі іске асырылды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының ішкі функциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу аспабында келесі оқиғаларды тіркеу және AMI жүйесіне жіберу функциясы бар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z988" w:id="292"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есепке алу құралының желілік кернеудің болуына қарамастан (корпусы бөлшектелген кезде) қаптамасын ашу;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="292"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дифференциалды токтың асып кетуі және істен шығуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есепке алу құралдың клеммнигінін желілік кернеудің болуына қарамастан қақпағын ашу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сағат механизмінің істен шығуы немесе дұрыс жұмыс істемеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кернеу бойынша арту және істен шығу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рұқсатсыз оптопортқа, RS-485 порты, PLC, GPRS кіру әрекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электростатикалық разрядтың әсері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есепке алу құралының авариялық немесе қалыптан тыс шамадан тыс жүктелуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>магнит өрісінің болуы (айнымалы, тұрақты және электромагниттік), электростатикалық разряд, IEC және МЕМСТ сәйкес мәндерден жоғары.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сигналды AMI жүйесіне жіберу және релені өшіру/қосу жергілікті және қашықтан конфигурацияны (конфигурацияны) қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пломбалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы мынадай пломбалармен жабдықталған:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z997" w:id="293"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нөмірлік пломбалардың саны есепке алу аспабы корпусының құрылымдық орындалуына сәйкес қамтамасыз етіледі. Мемлекеттік салыстырып тексерудің пломбасы Тексеру пломбасы аккредиттелген метрологиялық қызмет жүргізген тексеру талаптарына сәйкес келеді. Қазақстан Республикасының "Өлшем бірлігін қамтамасыз ету туралы" Заңына сәйкес..</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="293"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"OPEN" есепке алу аспабының қаптамасын ашу кезінде ЖКҚ-да электрондық пломба оқиғасының бейнеленуінің және журналының болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет ету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қызмет ету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 24 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепілдік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепілдік мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 18 ай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді жинау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралында қуат кернеуі міндетті түрде болса жеткізуші үш тәулік ішінде байланыс арнасы бойынша деректердің 95% -дан астамын жинауға кепілдік береді. егер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деректермен алмасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оптопорт және RS-485 арқылы қол жеткізу қауіпсіздігі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z998" w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыстың қауіпсіздігі келесі жолдармен қамтамасыз етіледі оптопорт қолжетімділіктің мынадай деңгейлерінің парольдерін пайдалана отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тек оқуға арналған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқу және жазу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баптау бойынша белгілі бір параметрлерді ғана оқу және жазу (баптау бойынша конфигурациялау).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық операциялардың журналдарын сақтай отырып (logs), кейіннен бақылау үшін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді қашықтықтан алмасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс арналары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы деректердің әртүрлі байланыс арналары арқылы берілуін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыстың негізгі арнасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі өзара алмастырылатын деректерді тасымалдау модульдері бойынша (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдылыққа қойылатын ең төменгі талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралына рұқсатсыз кіруден және қосу схемасын өзгертуден қорғау функциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1002" w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы деректерді жадында кемінде 600 жазба тереңдікте сақтауды қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есептеу құралының және клеммалық қақпақтың ашылғанын тіркеу, оқиғалар журналында жазу арқылы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұтынылған электр энергиясының дәлдік сыныбында тіркеу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реверсивті қосылуда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ток тізбектерінің бағытын өзгерту; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құрылғысы МЕМСТ 31818.11-2012 талаптарымен анықталған сыртқы факторлардың әсеріне төзімділікті қамтамасыз етеді. "Айнымалы токтың электр энергиясын өлшеуге арналған жабдық", МЕМСТ 30804.4.2 (IEC 61000-4-2: 2008) Электромагниттік жабдықтың үйлесімділігі. Электростатикалық разрядтарға төзімділік. Қойылатын талаптар және сынау әдістері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепке алу аспабымен тіркелетін сигналдар (дабылдар) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1007" w:id="296"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сағат механизмінің істен шығуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="296"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қуат батареясының төмен кернеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті оптикалық портқа рұқсатсыз қосылу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конфигурация өзгертілді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Клеммниктің есепке алу аспаптарының қақпағы алынды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Магнит өрісінің әсері (айнымалы, тұрақты, электромагниттік);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электростатикалық разрядтың әсері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жиналмалы корпусы бар есепке алу құралы үшін есепке алу құралы корпусының қақпағы алынды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БҚ қайта іске қосу watchdog - бағдарламаны қайта іске қосу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарламалық құралды жаңарту қатесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшеу коэффициентінің қателігі - өлшеу құралын калибрлеу кезінде қолданылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,2,3 фазалық кернеудің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Фазалардың қате қосылуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы дабылдар байланыс арнасына қарамастан сұраныс бойынша AMI жүйесіне жіберуді қамтамасыз етеді. Байланыс болмаған жағдайда есепке алу құралы барлық берілістерді орындайды дабылдар бірінші мүмкіндікте (байланысты қалпына келтіру кезінде).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралының жадындағы есепке алу құралының барлық әрекеттерін логтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық әрекеттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы барлық қолда бар параметрлерді сұраныс бойынша ON-LINE режимінде беруді қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аралық деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1020" w:id="297"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы энергия беруші ұйымдардың қалауларына байланысты 5000 жазбаға дейінгі кезеңділікпен деректердің сақталуын қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="297"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 минут – 4 тәулікке дейін </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 минут - 8 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15 минут – 52 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30 минут - 104 тәулікке дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 минут – 208 тәулікке дейін, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерзімділікті жергілікті және қашықтан конфигурациялау мүмкіндігі қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекті мәндермен жұмыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1026" w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралында мынадай параметрлердің белгіленген шекті мәндерімен жұмыс қамтамасыз етілген:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ток бойынша арту және істен шығу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кернеу бойынша арту және істен шығу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша асып кету және сәтсіздік cos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дифференциалдық ток бойынша асып кету және істен шығу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәннен асып кету немесе сәтсіздік - өлшеу құралы оқиғаны оқиғалар журналына тіркейді және параметрге байланысты осы оқиғаны тіркей отырып, релені өшіреді.:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AMI жүйесіне жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге AMI жіберу және релені өшіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәнді қалыпқа келтірген кезде есептеу құрылғысы оқиғаны оқиғалар журналына және параметрге байланысты жазып алады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AMI жүйесіне жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге AMI жіберіңіз және релені қосыңыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Параметрдің шекті мәні және есепке алу құралының оқиғаға реакциясы жергілікті және қашықтан орнату (конфигурациялау) мүмкіндігін қамтамасыз етеді. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекті мәндер шекті шектеумен қатар және тәуелсіз жұмыс істейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Лимиттермен жұмыс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1038" w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралында мынадай параметрлердің белгіленген лимиттерімен жұмыс қамтамасыз етілген:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>активті қуатты тұтынудың артуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фазалар бойынша токтың асып кетуі және істен шығуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәннен асып кету немесе сәтсіздікке ұшырау — өлшеу құралы оқиғаны оқиғалар журналына және параметрге байланысты жазуды орындайды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге AMI жіберу және релені өшіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекті мәнді қалыпқа келтірген кезде есептеу құрылғысы оқиғаны оқиғалар журналына және параметрге байланысты жазып алады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AMI жүйесіне жіберу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйеге AMI жіберіңіз және релені қосыңыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Параметрдің шекті мәні және есепке алу аспабының оқиғаға реакциясы жергілікті және қашықтан орнату (конфигурациялау) мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шектеу шегі шекті мәндермен параллель және тәуелсіз жұмысты қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепке алу аспабы тәулік ішінде кестеге сәйкес әртүрлі шекті мәндермен лимит бойынша шектеу мүмкіндігін қамтамасыз етеді. (ең жоғары жүктеме сағаттарында, күндізгі уақытта, түнгі уақытта т.б.) ай мен маусымға байланысты өзгермелі кестемен (TOU-ға сілтеме жасай отырып).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимит бойынша шектеу әрбір фаза бойынша жұмысты қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарифтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу құралы кемінде 4 тарифпен жұмысты және кемінде 12 мерзімге тарифтерді мерзімдік конфигурациялау мүмкіндігін қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭКЕАЖ бағдарламалық жасақтамасымен үйлесімділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеткізуші ДББЖЖ-мен (Деректерді жинау мен өңдеудің орталықтандырылған жүйесі) жүйеаралық деңгейде интеграциялау үшін деректерді беру хаттамасының API және техникалық сипаттамасын ұсынуды қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1050" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сұйық жылумен жабдықтау жүйелеріндегі жылу энергиясын және жылу тасымалдағышты өлшеуге арналған бір арналы немесе көп арналы көп функциялы жылу есептегіш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1051" w:id="301"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="301"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық талаптар кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажетті деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылуды есепке алу аспабының типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұйық жылумен жабдықтау жүйелеріндегі жылу энергиясын және жылу тасымалдағышты өлшеуге арналған бір арналы немесе көп арналы көп функциялы жылу есептегіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RS485, RS232, M-Bus, Ethernet, GPRS, LoRaWAN интерфейстерін қолдау..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарттарға сәйкестік талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу есептегіш МЕМСТ EN 1434-1 "Жылу есептегіштер. 1-бөлім. Жалпы талаптар".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сертификаттар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жылуесептегіш ҚР МӨЖ тізілімінде тіркелген және "Өнеркәсіптік саясат туралы" Қазақстан Республикасының Заңы 51-1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес отандық тауар өндірушілердің тізілімінен растамасы болуы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналды кернеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+±20 рұқсат етілген ауытқулармен 220 вольт%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналды жиілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+±2 рұқсат етілген ауытқулары бар 50 Герц%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағынды өлшеу диапазоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,006-дан 300 м3/сағ дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салқындатқыштың температурасын өлшеу диапазоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0°C-тан 150°C-қа дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Температура айырмашылығын өлшеу диапазоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2°C-тан 150°C-қа дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшенетін ортаның максималды қысымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 мПа дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшемдердің дәлдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1052" w:id="302"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу энергиясын өлшеудегі қателік:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="302"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дәлдік сыныбы 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәлдік сыныбы 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1054" w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+±(2+4∆</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>min/∆</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>+0,01qp/q) %</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+±(3+4∆</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>min/∆</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>+0,02qp/q) %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Климаттық жағдайлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс температурасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-25°C-тан +55°C-қа дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтау температурасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-25°C-тан +70°C-қа дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырмалы ылғалдылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35°C температурада 95%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конструкцияға қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғау дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IP54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Габариттік өлшемдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230×210×95 мм артық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салмағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 кг артық емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылғының жады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергияға тәуелді емес жады: жылу энергиясы және басқа параметрлер туралы мұрағаттық деректерді сақтауға арналған, арналған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1055" w:id="304"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа сағаттық мәндер бойынша 2048 жазба</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="304"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1792 орташа тәуліктік мәндерге арналған жазба</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа айлық мәндер бойынша 60 жазба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқару және индикация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дисплей типі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖКИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+температураның, қысымның, көлемнің және энергияның ағымдағы және мұрағаттық мәндерін көрсету мүмкіндігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кірістірілген басқару түймелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бет панелі арқылы жұмыс режимдерін басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуникациялық мүмкіндіктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді беру интерфейстері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RS485, RS232, M-Bus, GPRS, LoRaWAN, Ethernet/RJ-45 және инфрақызыл портты қолдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді берудің максималды жылдамдығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115200 кбит/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тексерісаралық аралық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірушінің кепілдігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 ай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тағайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу энергиясы мен жылу тасымалдағыштың мөлшерін өлшеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданылу саласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұйық жылумен жабдықтау жүйелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс қағидаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығын өлшегіштерден келетін сигналдарды оқу, жылу түрлендіргіштер кедергілер мен қысым түрлендіргіштері, содан кейін оларды есептеу қондырғысында өңдеуге арналған электрлік сигналдарға айналдыру. Деректерді өңдеу жылу энергиясының параметрлерінің кешенін, оның ішінде салқындатқыштың көлемі мен массасын, жылу қуатын, кіріс және шығыс температураларының мәндерін, қысымның төмендеуін және температура айырмашылығын есептеу мақсатында жүзеге асырылады. Алынған параметрлер жылумен жабдықтау жүйелерінде тұтынылатын немесе берілетін жылу энергиясын дәл есептеу үшін қолданылады. Бұл процесс жылу ағындарын сенімді есепке алуды және бақылауды қамтамасыз етеді, бұл энергия ресурстарын тиімді басқаруға ықпал етеді және жүйенің әртүрлі пайдалану жағдайларында жұмысын талдауға мүмкіндік береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі компоненттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептеу блогы, шығын өлшегіштер, термотүрлендіргіштер қарсылықтар және олардың жиынтықтары, қысым түрлендіргіштері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшенетін параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу энергиясы, жылу қуаты, салқындатқыштың көлемі мен массасы, температура, қысым, жұмыс уақыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрмен қуаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қуат көзінің кернеуі: 195-253 вольт; Тұтынылатын қуат: 11 Ватт (екі арналы); 20 ватт (көп арналы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қызмет ету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 12 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жинақтылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептеуіш, температура датчиктері, шығын өлшегіштер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Температураны өлшеу арналарының саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 арнаға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіріс ток сигналдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0-5 мА, 0-20 мА, 4-20 мА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Істен шығудың орташа атқарымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кемінде 75000 сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалану шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоршаған ортаның температурасы: 5-тен 55 °C-қа дейін, салыстырмалы ылғалдылық: 93% -ға дейін, атмосфералық қысым: 86,0-ден 106,7 кПА-ға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қолданылатын шығын өлшегіштердің типтері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1057" w:id="305"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электромагниттік шығын өлшегіштер:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="305"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Диаметрі DN: 15-тен 100 мм-ге дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ағынды өлшеу диапазоны: 0,01-ден 300 м3/сағ дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшеу дәлдігі: 0,25% -дан 2,0-ге дейін%</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номиналды қысым: 4,0 мПа дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшенетін ортаның температурасы: 0-ден +150 °C-қа дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қорғау дәрежесі: IP65/IP67/IP68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шығу сигналы: 4-20Ма </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қуат көзі: 24 VDC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біріктіру типі: Фланецті, сэндвичті біріктіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданылатын кедергі температурасының түрлендіргіштерінің типтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1066" w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Термотүрлендіргіштер қарсылықтар:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Температураны өлшеу диапазоны: 0-ден +160 °C-қа дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дәлдік сыныбы: A, B</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сезімтал элементтің материалы: платина (Pt100, Pt500)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосылу типі: бұрандалы немесе фланецті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қолданылатын қысым түрлендіргіштерінің типтері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1070" w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысым түрлендіргіштері:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қысымды өлшеу диапазоны: 4,0 мПа дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қысымның ен жоғары: 25 кПА дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшенетін ортаның температурасы: 0-ден +150 °C-қа дейін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Корпус материалы: тот баспайтын болат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосылу типі: бұрандалы немесе фланецті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұрағатталатын параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу энергиясының, температураның, қысымның, қателік кодтарының орташа сағаттық, орташа тәуліктік, орташа айлық мәндері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс арналарын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+LoRaWAN (міндетті емес)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұтынылатын қуат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екі арналы ДБ: 11 ватт, көп арналы ДБ: 20 Ватт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номиналды статикалық сипаттама жылу түрлендіргіштер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pt100, Pt500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығын өлшегіштердің қоректенуінің кіріс кернеулері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығын өлшегіштер үшін 18В (0,25 А), қысым датчиктері үшін 17В (0,05 А) кіріктірілген қуат көздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖКҚ-да бейнелеу параметрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Өлшенген параметрлердің ағымдағы мәндері (температура, қысым, ағын, көлем, масса, жылу энергиясы)\ Жылу энергиясы мен жылу тасымалдағыштың жинақталған жиынтық мәндері\ Параметрлердің орташа сағаттық, орташа тәуліктік және орташа айлық мәндері\ Күні мен уақыты\ Жүйенің күйі және қате кодтары\n- Әрбір жүйе үшін параметрлер параметрлері (1-жүйе және 2-жүйе)\n- Орнатылған пайдаланушы қысым мен температураның шектері\\n- қысым мен температура түрлендіргіштері үшін кіріс және шығыс токтарының мәндері\Соңғы 100 тәуліктегі мұрағаттық деректер (сағаттық мәндер), 34 ай (айлық мәндер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1075" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1076" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гц — Номиналды жиілік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1077" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖКИ - Сұйықкристалды индикатор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z1078" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      93. Өлшеу құралдары мен бағдарламалық қамтылымға арналған техникалық және метрологиялық құжаттама жүйеде электрондық түрде сақталады. </w:t>
+      Жоғарғы деңгей - деректерді өңдеудің орталықтандырылған жүйесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z1079" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      94. Өлшеу құралдары мен жабдықтар өлшеу нәтижелеріне араласу және (немесе) есепке алу деректерін бұрмалау мүмкіндігін болдырмау үшін сыртқы әсерден және (немесе) рұқсатсыз қол жеткізуден қорғалады.</w:t>
+      КБЖ киберқауіпсіздікті басқару жүйесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z1080" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      95. Электр энергиясын есепке алу аспаптарында күнді және уақытты белгілей отырып, негізгі параметрлердің сақталуын қамтамасыз ететін, сондай-ақ тұтынылған белсенді және реактивті электр энергиясының мәндерінің тікелей және кері бағытта, жиынтық сияқты әр тариф бойынша да жадында жазылуын және олардың сақталуын қамтамасыз ететін энергияға тәуелсіз жады болады.</w:t>
+      Клеммник - Электрлік қосқыш блок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1081" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      96. Жылу энергиясын есепке алу аспаптары күнді және уақытты белгілей отырып, негізгі параметрлердің сақталуын, сондай-ақ тұтынылған жылу энергиясының, жылу қуатының, жылу тасымалдағыштың көлемі мен массасы мәндерінің жазылуын және сақталуын қамтамасыз ететін энергияға тәуелсіз жадымен жарақтандырылады.</w:t>
+      ҚР МӨЖ - Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1082" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      97. Есепке алу аспаптары тіркелген оқиғалар туралы ақпаратты белгілеуді, тіркеуді, сақтауды және беруді қамтамасыз ететін кіріктірілген оқиғалар журналдарымен жарақтандырылады.</w:t>
+      м3 -Текше метр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1083" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОДОҚ - Деректерді жинау мен өңдеудің орталықтандырылған жүйесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1084" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оптопорт - Оптикалық порт </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1085" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орташа деңгей - концентраторлар (шлюздер) және электр қондырғылары мен жылу қондырғыларының ақпараттық-есептеу кешендері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1086" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТБАЖ - Технологиялық процесті басқарудың автоматтандырылған жүйесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1087" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төменгі деңгей - далалық жабдықтар мен есепке алу аспаптары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1088" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭКЕАЖ - Электр энергиясын коммерциялық есепке алудың автоматтандырылған жүйесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1089" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Alarm - Дабыл жүйесі, дабыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1090" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      API - Application Programming Interface (қолданбалы бағдарламалау интерфейсі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1091" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E-mail - Электрондық пошта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1092" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Excel - Microsoft Excel кестелік файлы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1093" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Iмах - Максималды ток</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1094" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IoT — Internet of Things (заттар интернет)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1095" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      GPRS — General Packet Radio Service (GSM арқылы деректерді беру сервисі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1096" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      GSM — Global System for Mobile Communications (ұялы байланыс)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1097" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      GSM/GPRS — Деректерді беру қызметі бар ұялы байланыс (GPRS)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1098" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      kW·h (кВТ.сағ) - Киловатт-сағат (энергия бірлігі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1099" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Kvar·h (Шаршы.с.) - Реактивті-сағаттық киловольт-ампер (реактивті энергия)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z1100" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      LCD - Liquid Crystal Display (сұйық кристалды дисплей)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z1101" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Logs - Оқиғалар журналдары / журнал файлдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z1102" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      LoRaWAN - Long Range Wide Area Network (радиоарнаның алыс қашықтықтағы желісі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z1103" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      LTE — Long Term Evolution (4G стандарт байланысы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z1104" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Modbus - Автоматтандыруға арналған деректерді беру хаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z1105" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      NB-IoT - NarrowBand Internet of Things (тар жолақты IoT)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z1106" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      OBIS - Object Identification System (есептегіштер үшін стандартталған объектілерді сәйкестендіру жүйесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z1107" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      OPEN - Есепке алу аспабының ТКШ-сында есепке алу аспабының ашылу оқиғасын көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1108" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      OPC - OLE for Process Control (өнеркәсіптік автоматтандырудағы деректермен алмасу стандарты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1109" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PLC/HPLC — Power Line Communication— күштік сызықтары арқылы деректерді беру/күштік сызықтары арқылы кең жолақты деректерді беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1110" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      RS-485 — Өнеркәсіптік желілерге арналған тізбекті интерфейс стандарты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z1111" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SCADA - Supervisory Control And Data Acquisition (диспетчерлік бақылау және деректерді жинау жүйесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z1112" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOU - Time of Use (тариф пайдалану уақытын ескере отырып)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1113" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Un - Номиналды кернеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1114" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Watchdog - Жүйенің күйін бақылау контроллері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z1115" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      WEB - Веб бет (World Wide Web)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z1116" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Xls - Файлдар Excel (кестелер форматы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4795,31 +45157,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>