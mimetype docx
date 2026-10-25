--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="85afb57" w14:textId="85afb57">
+    <w:p w14:paraId="18aa765" w14:textId="18aa765">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,500 +76,370 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Отын-энергетика кешені саласындағы ақпараттық қауіпсіздікті қамтамасыз ету қағидаларын бекіту туралы</w:t>
+        <w:t>Отын-энергетика кешені саласындағы киберқауіпсіздікті қамтамасыз ету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Энергетика министрінің 2025 жылғы 15 қыркүйектегі № 349-н/қ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 16 қыркүйекте № 36852 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Тақырыбы жаңа редакцияда көзделген - </w:t>
+        <w:t>№ 148-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Энергетика министрінің 13.04.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Электр энергетикасы туралы" Қазақстан Республикасы Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-3) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Отын-энергетика кешені саласындағы киберқауіпсіздікті қамтамасыз ету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 148-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...112 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Энергетика министрлігінің Цифрландыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалғаны туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -695,250 +565,250 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Аккенженов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық экономика министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық даму, инновациялар және</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аэроғарыш өнеркәсібі министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -985,1062 +855,899 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Энергетика министрі</w:t>
+              <w:t>Энергетика министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 15 қыркүйектегі</w:t>
+              <w:t>2025 жылғы 17 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 349-н/қ бұйрығымен бекітілген</w:t>
+              <w:t>№ 349-н/қ бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отын-энергетика кешені саласындағы киберқауіпсіздікті қамтамасыз ету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Энергетика министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 148-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
-[...51 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отын-энергетика кешені саласындағы ақпараттық қауіпсіздікті қамтамасыз ету қағидалары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Отын-энергетика кешені саласындағы киберқауіпсіздікті қамтамасыз ету қағидалары (бұдан әрі – Қағидалар) "Электр энергетикасы туралы" Қазақстан Республикасы Заңы (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-3) тармақшасына сәйкес отын-энергетика кешені аса маңызды цифрлық объектілерінің кибертұрақтылығын, отын-энергетика саласындағы киберқауіпсіздікті қамтамасыз ету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отын-энергетика кешені саласындағы киберқауіпсіздіктің салалық орталығының киберқауіпсіздік объектілеріне отын-энергетика кешенін басқарудың өнеркәсіптік жүйелері жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...117 lines deleted...]
-      4. Салалық орталықтың жұмыс істеуінің негізгі мақсаты қазіргі заманғы киберқауіптер жағдайында отын-энергетика кешені ақпараттық-коммуникациялық инфрақұрылымының аса маңызды объектілерінің орнықтылығын қамтамасыз ететін отын-энергетика кешенінің субъектілері үшін бірыңғай қорғалған ақпараттық кеңістік құру болып табылады.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Отын-энергетика кешені саласындағы киберқауіпсіздікті қамтамасыз ету және отын-энергетика кешені саласындағы киберқауіпсіздіктің салалық орталығының жұмыс істеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отын-энергетика кешені саласындағы киберқауіпсіздіктің салалық орталығы (бұдан әрі – Салалық орталық) заңдылық, басқаруды орталықтандыру, киберқауіпсіздіктің оқыс оқиғаларына ден қою жеделдігі және ақпараттың құпиялылығы қағидаттарын басшылыққа ала отырып, тұрақты негізде жұмыс істейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Салалық орталықтың жұмыс істеуінің негізгі мақсаты қазіргі заманғы киберқауіптер жағдайында отын-энергетика кешені аса маңызды цифрлық объектілерінің орнықтылығын қамтамасыз ететін отын-энергетика кешенінің субъектілері үшін бірыңғай қорғалған цифрлық кеңістік құру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бабының</w:t>
-[...49 lines deleted...]
-      7. Салалық орталық ақпараттық қауіпсіздік шараларын ұйымдастыру кезінде ОЭК субъектілері ескеретін ОЭК субъектілерінің ақпараттық жүйелерін қорғау жөніндегі әдістемелік ұсынымдарды, стандарттарды және регламенттерді әзірлейді. Салалық орталық ОЭК субъектілеріне жұмыста қолдану үшін ОЭК субъектілерінің ақпараттық жүйелерін қорғау жөніндегі әдістемелік ұсынымдарды, стандарттарды және регламенттерді жолдайды, сондай-ақ оларды электр энергетикасы саласындағы уәкілетті органға мәлімет үшін жолдайды.</w:t>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-4) тармақшасына сәйкес айқындалған отын-энергетика кешені қорғалған цифрлық кеңістігін қалыптастыру жөніндегі іс-шараларды ұйымдастыруды және үйлестіруді жүзеге асыратын заңды тұлға салалық орталық болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      8. Салалық орталық мемлекеттік құпияларға жататын объектілерді қоспағанда, ОЭК субъектілерінің ақпараттық жүйелерінің қорғалу жай-күйіне зерттеп-қарау жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Салалық орталық кибероқыс оқиғалар, қорғау жүйелерінің жұмыс параметрлері және киберқауіпсіздік аудиттерінің нәтижелері туралы деректерді қоса алғанда, киберқауіпсіздікке төнетін қатерлерді талдау үшін қажетті ақпаратты Отын-энергетика кешенінің субъектілерінен және киберқауіпсіздіктің жедел орталықтарынан сұратады және алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті органды хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Салалық орталық киберқауіпсіздік шараларын ұйымдастыру кезінде Отын-энергетика кешенінің субъектілері ескеретін Отын-энергетика кешенінің субъектілерінің цифрлық жүйелерін қорғау жөніндегі әдістемелік ұсынымдарды, стандарттарды және регламенттерді әзірлейді. Салалық орталық Отын-энергетика кешенінің субъектілеріне жұмыста қолдану үшін Отын-энергетика кешені субъектілерінің цифрлық жүйелерін қорғау жөніндегі әдістемелік ұсынымдарды, стандарттарды және регламенттерді жолдайды, сондай-ақ оларды электр энергетикасы саласындағы уәкілетті органға мәлімет үшін жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...15 lines deleted...]
-      10. Салалық орталық киберқауіптердің мониторингін АҚЖО-дан келіп түсетін ақпараттық қауіпсіздік оқиғалары туралы деректерді талдау арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Салалық орталық мемлекеттік құпияларға жататын объектілерді қоспағанда, Отын-энергетика кешені субъектілерінің цифрлық жүйелерінің қорғалу жай-күйіне зерттеп-қарау жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      Барлық келіп түскен деректер қалыптан тыс белсенділікті анықтау үшін мінез-құлықты талдау және машиналық оқыту әдістерді қолдана отырып талданады. ОЭК-ні басқарудың өнеркәсіптік жүйелеріне нысаналы шабуылдарды анықтауға ерекше назар аударылады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Салалық орталық Отын-энергетика кешенінің субъектілерінің киберқауіпсіздігін зерттеп-қарау нәтижелері бойынша анықталған бұзушылықтарды бір ай ішінде орындау мерзімімен оларды жою жөнінде ұсынымдар жібереді. Отын-энергетика кешенінің объектілерінің тұрақты жұмысына қатер төндіретін сыни бұзушылықтар анықталған кезде Салалық орталық "Киберқауіпсіздік туралы" Қазақстан Республикасының Заңы 7–1-бабының 6) тармақшасына сәйкес киберқауіпсіздік қамтамасыз ету саласындағы уәкілетті органмен бекітілген "Мемлекеттік органдардың цифрландыру объектілерінің киберқауіпсіздігі оқиғаларына мониторинг жүргізу қағидаларына" сәйкес киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органды хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      11. Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою үшін Салалық орталықта қауіптерді жіктеудің үш деңгейлі жүйесі жұмыс істейді, оның ішінде:</w:t>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Салалық орталық киберқауіптердің мониторингін киберқауіпсіздіктің жедел орталықтарынан келіп түсетін киберқауіпсіздік оқиғалары туралы деректерді талдау арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      1) жедел ден қоюды талап ететін ОЭК объектілерінің тұрақты жұмысына тікелей қауіп төндіретін сыни оқыс оқиғалар – анықталған сәттен бастап 1 (бір) сағат ішінде; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық келіп түскен деректер қалыптан тыс белсенділікті анықтау үшін мінез-құлықты талдау және машиналық оқыту әдістерді қолдана отырып талданады. Отын-энергетика кешенін басқарудың өнеркәсіптік жүйелеріне нысаналы шабуылдарды анықтауға ерекше назар аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Киберқауіпсіздіктің оқыс оқиғаларына ден қою үшін Салалық орталықта қауіптерді жіктеудің үш деңгейлі жүйесі жұмыс істейді, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      2) жоғары қауіпті оқыс оқиғалар үшін ден қою мерзімі 4 (төрт) сағатқа дейінді құрайды; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жедел ден қоюды талап ететін Отын-энергетика кешені объектілерінің тұрақты жұмысына тікелей қауіп төндіретін сыни оқыс оқиғалар – анықталған сәттен бастап 1 (бір) сағат ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоғары қауіпті оқыс оқиғалар үшін ден қою мерзімі 4 (төрт) сағатқа дейінгі уақытты құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төмен деңгейдегі оқыс оқиғалар үшін ден қою мерзімі 24 (жиырма төрт) сағатқа дейінгі уақытты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әрбір жағдайда Салалық орталықтың ден қою тобы шабуылдың салдарларын оқшаулау және оларды жою жөніндегі жеке іс-шаралар жоспарын әзірлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      3) төмен деңгейдегі оқыс оқиғалар үшін ден қою мерзімі 24 (жиырма төрт) сағатқа дейінді құрайды.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Отын-энергетика кешенінің субъектілері киберқауіпсіздік мониторингін жүзеге асыру үшін қажетті деректерді Салалық орталық регламентінде белгіленген форматтарда, көлемдерде және тәртіппен киберқауіпсіздіктің жедел орталықтарына беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      12. Әрбір жағдайда Салалық орталықтың ден қою тобы шабуылдың салдарларын оқшаулау және оларды жою жөніндегі жеке іс-шаралар жоспарын әзірлейді.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Отын-энергетика кешенінің субъектілері киберқауіпсіздік оқыс оқиғаларын өз бетінше анықтаған кезде Салалық орталықты оқыс оқиғаны анықтаған сәттен бастап 30 (отыз) минут ішінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      13. ОЭК субъектілері ақпараттық қауіпсіздік мониторингін жүзеге асыру үшін қажетті деректерді Салалық орталық регламентінде белгіленген форматтарда, көлемдерде және тәртіппен АӨЖО-ға беруді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Салалық орталықтың электр энергетикасы саласындағы уәкілетті органмен өзара іс-қимылы мынадай форматтарда және мерзімдерде тұрақты ақпарат алмасу арқылы жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      14. ОЭК субъектілері ақпараттық қауіпсіздік оқыс оқиғаларын өз бетінше анықтаған кезде Салалық орталықты оқыс оқиғаны анықтаған сәттен бастап 30 (отыз) минут ішінде хабардар етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) киберқауіпсіздіктің барлық оқыс оқиғасы туралы хабарлама ден қою шараларын қабылдау үшін олар анықталған кезден бастап 1 (бір) сағат ішінде беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бұдан бұрын анықталған оқыс оқиғалардың мәртебесін (өңдеу) қоса алғанда, саланың киберқауіпсіздігінің ағымдағы жай-күйі туралы жедел мәліметтер күн сайын Астана қаласының уақыты бойынша сағат 10:00-ге дейін жіберіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Астана қаласының уақыты бойынша әр жұма сайын сағат 18:00-ге дейін жіберілетін, кейіннен 3 (үш) жұмыс күні ішінде кері байланыспен саланың киберқауіпсіздігінің жай-күйі туралы апта сайынғы талдамалық есептер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қабылданатын киберқауіпсіздік шараларының тиімділігін бағалай отырып, ай сайынғы есептер 10 (он) жұмыс күні ішінде жиынтық пікірді ала отырып, келесі айдың 5 (бесінші) күніне дейін ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Салалық орталық маңызды цифрлық инфрақұрылымды қорғау жөніндегі мемлекеттік бағдарламаларды әзірлеуге және оларды іске асыруға қатысады, Қазақстан Республикасының отын-энергетика кешенінің киберқауіпсіздігі саласындағы заңнамасын жетілдіру жөнінде ұсыныстар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      15. Салалық орталықтың электр энергетикасы саласындағы уәкілетті органмен өзара іс-қимылы мынадай форматтарда және мерзімдерде тұрақты ақпарат алмасу арқылы жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Салалық орталық "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының 9-бабына сәйкес Ұлттық киберқауіпсіздікті үйлестіру орталығымен тұрақты және жүйелі өзара іс-қимылды жүзеге асырады. Ұлттық киберқауіпсіздікті үйлестіру орталығымен техникалық өзара іс-қимыл ақпаратты криптографиялық қорғаудың сертификатталған құралдарын пайдалана отырып, қорғалған байланыс арналары арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      1) ақпараттық қауіпсіздіктің барлық оқыс оқиғасы туралы хабарлама ден қою шараларын қабылдау үшін олар анықталған кезден бастап 1 (бір) сағат ішінде беріледі; </w:t>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Ақпараттың құпиялылығын және оның қорғалуын қамтамасыз ету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      2) бұрын анықталған оқыс оқиғалардың мәртебесін (өңдеу) қоса алғанда, саланың ақпараттық қауіпсіздігінің ағымдағы жай-күйі туралы жедел мәліметтер күн сайын Астана қаласының уақыты бойынша сағат 10:00-ге дейін жіберіледі;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Салалық орталыққа отын-энергетика кешенінің субъектілерінен келіп түсетін барлық деректер Қазақстан Республикасы Үкіметімен бекітілген "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңы 6-бабының 3) тармақшасына (бұдан әрі – Бірыңғай талаптар) сәйкес қорғалуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      3) Астана қаласының уақыты бойынша әр жұма сайын сағат 18:00-ге дейін жіберілетін, кейіннен 3 (үш) жұмыс күні ішінде кері байланыспен саланың ақпараттық қауіпсіздігінің жай-күйі туралы апта сайынғы талдамалық есептер;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Салалық орталық сертификатталған криптографиялық ақпаратты қорғау құралдарын, қол жеткізуді басқару жүйелерін және техникалық қауіпсіздік құралдарын пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      4) қабылданатын ақпараттық қауіпсіздік шараларының тиімділігін бағалай отырып, ай сайынғы есептер 10 (он) жұмыс күні ішінде жиынтық пікірді ала отырып, келесі айдың 5 (бесінші) күніне дейін ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отын-энергетика кешенінің аса маңызды цифрлық объектілері және олардың цифрлық жүйелерінің осалдықтары туралы ақпаратты қорғау мынадай талаптарды орындауға негізделеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      16. Салалық орталық маңызды ақпараттық инфрақұрылымды қорғау жөніндегі мемлекеттік бағдарламаларды әзірлеуге және оларды іске асыруға қатысады, Қазақстан Республикасының ОЭК киберқауіпсіздігі саласындағы заңнамасын жетілдіру жөнінде ұсыныстар енгізеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Үкіметінің 2022 жылғы 24 маусымдағы № 429 қаулысымен бекітілген "Мәліметтерді таратылуы шектелген қызметтік ақпаратқа жатқызу және онымен жұмыс істеу қағидаларында" белгіленген тәртіппен мәліметтерді таратылуы шектелген қызметтік ақпаратқа жатқызу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Салалық орталықта ақпаратты өңдеу және сақтау Салалық орталық цифрлық жүйесінің арнайы бөлінген қорғалған сегменттерінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сегменттердің қауіпсіздігіне қойылатын талаптар ҚР СТ IEC 62443-3-3 "Коммуникациялық өнеркәсіптік желілер. Желі мен жүйенің қауіпсіздігі –3-3-бөлім. Жүйелік қауіпсіздік пен қауіпсіздік деңгейіне қойылатын талаптар" және Бірыңғай талаптармен" анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...216 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>