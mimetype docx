--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fdaa15b" w14:textId="fdaa15b">
+    <w:p w14:paraId="72fda5d" w14:textId="72fda5d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде қазақстандық тауар өндірушілерден тауарлар сатып алу және офтейк-келісімшарттар жасасу Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 4 қыркүйектегі № 344 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 8 қыркүйекте № 36805 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 4 қыркүйектегі № 344 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 8 қыркүйекте № 36805 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы "Тұрғын үй қатынастары туралы" Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1045,51 +1045,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) біртекті тауарлар – бірдей емес, ұқсас сипаттамалары бар және бірдей функцияларды орындауға мүмкіндік беретін ұқсас компоненттерден тұратын тауарлар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобадағы сатып алудың электрондық платформасы (бұдан әрі – электрондық платформа) – энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде электрондық сатып алуды жүргізуді қамтамасыз ететін, тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу, "кілтке тапсыру" құрылыс туралы шарт жасасу, сондай-ақ энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде жобаларды іріктеу және мониторингілеу үшін қолжетімділік нүктесін қамтамасыз ету бойынша электрондық қызметтерді ұсынатын ақпараттық жүйе;</w:t>
+      3) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобадағы сатып алудың электрондық платформасы (бұдан әрі – электрондық платформа) – энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде электрондық сатып алуды жүргізуді қамтамасыз ететін, тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу, "кілтке тапсыру" құрылыс туралы шарт жасасу, сондай-ақ энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде жобаларды іріктеу және мониторингілеу үшін қолжетімділік нүктесін қамтамасыз ету бойынша электрондық қызметтерді ұсынатын цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өнім беруші – тауарларды сатып алу шартын жасасқан, қазақстандық тауар өндірушілердің тізіліміне енгізілген қазақстандық тауар өндіруші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
@@ -1185,74 +1185,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тапсырыс беруші – осы Қағидаларға сәйкес тауарларды сатып алуды жүзеге асыратын "кілтпен" құрылыс жобасын іске асыратын мердігер және (немесе) консорциум;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) қазақстандық тауар өндірушілердің тізілімі (бұдан әрі - тізілім) – қазақстандық тауар өндірушілер және олар өндіретін қазақстандық тауарлар туралы мәліметтерді қамтитын "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының объектісі;</w:t>
+      10) қазақстандық тауар өндірушілердің тізілімі (бұдан әрі - тізілім) – қазақстандық тауар өндірушілер және олар өндіретін қазақстандық тауарлар туралы мәліметтерді қамтитын "цифрлық үкіметтің" цифрлық объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) құжаттың электрондық көшірмесі – түпнұсқа құжаттың түрі мен ақпаратын (деректерін) электрондық-цифрлық нысанда толық жаңғыртатын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде қазақстандық тауар өндірушілерден тауарлар сатып алу және офтейк-келісімшарттар жасасу жобалау-сметалық құжаттамада қалыптастырылған тауарлар тізбесіне сәйкес электрондық платформа арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2933,50 +2995,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық платформа арқылы қазақстандық өндірушілерден тауарларды сатып алу қорытындыларының хаттамасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшада орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -3627,61 +3727,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әлеуетті</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> өнім берушінің атауы, БСН/ЖСН</w:t>
+              <w:t>Әлеуетті өнім берушінің атауы, БСН/ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3775,61 +3865,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әлеуетті</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> өнім берушінің сомасы, теңгеде</w:t>
+              <w:t>Әлеуетті өнім берушінің сомасы, теңгеде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3877,61 +3957,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өнім</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> беруші нің баға ұсынысынан бас тарту себебі</w:t>
+              <w:t>Өнім беруші нің баға ұсынысынан бас тарту себебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4753,50 +4823,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшада орыс тіліндегі мәтінге өзгерістер енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде шетелдік өндірушілерден тауарларды сатып алу жөніндегі есеп нысандары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -6997,31 +7105,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>