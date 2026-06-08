--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9068a2a" w14:textId="9068a2a">
+    <w:p w14:paraId="7cc07af" w14:textId="7cc07af">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Энергетикалық және коммуналдық инфрақұрылымды жаңғырту және салу жобалары бойынша қарыз бойынша сыйақы мөлшерлемесінің бір бөлігін қаржыландыру және (немесе) субсидиялау тетігін айқындау үшін табиғи монополиялар субъектілерінің өтінімдерін қарау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 4 қыркүйектегі № 88 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 5 қыркүйекте № 36799 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 4 қыркүйектегі № 88 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 5 қыркүйекте № 36799 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Табиғи монополиялар туралы" Қазақстан Республикасы Заңының 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1217,291 +1217,377 @@
         <w:t xml:space="preserve">
       7. Қаржы операторы осы Қағидалардың 8-10-тармақтарына сәйкес белгіленген техникалық, қаржылық және заңдық өлшемшарттар негізінде Қазақстан Республикасы Үкіметінің 2024 жылғы 25 желтоқсандағы № 1102 қаулысымен бекітілген "Энергетикалық және коммуналдық секторларды жаңғырту" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ұлттық жобасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Ұлттық жоба) сәйкес қаржыландыру тетігін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      8. Тиісті аумақта халық санының тұрақты өсуінің болуы қаржыландыру тетігін айқындау үшін қаржы операторының өтінімді қарауының техникалық өлшемі болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Өтінімді рентабельділік және қаржылық орнықтылық көрсеткіштерін айқындау бөлігінде қарау үшін қаржылық өлшемшарттар мыналар болып табылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      9. Өтінімді қаржылық тұрақтылық пен төлем қабілеттілігі тұрғысынан қарау үшін қаржылық өлшемшарттар:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банк шоттарында тыйым салулардың болмауын, Қазақстан Республикасынан шығуға белгіленген шектеулердің болмауын, сондай-ақ төлем қабілетсіздігі туралы куәландыратын өзге де шектеу шараларын қоса алғанда, бірақ олармен шектелмей, банкроттық белгілерінің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      1) банкроттық белгілерінің болмауы;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік бюджет немесе кредиторлар алдында мерзімі өткен міндеттемелердің болуы/болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      2) мемлекеттік бюджет немесе кредиторлар алдында мерзімі өткен міндеттемелердің болмауы;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) операциялық ақша ағынының көрсеткіштері нөлден жоғары немесе оған тең; компанияның тиімділігі – компанияның негізгі қызметін жүзеге асырудың тиімділігін сипаттайтын көрсеткіштер (мысалы, EBITDA, операциялық пайда (EBIT), операциялық қызметтен түскен ақша қаражаты және өзге де көрсеткіштер), олардың тізбесі толық болып табылмайды және Компания қызметінің ерекшелігін ескере отырып толықтырылуы мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      3) ағымдағы міндеттемелерге қызмет көрсетуге арналған ақшалай қаражаттың болуы;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұсынылған деректер негізінде тиісті шешім қабылдай отырып, оң және теріс өзгерістерді қоса алғанда, қаржы көрсеткіштерінің динамикасын талдау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      4) қаржылық көрсеткіштердің теріс динамикасының болуы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Заңды өлшемшарттар Қазақстан Республикасының аумағында табиғи монополиялар субъектісінің заңды тұлғасын тіркеу болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Жоба осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1536,405 +1622,405 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10 тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген критерийлерге сәйкес келмеген кезде жоба қажетті түзетулер ұсынымдарының тізбесі бар электрондық платформа арқылы пысықтауға қайтарылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополиялар субъектісі тиісті түзетулер енгізгеннен кейін жобаны қарау мерзімі оны электрондық платформа арқылы қайта жіберген күннен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Түзету мүмкіндігі болмаған жағдайда, қаржы операторы уәкілетті органның тарифтік реттеуішпен, жергілікті атқарушы органмен және табиғи монополиялар субъектісімен бірлесіп, жобаның қаржылық көрсеткіштерін жақсарту (сауықтыру) жөніндегі ұсынымдарды қоса алғанда, қаржыландырудың өзге де нарықтық емес көздерін айқындау үшін қайта қарау туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қарау мерзімі қаржы операторының еншілес ұйымдарынан және қаржы институттарынан электрондық платформа немесе өзара іс-қимылдың өзге де тәсілі арқылы жобаны қаржыландырудың мүдделілігі және/немесе мүмкіндігі туралы алдын ала позицияны алу қажет болған жағдайда үзіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы операторы табиғи монополия субъектісінің өтінімі қоса берілген құжаттармен келіп түскен сәттен бастап 2 (екі) жұмыс күні ішінде және егер бұл қаржыландырудың нақты тетігін айқындау үшін қажет болған жағдайда, олардың алдын ала позицияларын алу үшін қаржы институттарына хат жібереді. Қаржы институттары қаржы операторының хаты келіп түскен сәттен бастап 10 (он) жұмыс күні ішінде жобаны қаржыландырудың әлеуетті мүмкіндігі туралы өздерінің алдын ала позицияларын ұсынуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қаржы операторы өтінімді алдын ала қарау кезінде бір мезгілде қаржы операторының еншілес ұйымына, екінші деңгейдегі банктерге және халықаралық қаржы институттарына ішкі нормативтік құжаттарға және/немесе нормативтік құқықтық актілерге сәйкес қаржыландырудың болжамды тетігі туралы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      Табиғи монополиялар субъектісі тиісті түзетулер енгізгеннен кейін жобаны қарау мерзімі оны электрондық платформа арқылы қайта жіберген күннен басталады.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тікелей қаржыландыру тетігі жағдайында "Қазақстанның Даму Банкі" акционерлік қоғамы, екінші деңгейдегі банктер және халықаралық қаржы институттары тарапынан жобаны индикативтік қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      12. Түзету мүмкіндігі болмаған жағдайда, қаржы операторы уәкілетті органның тарифтік реттеуішпен, жергілікті атқарушы органмен және табиғи монополиялар субъектісімен бірлесіп, жобаның қаржылық көрсеткіштерін жақсарту (сауықтыру) жөніндегі ұсынымдарды қоса алғанда, қаржыландырудың өзге де нарықтық емес көздерін айқындау үшін қайта қарау туралы хабарлама жібереді.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жергілікті атқарушы органның борыштық лимитін тексеру "Қазақстан Тұрғын үй Компаниясы" акционерлік қоғамы тарапынан мемлекеттік бағалы қағаздар шығару арқылы қаржыландыру тетігі жағдайында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      13. Қарау мерзімі қаржы операторының еншілес ұйымдарынан және қаржы институттарынан электрондық платформа немесе өзара іс-қимылдың өзге де тәсілі арқылы жобаны қаржыландырудың мүдделілігі және/немесе мүмкіндігі туралы алдын ала позицияны алу қажет болған жағдайда үзіледі.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жергілікті атқарушы органдар борышының лимиттері жобаны қаржыландыруға мүмкіндік бермеген жағдайда, қаржы операторы табиғи монополия субъектісіне уәкілетті органның, тарифтік реттеушінің және жергілікті атқарушы органның электрондық платформасы арқылы хабардар ете отырып, қаржыландырудың өзге де нарықтық емес тетіктерін немесе қаржыландырудың өзге де нарықтық емес көздерін айқындау туралы ұсыным береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      Қаржы операторы табиғи монополия субъектісінің өтінімі қоса берілген құжаттармен келіп түскен сәттен бастап 2 (екі) жұмыс күні ішінде және егер бұл қаржыландырудың нақты тетігін айқындау үшін қажет болған жағдайда, олардың алдын ала позицияларын алу үшін қаржы институттарына хат жібереді. Қаржы институттары қаржы операторының хаты келіп түскен сәттен бастап 10 (он) жұмыс күні ішінде жобаны қаржыландырудың әлеуетті мүмкіндігі туралы өздерінің алдын ала позицияларын ұсынуы тиіс.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жаңа құрылыс жобасымен бір жыл ішінде келіп түскен табиғи монополиялар субъектісінің қайталама өтінімін қаржы операторы құжаттарға жаңа өтінім түскенге дейін өзгерістер және (немесе) толықтырулар енгізілмеген жағдайда қарамайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      14. Қаржы операторы өтінімді алдын ала қарау кезінде бір мезгілде қаржы операторының еншілес ұйымына, екінші деңгейдегі банктерге және халықаралық қаржы институттарына ішкі нормативтік құжаттарға және/немесе нормативтік құқықтық актілерге сәйкес қаржыландырудың болжамды тетігі туралы:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Жобаларының құны 3 (үш) миллиард теңгеден кем болатын, мемлекеттік қатысу үлесі жоқ табиғи монополиялар субъектілерінің өтінімдері осы Қағидалардың 8, 9 және 10 тармақтарында белгіленген критерийлерге сәйкес келген кезде екінші деңгейдегі банктер тарапынан қаржыландыру мүмкіндігін айқындау үшін автоматты түрде қаржы операторы жанындағы жобалау офисінің қарауына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      1) тікелей қаржыландыру тетігі жағдайында "Қазақстанның Даму Банкі" акционерлік қоғамы, екінші деңгейдегі банктер және халықаралық қаржы институттары тарапынан жобаны индикативтік қарау;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жобаны одан әрі іске асыру қарыз бойынша сыйақы мөлшерлемесінің бір бөлігін қаржыландыру және (немесе) субсидиялау тетігіне байланысты айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      2) жергілікті атқарушы органның борыштық лимитін тексеру "Қазақстан Тұрғын үй Компаниясы" акционерлік қоғамы тарапынан мемлекеттік бағалы қағаздар шығару арқылы қаржыландыру тетігі жағдайында жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы операторы қаржыландыру тетігін айқындау қорытындылары бойынша шешім қабылдаған кезде қаржы операторы жоба бойынша сыйақы мөлшерлемесінің бір бөлігін субсидиялауды қолданудың әлеуетті мүмкіндігі мен шарттарын да көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      15. Жергілікті атқарушы органдар борышының лимиттері жобаны қаржыландыруға мүмкіндік бермеген жағдайда, қаржы операторы табиғи монополия субъектісіне уәкілетті органның, тарифтік реттеушінің және жергілікті атқарушы органның электрондық платформасы арқылы хабардар ете отырып, қаржыландырудың өзге де нарықтық емес тетіктерін немесе қаржыландырудың өзге де нарықтық емес көздерін айқындау туралы ұсыным береді.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қаржы операторының еншілес ұйымының, екінші деңгейдегі банктің немесе халықаралық қаржы институтының тиісті құжаттар топтамасын қарау нәтижелері бойынша Ұлттық жобаның шарттарына сәйкес таңдап алынған қаржыландыру тетігіне қарай қаржы операторына және табиғи монополия субъектісіне хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      16. Жаңа құрылыс жобасымен бір жыл ішінде келіп түскен табиғи монополиялар субъектісінің қайталама өтінімін қаржы операторы құжаттарға жаңа өтінім түскенге дейін өзгерістер және (немесе) толықтырулар енгізілмеген жағдайда қарамайды.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қаржы операторы табиғи монополиялар субъектілері ұсынған ұсынылған құжаттар пакетін қарау негізінде Ұлттық жобада көзделгенге сәйкес табиғи монополия субъектісіне және жергілікті атқарушы органға таңдап алынған қаржыландыру тетігі туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      17. Жобаларының құны 3 (үш) миллиард теңгеден кем болатын, мемлекеттік қатысу үлесі жоқ табиғи монополиялар субъектілерінің өтінімдері осы Қағидалардың 8, 9 және 10 тармақтарында белгіленген критерийлерге сәйкес келген кезде екінші деңгейдегі банктер тарапынан қаржыландыру мүмкіндігін айқындау үшін автоматты түрде қаржы операторы жанындағы жобалау офисінің қарауына жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша қорытынды оған қол қойылған сәттен бастап бір жұмыс күнінен кешіктірілмей электрондық платформада орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2260,31 +2346,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>