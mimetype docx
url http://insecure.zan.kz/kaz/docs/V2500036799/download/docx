--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7cc07af" w14:textId="7cc07af">
+    <w:p w14:paraId="eec5467" w14:textId="eec5467">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -895,51 +895,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тарифтік реттеуші – табиғи монополияларды реттеу саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны сатып алудың электрондық платформасы (бұдан әрі – электрондық платформа) – энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде электрондық сатып алуды жүргізуді қамтамасыз ететін, тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу үшін қолжетімділік нүктесін қамтамасыз ету, "кілтпен" құрылыс туралы шарт жасасу, сондай-ақ энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде жобаларды іріктеу және мониторингілеу жөнінде электрондық қызметтер көрсететін ақпараттық жүйе;</w:t>
+      4) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны сатып алудың электрондық платформасы (бұдан әрі – электрондық платформа) – энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде электрондық сатып алуды жүргізуді қамтамасыз ететін, тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу үшін қолжетімділік нүктесін қамтамасыз ету, "кілтпен" құрылыс туралы шарт жасасу, сондай-ақ энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде жобаларды іріктеу және мониторингілеу жөнінде электрондық қызметтер көрсететін цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қарыз – екінші деңгейдегі банктерден, халықаралық қаржы ұйымдарынан, "Қазақстанның Даму Банкі" акционерлік қоғамынан тартылған қаражат есебінен немесе жергілікті атқарушы органдар мемлекеттік бағалы қағаздарды (облигацияларды) орналастыру арқылы қарыз алушыға мерзімділік, төлем және өтеу шарттарында берілетін қаражат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
@@ -1039,50 +1039,112 @@
         <w:t>
       10) өтінім – энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде энергетикалық және коммуналдық инфрақұрылымды жаңғыртуға және салуға қатысатын жобалар бойынша табиғи монополиялар субъектісінің және жергілікті атқарушы органдардың алдын ала өтінімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тиісті саладағы уәкілетті мемлекеттік орган – тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы басшылықты жүзеге асыратын орталық атқарушы орган және/немесе жылу энергетикасы саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган және электр энергетикасы саласындағы басшылықты жүзеге асыратын мемлекеттік орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Энергетикалық және коммуналдық инфрақұрылымды жаңғырту және салу жобалары бойынша қарыз бойынша сыйақы мөлшерлемесінің бір бөлігін қаржыландыру және (немесе) субсидиялау тетігін айқындау үшін табиғи монополиялар субъектілерінің өтінімдерін қарау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1972,55 +2034,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2346,31 +2408,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>