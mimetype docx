--- v0 (2025-11-08)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3494435" w14:textId="3494435">
+    <w:p w14:paraId="31ca706" w14:textId="31ca706">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,396 +93,381 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2025 жылғы 28 тамыздағы № 372 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 29 тамызда № 36734 болып тіркелді</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2025 жылғы 28 тамыздағы № 372 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 29 тамызда № 36734 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы бұйрық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.02.2026 ж</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 12-бабы 1-тармағының 88) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...133 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитеті заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Төтенше жағдайлар министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Төтенше жағдайлар вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2026 жылғы 1 ақпаннан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -498,58 +483,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Төтенше жағдайлар министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -595,219 +597,169 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ч. Аринов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ұлттық экономика министрлігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Цифрлық даму, инновациялар және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аэроғарыш өнеркәсібі министрлігі</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -888,962 +840,1700 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 жылғы 28 тамыздағы № 372 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы "Өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру қағидалары" мемлекеттік қызмет көрсету Қағидалары (бұдан әрі – Қағидалар) "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 12-бабы 1-тармағының 88) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1) тармақшасына сәйкес әзірленді және өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беруді Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитеті (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат алу үшін (бұдан әрі – рұқсат) дара кәсіпкер немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беруге өтініш береді, "Е-лицензиялау" Мемлекеттік деректер базасы "ақпараттық жүйесіндегі" электрондық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процестің сипаттамаларын, көрсетілетін қызметтің нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дара кәсіпкерді немесе заңды тұлғаны мемлекеттік тіркеу, ғимараттың немесе үй-жайдың бар-жоғы, көрсетілетін қызмет алушы жұмыскерлерінің білімі және еңбек қызметі (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде) туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жеке кабинетке" көрсетілетін қызметті алушыға қарау мәртебесі туралы ақпарат мемлекеттік қызметті көрсетуге арналған өтініш, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген ақпарат жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетуге өтініш берілгеннен кейін көрсетілетін қызметті берушінің кеңсе жұмыскері өтінішті Порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттардың қабылданғаны туралы хабарлама алады, Көрсетілетін қызметті берушінің басшысы өтініштің орындаушысын айқындайды. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызметті берушінің орындаушысы құжаттарды алған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы қолданылу мерзімі өткен құжаттар топтамасын және (немесе) құжаттарды толық ұсынбаған кезде көрсетілетін қызметті берушінің орындаушысы көрсетілген мерзімдерде көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының жеке кабинетіне жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы рұқсат алу үшін құжаттардың толық пакетін ұсынған жағдайда көрсетілетін қызметті берушінің орындаушысы азаматтық қорғау саласындағы уәкілетті орган бекіткен өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға жеке кәсіпкерлер мен заңды тұлғаларға қойылатын рұқсат беру талаптарына сәйкестік мәніне құжаттарды заңнамада белгіленген тәртіппен қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рұқсат беру туралы оң қорытынды болған жағдайда көрсетілетін қызметті беруші Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес рұқсаттың электрондық нысанын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетуден бас тарту туралы шешім шығарған кезде көрсетілетін қызметті беруші бір жұмыс күні ішінде көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде үш жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсатын немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің басшысы бір жұмыс күні ішінде электрондық нәтижеге қол қояды және оны Портал арқылы беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың тоғызыншы бөлігінің осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың тоғызыншы бөлігі жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+      Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың оныншы бөлігі жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйе істен шыққан жағдайда, электрондық байланыс болмаған немесе хабарламаларды жіберуге кедергі келтіретін өзге де мән-жайлар туындаған жағдайда көрсетілетін қызметті берушінің уәкілетті бөлімшесі техникалық іркілістер пайда болған кезден бастап көрсетілген себептерді анықтау және жою үшін дереу шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті беруші көрсетілген мерзімде өтініш берушілерді осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға тиісті рұқсатты бір мезгілде бере отырып, рұқсат берудегі өз шешімі туралы не Негізгі талаптардың тізбесіне сәйкес рұқсат беруден дәлелді бас тарту туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Рұқсат алу үшін құжаттар, сондай-ақ оның нәтижелері іске қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Рұқсаттың қолданылуы мынадай негіздер бойынша тоқтатылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының рұқсаттың қолданылуын тоқтату туралы сұрай отырып (еркін нысанда) өтініш беруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушыны тарату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті алушыға қатысты соттың белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген шешімі (үкімі) болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Азаматтық қорғау саласындағы уәкілетті орган 3 (үш) жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері бойынша шағымды көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің шағымды қарау мерзімі шағым бойынша қосымша зерделеу, тексеру не қосымша ақпарат алу қажет болған жағдайларда он жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағымдануға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -1972,86 +2662,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2126,612 +2780,550 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрлігі Өртке қарсы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет комитетінің төрағасына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Өрт автоматикасы жүйелерін монтаждау, баптау және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             техникалық қызмет көрсету жөніндегі қызметті жүзеге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         асыруға рұқсат беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден қоса беріліп отырған құжаттар тізбесін қарауды және</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (көрсетілетін қызметті алушының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z57" w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт автоматикасы жүйелерін монтаждау, баптау және техникалық қызмет көрсету жөніндегі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметті жүзеге асыруға рұқсат беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының орналасқан жері: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z60" w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке кәсіпкерді немесе заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> куәліктің № және күні___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі / бизнес сәйкестендіру нөмірі ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">              Өрт автоматикасы жүйелерін монтаждау, баптау және</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">             техникалық қызмет көрсету жөніндегі қызметті жүзеге</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...512 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -2928,61 +3520,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Өрт</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+              <w:t>"Өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3149,70 +3731,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері(каналдары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="40"/>
+          <w:bookmarkStart w:name="z71" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Е-лицензиялау" Мемлекеттік деректер базасының" ақпараттық жүйесінде "электрондық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3508,70 +4090,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрстеу нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="41"/>
+          <w:bookmarkStart w:name="z72" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нәтижесі – өрт автоматикасы жүйелерін монтаждау, баптау және техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3754,90 +4336,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="42"/>
+          <w:bookmarkStart w:name="z73" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті беруші – 2015 жылғы 23 қарашадағы Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 09.00-ден сағат 18.30-ға дейін, сағат 13.00-ден сағат 14.30-ға түскі үзіліспен.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3991,90 +4573,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="43"/>
+          <w:bookmarkStart w:name="z77" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен қол қойылған электрондық сұрау салу;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4332,70 +4914,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="44"/>
+          <w:bookmarkStart w:name="z84" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4493,70 +5075,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="45"/>
+          <w:bookmarkStart w:name="z86" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда, мемлекеттік көрсетілетін қызметті электрондық нысанда Портал арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4590,57 +5172,50 @@
               </w:rPr>
               <w:t>Көрсетілетін қызметті беруші кеңсесінің байланыс телефондары</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 (7172) 60-21-33, бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4823,126 +5398,110 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z91" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Қазақстан Республикасы Төтенше жағдайлар министрлігінің</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Өртке қарсы қызмет комитеті Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               Мемлекеттік гербі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z92" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Қазақстан Республикасы Төтенше жағдайлар министрлігінің</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">                                      РҰҚСАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -4998,393 +5557,303 @@
               </w:rPr>
               <w:t>
 № _______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (рұқсат нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z93" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ОСЫ РҰҚСАТ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (көрсетілетін қызметті алушының атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z95" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БЕРІЛДІ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (заңды мекенжайы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z96" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       және "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>66-3-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ұйымға өрт автоматикасы жүйелерін монтаждау, баптау және техникалық қызмет көрсету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жөніндегі жұмыстарды орындауға құқық берілгенін куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z97" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрт автоматикасы жүйелерін монтаждау, баптау және техникалық қызмет көрсету жөніндегі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қызметті жүзеге асыруға берілген рұқсаттар тізілімінде рұқсатты тіркеу күні</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...22 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z99" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -5407,55 +5876,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5781,31 +6250,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>