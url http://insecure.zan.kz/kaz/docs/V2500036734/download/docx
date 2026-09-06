--- v1 (2026-06-07)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31ca706" w14:textId="31ca706">
+    <w:p w14:paraId="1ea0193" w14:textId="1ea0193">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -996,1540 +996,960 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беруді Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитеті (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат алу үшін (бұдан әрі – рұқсат) дара кәсіпкер немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге осы Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанында өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беруге өтініш береді, "Е-лицензиялау" Мемлекеттік деректер базасы "цифрлық жүйесіндегі" цифрлық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процестің сипаттамаларын, көрсетілетін қызметтің нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дара кәсіпкерді немесе заңды тұлғаны мемлекеттік тіркеу, ғимараттың немесе үй-жайдың бар-жоғы, көрсетілетін қызмет алушы жұмыскерлерінің білімі және еңбек қызметі (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде) туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жеке кабинетке" көрсетілетін қызметті алушыға қарау мәртебесі туралы ақпарат мемлекеттік қызметті көрсетуге арналған өтініш, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген ақпарат жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуге өтініш берілгеннен кейін көрсетілетін қызметті берушінің кеңсе жұмыскері өтінішті Порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттардың қабылданғаны туралы хабарлама алады, Көрсетілетін қызметті берушінің басшысы өтініштің орындаушысын айқындайды. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...122 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызметті берушінің орындаушысы құжаттарды алған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы қолданылу мерзімі өткен құжаттар топтамасын және (немесе) құжаттарды толық ұсынбаған кезде көрсетілетін қызметті берушінің орындаушысы көрсетілген мерзімдерде көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының жеке кабинетіне жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы рұқсат алу үшін құжаттардың толық пакетін ұсынған жағдайда көрсетілетін қызметті берушінің орындаушысы азаматтық қорғау саласындағы уәкілетті орган бекіткен өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға жеке кәсіпкерлер мен заңды тұлғаларға қойылатын рұқсат беру талаптарына сәйкестік мәніне құжаттарды заңнамада белгіленген тәртіппен қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рұқсат беру туралы оң қорытынды болған жағдайда көрсетілетін қызметті беруші Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес рұқсаттың электрондық нысанын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетуден бас тарту туралы шешім шығарған кезде көрсетілетін қызметті беруші бір жұмыс күні ішінде көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде үш жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсатын немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің басшысы бір жұмыс күні ішінде электрондық нәтижеге қол қояды және оны Портал арқылы беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...203 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган айқындаған тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйе істен шыққан жағдайда, электрондық байланыс болмаған немесе хабарламаларды жіберуге кедергі келтіретін өзге де мән-жайлар туындаған жағдайда көрсетілетін қызметті берушінің уәкілетті бөлімшесі техникалық іркілістер пайда болған кезден бастап көрсетілген себептерді анықтау және жою үшін дереу шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті беруші көрсетілген мерзімде өтініш берушілерді осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға тиісті рұқсатты бір мезгілде бере отырып, рұқсат берудегі өз шешімі туралы не Негізгі талаптардың тізбесіне сәйкес рұқсат беруден дәлелді бас тарту туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Рұқсат алу үшін құжаттар, сондай-ақ оның нәтижелері іске қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Рұқсаттың қолданылуы мынадай негіздер бойынша тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының рұқсаттың қолданылуын тоқтату туралы сұрай отырып (еркін нысанда) өтініш беруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушыны тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыға қатысты соттың белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген шешімі (үкімі) болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Азаматтық қорғау саласындағы уәкілетті орган 3 (үш) жұмыс күні ішінде "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармақтың оныншы бөлігі жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 138</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...133 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері бойынша шағымды көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің шағымды қарау мерзімі шағым бойынша қосымша зерделеу, тексеру не қосымша ақпарат алу қажет болған жағдайларда он жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағымдануға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2644,696 +2064,72 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыруға рұқсат беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...129 lines deleted...]
-              <w:t>қызмет комитетінің төрағасына</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
-[...508 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3369,134 +2165,670 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өрт автоматикасы жүйелерін</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>монтаждау, баптау және оларға</w:t>
+              <w:t>Төтенше жағдайлар министрлігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық қызмет көрсету</w:t>
+              <w:t>Өртке қарсы қызмет комитетінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі қызметті жүзеге</w:t>
-[...38 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>төрағасына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өрт автоматикасы жүйелерін монтаждау, баптау және техникалық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден қоса беріліп отырған құжаттар тізбесін қарауды және</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының атауы) өрт автоматикасы жүйелерін монтаждау,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      баптау және техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының орналасқан жері: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке кәсіпкерді немесе заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәліктің  № және күні___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі / бизнес сәйкестендіру нөмірі _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________ (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өрт автоматикасы жүйелерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>монтаждау, баптау және оларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі қызметті жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыруға рұқсат беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3510,61 +2842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>"Өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3597,87 +2919,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитеті.</w:t>
+Өрт автоматикасы жүйелерін монтаждау, баптау және оларға техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3710,107 +3032,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері(каналдары)</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
-[...18 lines deleted...]
-"Е-лицензиялау" Мемлекеттік деректер базасының" ақпараттық жүйесінде "электрондық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жүзеге асырылады.</w:t>
+Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитеті.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3843,87 +3145,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 жұмыс күні.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3956,87 +3258,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету (каналдары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Е-лицензиялау" мемлекеттік деректер базасының" цифрлық жүйесінде "цифрлық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4069,107 +3389,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрстеу нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі – өрт автоматикасы жүйелерін монтаждау, баптау және техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру;</w:t>
-[...18 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+10 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4202,87 +3502,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және мемлекеттік қызметті көрсету үшін Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет тегін көрсетіледі.</w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4315,211 +3615,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="57"/>
-[...38 lines deleted...]
-          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) Порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Мемлекеттік қызметті көрсету нәтижесі – өрт автоматикасы жүйелерін монтаждау, баптау және техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға рұқсат беру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...55 lines deleted...]
-2) "электрондық Үкімет" веб-порталында: www. egov. kz, www. elicense. kz орналыстырған.</w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4552,315 +3746,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және мемлекеттік қызметті көрсету үшін Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="58"/>
-[...38 lines deleted...]
-          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...187 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес қажетті өрт автоматикасы жүйелерін монтаждау, баптау және техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға қажетті өлшем құралдарының бар екендігін растайтын құжаттардың көшірмелері.</w:t>
+Мемлекеттік қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4893,135 +3859,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+Жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – 2015 жылғы 23 қарашадағы Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 09.00-ден сағат 18.30-ға дейін, сағат 13.00-ден сағат 14.30-ға түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="59"/>
+2) Порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) көрсетілетін қызметті алушының және (немесе) Мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдар мен объектілердің осы Негізгі талаптардың тізбесінің 8-тармағында көрсетілген рұқсат беру талаптарына сәйкес келмеуі;</w:t>
+Мемлекеттік қызмет көрсету орнының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты соттың белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген шешімінің (үкімі) болуы.</w:t>
+1) көрсетілетін қызметті берушінің интернет-ресурстарында: www. emer. gov. kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкімет" веб-порталында: www. egov. kz, www. elicense. kz орналыстырған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5054,145 +4064,607 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен қол қойылған электрондық сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мамандардың мыналарды растайтын құжаттарының көшірмелері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- электр қауіпсіздігі бойынша рұқсат беру тобы III төмен емес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- "өрт қауіпсіздігі", "есептеу техникасы және ақпараттық желілер", "бағдарламалық қамтамасыз ету", "автоматтандыру және басқару", "электр энергетикасы", "радиотехника, электроника және телекоммуникациялар", "ақпараттық жүйелер", "ақпараттық қауіпсіздік жүйелері", "инжиниринг және автоматтандырылған басқару жүйелері", "технологиялық процесстерді автоматтандыру және басқару", "өндірістің автоматтандырылған жүйелеріне қызмет көрсету және жөндеу", "мехатроника", "робототехника және кірістірілетін жүйелер", "сандық техника", "электрмен қамтамасыз ету", "электромеханикалық жабдықтарға техникалық қызмет көрсету, жөндеу және пайдалану" мамандықтары бойынша жоғары техникалық білімі және электр жабдықтарын монтаждау, баптау және техникалық қызмет көрсету саласында 3 жылдан кем емес жұмыс өтілі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- "өрт қауіпсіздігі", "есептеу техникасы және ақпараттық желілер", "бағдарламалық қамтамасыз ету", "автоматтандыру және басқару", "электр энергетикасы", "ақпараттық жүйелер", "ақпараттық қауіпсіздік жүйелері", "инжиниринг және автоматтандырылған басқару жүйелері", "технологиялық процесстерді автоматтандыру және басқару", "өндірістің автоматтандырылған жүйелеріне қызмет көрсету және жөндеу", "мехатроника", "робототехника және кірістірілетін жүйелер", "сандық техника", "радиотехника, электроника және телекоммуникациялар", "электрмен қамтамасыз ету", "электромеханикалық жабдықтарға техникалық қызмет көрсету, жөндеу және пайдалану" мамандықтары бойынша техникалық және кәсіптік білімі және электр жабдықтарын монтаждау, баптау және техникалық қызмет көрсету саласында 5 жылдан кем емес жұмыс өтілі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мамандарды жұмысқа қабылдау туралы еңбек шарттарының көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) меншік құқығындағы немесе өзге де заңды негізде жеке кәсіпкерлер мен заңды тұлғаларға тиесілі ғимараттың немесе үй-жайдың болуын растайтын құжаттардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Өлшем бірлігін қамтамасыз ету туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес қажетті өрт автоматикасы жүйелерін монтаждау, баптау және техникалық қызмет көрсету жөніндегі қызметті жүзеге асыруға қажетті өлшем құралдарының бар екендігін растайтын құжаттардың көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) Мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдар мен объектілердің осы Негізгі талаптардың тізбесінің 8-тармағында көрсетілген рұқсат беру талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген шешімінің (үкімі) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда, мемлекеттік көрсетілетін қызметті электрондық нысанда Портал арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің кеңсесі, сондай-ақ мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің кеңсесі, сондай-ақ мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсетілетін қызметті беруші кеңсесінің байланыс телефондары</w:t>
+Көрсетілетін қызметті беруші кеңсесінің байланыс телефондары</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 (7172) 60-21-33, бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -5398,110 +4870,110 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="61"/>
+    <w:bookmarkStart w:name="z91" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Қазақстан Республикасы Төтенше жағдайлар министрлігінің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             Өртке қарсы қызмет комитеті Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               Мемлекеттік гербі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z92" w:id="62"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z92" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      РҰҚСАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -5557,303 +5029,303 @@
               </w:rPr>
               <w:t>
 № _______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (рұқсат нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="63"/>
+    <w:bookmarkStart w:name="z93" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ОСЫ РҰҚСАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (көрсетілетін қызметті алушының атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z95" w:id="65"/>
+      <w:bookmarkStart w:name="z95" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БЕРІЛДІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (заңды мекенжайы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z96" w:id="66"/>
+      <w:bookmarkStart w:name="z96" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       және "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>66-3-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ұйымға өрт автоматикасы жүйелерін монтаждау, баптау және техникалық қызмет көрсету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жөніндегі жұмыстарды орындауға құқық берілгенін куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="67"/>
+      <w:bookmarkStart w:name="z97" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрт автоматикасы жүйелерін монтаждау, баптау және техникалық қызмет көрсету жөніндегі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қызметті жүзеге асыруға берілген рұқсаттар тізілімінде рұқсатты тіркеу күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="68"/>
+    <w:bookmarkStart w:name="z98" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z99" w:id="69"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z99" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -5876,55 +5348,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>