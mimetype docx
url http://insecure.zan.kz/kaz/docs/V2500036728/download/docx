--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="928ec89" w14:textId="928ec89">
+    <w:p w14:paraId="629e61c" w14:textId="629e61c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -743,4360 +743,186 @@
               </w:rPr>
               <w:t>№ 52 Қаулыға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының өзгерістер мен толықтыру енгізілетін пруденциялық реттеу мәселелері бойынша нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді, олардың нормативтік мәнін және ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу әдістемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 144 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13939 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспесі</w:t>
-[...67 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақ</w:t>
-[...4129 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5210,20509 +1036,92 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="153"/>
-[...20362 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25746,1124 +1155,244 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салымдардың кредиттiк тәуекел</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дәрежесi бойынша</w:t>
+              <w:t>өзгерістер мен толықтыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мөлшерленген банк активтерiнiң</w:t>
+              <w:t>енгізілетін пруденциялық реттеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кестесіне қосымша</w:t>
+              <w:t>мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z403" w:id="161"/>
-[...529 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Борыш жүктемесінің коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша Кестеге немесе Салымдардың кредиттік тәуекел дәрежесін мөлшерлеу коэффициенттерінің мәндеріне сәйкес қарыз бойынша кредит тәуекелінің дәрежесі Нормативтерге 5-1-қосымшаға (бұдан әрі - Мәндер) сәйкес егер осындай қарызға қатысты қарыз алушы-жеке тұлға (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген) Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 қаулысымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларының </w:t>
-[...439 lines deleted...]
-    <w:bookmarkEnd w:id="196"/>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>