--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c901bc" w14:textId="5c901bc">
+    <w:p w14:paraId="5defb08" w14:textId="5defb08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне мемлекеттік қызметтер көрсету саласындағы қаржы ұйымдарының қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу және кейбір нормативтік құқықтық актілердің күші жойылды деп тану туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 28 тамыздағы № 42 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 29 тамызда № 36726 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 28 тамыздағы № 42 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 29 тамызда № 36726 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -880,118 +880,158 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметтер көрсету саласындағы қаржы ұйымдарының қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 </w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z82" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 қаңтардағы № 24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15050 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z83" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларында және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+      көрсетілген қаулымен бекітілген Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1004,4700 +1044,2944 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z85" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Банктің ірі қатысушысы, банк холдингі, сақтандыру (қайта сақтандыру) ұйымының ірі қатысушысы, сақтандыру холдингі, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидалары және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптар (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      "1. Осы Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – ӘРПК), "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Банктер туралы заң) 17-1-бабының 2-тармағына, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі - Сақтандыру қызметі туралы заң) 26-бабының </w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – ӘРПК), "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының бесінші бөлігіне, 13-2-тармағының екінші бөлігіне, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының екінші бөлігіне, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Рұқсаттар мен хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының (бұдан әрі − Бағалы қағаздар рыногы туралы заң) 72-1-бабының </w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+        <w:t xml:space="preserve"> (бұдан әрі – Рұқсаттар туралы заң) сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z86" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап  3 (үш) жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық акті бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
-[...48 lines deleted...]
-      Көрсетілетін қызметті алушыға Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мемлекеттік көрсетілетін қызметтің кіші түрлерін жүзеге асыруға келісім беру Қағидаларға сәйкес жүзеге асырылады.</w:t>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру қағидаларын, Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 36 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20228 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z89" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Cақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушысының, сақтандыру холдингінің мәртебесін иеленуге өтініш талап етілетін құжаттарды қоса бере отырып, еркін нысанда www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы электрондық түрде ұсынылады. </w:t>
+      көрсетілген қаулымен бекітілген Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17</w:t>
-[...39 lines deleted...]
-        <w:t>19-тармақтар</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkStart w:name="z91" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Банкті, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының бірінші бөлігіне, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының бесінші бөлігіне, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру (бұдан әрі – рұқсат, мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z92" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "17. Өтініш беруші алған, өтініш берушінің банктік шотындағы банктің акцияларын сатып алу үшін пайдаланылатын:</w:t>
-[...362 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық акті бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>27-тармақ</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkStart w:name="z94" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "27. Өтініш беруші ірі қатысушы болып табылатын заңды тұлғалар бойынша мәліметтер Қағидаларға 2-қосымшаға сәйкес нысан бойынша беріледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+      "3. Банкті ашуға рұқсат алу үшін жеке немесе заңды тұлға (бұдан әрі – өтініш беруші, көрсетілетін қызметті алушы) уәкілетті органға "электрондық үкіметтің" www.egov.kz, веб-порталы (бұдан әрі – портал) арқылы Қағидаларға 1-қосымшаға сәйкес нысан бойынша қазақ немесе орыс тілдерінде банк ашуға рұқсат беру туралы өтініш (бұдан әрі – өтініш) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z95" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш беруші - жеке тұлға туралы мәліметтер (қысқаша деректер), өтініш беруші - заңды тұлғаның басшы қызметкерлері туралы қысқаша деректер Қағидаларға 3-қосымшаға сәйкес нысан бойынша ұсынылады.</w:t>
-[...302 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+      4. Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат алу үшін Қазақстан Республикасының бейрезидент-банкі (бұдан әрі – өтініш беруші, көрсетілетін қызметті алушы) уәкілетті органға портал арқылы Қағидаларға 2-қосымшаға сәйкес нысан бойынша қазақ немесе орыс тілдерінде Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру туралы өтініш (бұдан әрі – өтініш) береді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>31-тармақтар</w:t>
-[...151 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t>3-қосымшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z98" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакциядағы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшамен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымша</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="69"/>
+        <w:t>4-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының бірінші бөлігіне, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z103" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық акті бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...19 lines deleted...]
-        <w:t>3-қосымшаларға</w:t>
+        <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакциядағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-1</w:t>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+        <w:t>3-1-қосымшамен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+        <w:t>4-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға, ұйымдардың капиталына қомақты қатысуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу және (немесе) оның күшін жою қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакциядағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-қосымшамен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> толықтырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z108" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Мінсіз іскерлік беделінің болмауы өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкерін тағайындауға (сайлауға) келісім беру қағидаларын, Халықаралық сертификаттармен расталған кәсіби біліктілікке ие кандидаттар үшін еңбек өтілінің болуы жөніндегі ерекшеліктерді және осындай сертификаттардың тізбесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 28 қазандағы № 81 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30377 болып тіркелген) мынадай өзгерістер енгізілсін: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z109" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Мінсіз іскерлік беделінің болмауы өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкерін тағайындауға (сайлауға) келісім беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымша</w:t>
-[...101 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Осы Мінсіз іскерлік беделінің болмауы өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкерін тағайындауға (сайлауға) келісім беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне (бұдан әрі – ӘРПК), "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы заң) 20-бабы 5-тармағының екінші бөлігіне, 7-тармағының бірінші бөлігіне, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік реттеу туралы заң) 9-бабының 1-тармағының 2) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының 1) тармақшасына сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z112" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалар қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) мінсіз іскерлік беделінің болмауы өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкерін тағайындауға (сайлауға) келісім беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z113" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына тиісті нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:bookmarkStart w:name="z115" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық акті бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+      "3. Уәкілетті орган банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының, банкке айырбастау нысанында микроқаржы ұйымын ерікті түрде қайта ұйымдастыруға уәкілетті орган берген қолданыстағы рұқсаты бар микроқаржы ұйымының, және (немесе) көрсетілген тұлғаларда басшы қызметкер лауазымын атқаруға ниеті бар жеке тұлғаның, Қазақстан Республикасының аумағында филиал ашатын Қазақстан Республикасының бейрезидент- банкінің атына банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкері лауазымын атқаруға ниеті бар жеке тұлға немесе банктің немесе банк холдингінің басқару органының мүшесі, немесе Банктер туралы заңның 17-1-бабына сәйкес банк холдингі мәртебесін иеленетін заңды тұлғаның басшы қызметкерінің (бұдан әрі – кандидат) Банктер туралы заңның 20-бабында, "Акционерлік қоғамдар туралы" Қазақстан Республикасы Заңының (бұдан әрі –Акционерлік қоғамдар туралы заң) 1- бабының 20) тармақшасында, 54-бабының 4-тармағында, 59-бабының 2-тармағында, "Бухгалтерлік есеп пен қаржылық есептілік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Бухгалтерлік есеп туралы заң) 9-бабында белгіленген талаптарға және Қағидаларға сәйкес келген кезде кандидатты банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының басшы қызметкері лауазымына тағайындауға (сайлауға) берілген келісім (бұдан әрі-келісім) туралы және оны банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының, банк холдингтерінің басшы қызметкерлерін тағайындауға (сайлауға) қолданыстағы келісімдер тізіліміне (бұдан әрі-қолданыстағы келісімдер тізілімі) енгізу туралы мәліметтерді қамтитын хат жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z116" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының қолданыстағы келісімге ие басшы қызметкері осы тармақтың бірінші бөлігінде және Қағидаларда көрсетілген Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келген жағдайда, қайта келісілмей, қаржы нарығының банк секторы шеңберінде келісілген, Банктер туралы заңның 20-бабының 1, 1-1 және 14-тармақтарында көзделген басшы қызметкер лауазымын атқарады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...19 lines deleted...]
-        <w:t>4-тармақтар</w:t>
+        <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:bookmarkStart w:name="z118" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3. Банкті ашуға рұқсат алу үшін жеке немесе заңды тұлға (бұдан әрі – өтініш беруші, көрсетілетін қызметті алушы) уәкілетті органға "электрондық үкіметтің" www.egov.kz, веб-порталы (бұдан әрі – портал) арқылы Қағидаларға 1-қосымшаға сәйкес нысан бойынша қазақ немесе орыс тілдерінде банк ашуға рұқсат беру туралы өтініш (бұдан әрі – өтініш) береді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="79"/>
+      "5. Уәкілетті органмен келісуге жататын банктердің, банк холдингтерінің, Қазақстан Республикасы бейрезидент-банктері филиалдарының басшы қызметкерлерінің тізбесі Банктер туралы заңның 20-бабының 1, 1-1 және 14-тармақтарында көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z119" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банктер туралы заңның 20-бабының 1, 1-1 және 14-тармақтарында көзделген басшы қызметкерлер лауазымдарына келісім (банктің басқару органының мүшесін, Банктер туралы заңның 17-1-бабына сәйкес банк холдингі мәртебесін иеленетін тұлғалардың басшы қызметкерлерін қоспағанда) олар тағайындалғанға (сайланғанға) дейін беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z120" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат алу үшін Қазақстан Республикасының бейрезидент-банкі (бұдан әрі – өтініш беруші, көрсетілетін қызметті алушы) уәкілетті органға портал арқылы Қағидаларға 2-қосымшаға сәйкес нысан бойынша қазақ немесе орыс тілдерінде Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат беру туралы өтініш (бұдан әрі – өтініш) береді.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+      Банктің басқару органы мүшесінің, Банктер туралы заңның 17-1-бабына сәйкес банк холдингі мәртебесін иеленетін тұлғалардың басшы қызметкерлері лауазымдарына кандидаттарды тағайындауға (сайлауға) келісім олар тағайындалғанға (сайланғанға) дейін не Банктер туралы заңның 20-бабының 6-тармағында белгіленген мерзімдерде олар тағайындалғаннан (сайланғаннан) кейін беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z121" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банк холдингтерінің басшы қызметкерлерінің, қаржы ұйымдары болып табылатын, Банктер туралы заңның 17-1-бабына сәйкес банк холдингі мәртебесін иеленетін және "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аталған қаржы ұйымында осы лауазымға орналасуға келісімі бар тұлғалардың лауазымдарына кандидаттар Банктер туралы заңның 20-бабына сәйкес банк холдингінде көрсетілген лауазымға қайта келісуге жатпайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...231 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+        <w:t>7-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Банктер, банк холдингтері, Қазақстан Республикасының бейрезидент-банктерінің филиалдары басшы қызметкерлерді тағайындауды (сайлауды), басқа лауазымға ауыстыруды, еңбек шартын бұзуды және (немесе) өкілеттіктерін тоқтатуды қоса алғанда, олардың құрамында болған өзгерістер туралы банктің тиісті органы шешім қабылдаған күннен бастап 5 (бес) жұмыс күні ішінде басшы қызметкерлердің құрамында болған өзгерістер туралы уәкілетті органды хабардар етеді. Басшы қызметкерлер құрамының өзгеруі туралы мәліметтер растаушы құжаттардың көшірмелерін қоса берумен, Қағидаларға 1-қосымшаға сәйкес нысан бойынша жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z124" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы қызметкерлер тағайындалған (сайланған) жағдайларда банк, банк холдингі, Қазақстан Республикасының бейрезидент-банкінің филиалы ілеспе хатта осы адамдардың Қағидалардың 3-тармағында көрсетілген Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкестігі туралы көрсетеді және Қағидаларға 2-қосымшаға сәйкес нысан бойынша ресімделген басшы қызметкер лауазымына кандидат туралы мәліметтерді қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z125" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы қызметкерлердің құрамында болған өзгерістер туралы хабарлама тағайындалған (сайланған) лауазымға бұрын келісілген басшы қызметкер бойынша ұсынылған жағдайда және егер басшы қызметкер лауазымына кандидат туралы мәліметтер тағайындалған лауазымға келісуге берілген құжаттар топтамасы ұсынылған сәттен бастап өзгермеген жағдайда, Қағидаларға 2-қосымшаға сәйкес нысан бойынша ресімделген басшы қызметкер лауазымына кандидат туралы мәліметтер қоса берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z126" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер осы тармақтың бірінші бөлігіне сәйкес қоса берілетін растаушы құжаттардың көшірмелерінде басшы қызметкерлерді тағайындау (сайлау), басқа лауазымға ауыстыру немесе жұмыстан босату (өкілеттіктерін тоқтату) күні болмаса, онда басшы қызметкерді тағайындау (сайлау), басқа лауазымға ауыстыру немесе жұмыстан босату (өкілеттіктерін тоқтату) күні банктің, банк холдингінің, Қазақстан Республикасының бейрезидент-банкі филиалының, Қазақстан Республикасы бейрезидент-банкінің уәкілетті органының шешім (бұйрық) қабылдау немесе шешімде (бұйрықта) көрсетілген оқиға басталған күн болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z127" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешімде (бұйрықта) көрсетілген оқиға басталған жағдайда, банк, банк холдингі, Қазақстан Республикасы бейрезидент-банкінің филиалы уәкілетті органға растайтын құжаттардың көшірмелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z128" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің, банк холдингінің, Қазақстан Республикасы бейрезидент-банкінің уәкілетті органының шешімінен үзінді-көшірме мынадай мәліметтерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z129" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің, банк холдингінің, Қазақстан Республикасы бейрезидент-банкінің толық атауы және банктің, банк холдингінің, Қазақстан Республикасы бейрезидент-банкінің атқарушы органының орналасқан жері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z130" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерлердің жалпы жиналысын (басқару органының отырысын) өткізу күні, уақыты және орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z131" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отырысқа қатысқан адамдар туралы мәліметтер (басқару органының отырысы үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z132" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерлердің жалпы жиналысының кворумы (басқару органының отырысы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z133" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарушы қызметкерді тағайындау (сайлау), басқа лауазымға ауыстыру немесе жұмыстан шығару (өкілеттіктерін тоқтату) туралы мәселе бөлігінде акционерлердің жалпы жиналысы отырысының (басқару органы отырысының) күн тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z134" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дауыс беруге қойылған мәселелер, басшы қызметкерді тағайындау (сайлау), басқа лауазымға ауыстыру немесе жұмыстан шығару (өкілеттіктерін тоқтату) бөлігінде олар бойынша дауыс беру қорытындылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z135" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшы қызметкерді тағайындау (сайлау), басқа лауазымға ауыстыру немесе жұмыстан шығару (өкілеттігін тоқтату) бөлігінде қабылданған шешімдер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z136" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің, банк холдингінің, Қазақстан Республикасы бейрезидент-банкінің уәкілетті органының шешімінен үзінді-көшірме осы құжатқа қол қоюға уәкілетті қызметкердің (қызметкерлердің) қолымен расталады және үзінді-көшірменің дұрыстығы көрсетіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымша</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+        <w:t>16- тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+      "16. Хат-хабарды қабылдауға және тіркеуге уәкілетті көрсетілетін қызметті берушінің қызметкері құжаттар келіп түскен күні оларды қабылдауды және тіркеуді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның мемлекеттік қызмет көрсетуге жауапты бөлімшесіне (бұдан әрі - жауапты бөлімше) орындауға жіберуді жүзеге асырады. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш білдірген кезде, Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттарды қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z139" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері құжаттар топтамасын тіркеген күннен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және құжаттардың қолданылу мерзімін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z140" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау және (немесе) қолданылу мерзімінің аяқталу фактісі анықталған жағдайда, жауапты бөлімшенің қызметкері көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z141" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның уәкілетті тұлғасының ЭЦҚ қойылған өтінішті одан әрі қараудан дәлелді бас тарту көрсетілетін қызметті алушыға электрондық құжат нысанында жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:bookmarkStart w:name="z143" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "22. Кандидатты ұсынылған құжаттардың негізінде тестілеуден өту үшін шақырусыз келісу туралы мәселені қарау кезінде мыналар ескеріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z144" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кандидат бұрын қаржы нарығының банктік секторында (банк, банк холдингі) тиісті лауазымдарға уәкілетті органмен келісілген бе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z145" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқару органының мүшесі лауазымына кандидатты келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z146" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кандидат бұрын қаржы нарығы мен қаржы ұйымдарын реттеуді, бақылауды және (немесе) қадағалауды жүзеге асыратын мемлекеттік органның басқарма мүшесі, бірінші басшысы немесе бірінші басшының орынбасары, дербес құрылымдық бөлімшесінің (департаментінің, басқармасының) басшысы (басшысының орынбасары), сондай-ақ қаржы ұйымдарының аудитін жүргізу бойынша көрсетілетін қызметтерді реттеуді жүзеге асыратын мемлекеттік органның бірінші басшысы (бірінші басшының орынбасары) болған ба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z147" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кандидат бұрын басқарма мүшесі, бірінші басшы немесе бірінші басшының орынбасары, мемлекеттік органның жауапты хатшысы, экономика, қаржы немесе мемлекеттік аудит және қаржылық бақылау салаларында мемлекеттік саясатты қалыптастыруды қамтамасыз ететін мемлекеттік саяси қызметші болған ба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z148" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының бейрезидент-банкінің филиалы басшысының орынбасары, банктің, банк холдингінің атқарушы органының мүшесі лауазымына кандидаттың тек қауіпсіздік мәселелеріне, әкімшілік-шаруашылық мәселелеріне, ақпараттық технологиялар мәселелеріне жетекшілік етуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z149" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кандидатта тізбесі осы Қағидалардың 9-тармағында айқындалатын халықаралық қаржы ұйымдарының бірінші басшысы және оның орынбасары, дербес құрылымдық бөлімшесінің басшысы немесе басшысының орынбасары болған 5 (бес) жылдан астам жұмыс өтілінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z150" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кандидатта қызметі қаржылық қызметтер көрсетумен байланысты болған басшы қызметкер, дербес құрылымдық бөлімше (департамент, басқарма, филиал және өзге де дербес құрылымдық бөлімше) басшысы (басшының орынбасары), қаржы ұйымының қаржылық қызмет көрсетуге байланысты мәселелерге жетекшілік ететін қаржы және (немесе) басқарушы директоры, атқарушы директоры, бас бухгалтердің орынбасары қызметінде 5 (бес) жылдан астам үздіксіз еңбек өтілінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z151" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банк секторында 15 (он бес) жылдан астам еңбек өтілі бар, бұрын уәкілетті органмен келісілген басшы қызметкерлерді келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z152" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кандидатта бұрын басқару органының басшысы және мүшесі, атқарушы органның басшысы, оның орынбасары және ұлттық басқарушы холдингтің, Қазақстан Даму Банкінің, жеке кәсіпкерлікті дамытудың арнайы қорының, тікелей инвестициялар нарығын дамытуды жүзеге асыратын ұлттық басқарушы холдингтің еншілес ұйымының атқарушы органының мүшесі ретінде 5 (бес) жылдан астам үздіксіз еңбек өтілінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z153" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Банктерді, Қазақстан Республикасы бейрезидент-банктерінің филиалдарын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензиялау, ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуді лицензиялау қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы заң) </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="84"/>
+      10) кандидатты бұрын уәкілетті орган тестілеуден өткізе отырып, қаржы нарығының банк секторындағы (банк, банк холдингі) басшы қызметкер лауазымына келіскен бе. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z154" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық акті бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+      Тестілеудің оң нәтижелері осы тармақшаның мақсаттары үшін есептелетін мерзім кандидат уәкілетті органда тестілеуден өткен күннен бастап 12 (он екі) айдан аспайтын мерзімді құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z155" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қағидалардың 22-тармағының 3), 4), 5) және 10) тармақшаларында көрсетілген кандидаттарды қоспағанда, қаржы нарығының банк секторындағы уәкілетті органмен банктің, банк холдингінің, Қазақстан Республикасы бейрезидент-банкі филиалының бас бухгалтері, банктің, банк холдингінің атқарушы органының басшысы және мүшелері лауазымдарына алғаш рет келісуден өтетін кандидаттар тестілеуден өту үшін міндетті түрде шақырылуға жатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...39 lines deleted...]
-        <w:t>3-қосымшалар</w:t>
+        <w:t>3-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...39 lines deleted...]
-        <w:t>12-қосымшаларға</w:t>
+        <w:t>16-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="85"/>
-[...1567 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="129"/>
+    <w:bookmarkStart w:name="z157" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Халықаралық сертификаттармен расталған кәсіби біліктілікке ие кандидаттар үшін еңбек өтілінің болуы жөніндегі ерекшеліктер және осындай сертификаттардың тізбесі Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5837,241 +4121,994 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...167 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер мен толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтер көрсету саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы ұйымдарының қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер мен толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтер көрсету саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы ұйымдарының қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер мен толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтер көрсету саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы ұйымдарының қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банкке немесе банк холдингіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еншілес ұйымды құруға немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сатып алуға, ұйымдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>капиталына қомақты қатысуға,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бас банктің күмәнді және үмітсіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>активтерін сатып алатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еншілес ұйымды банктің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құруына немесе сатып алуына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сондай-ақ еншілес ұйымды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құруға, сатып алуға,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдардың капиталына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қомақты қатысуына рұқсатты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қайтарып алу және (немесе)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оның күшін жою қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z417" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6141,61 +5178,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Банктің және (немесе) сақтандыру (қайта сақтандыру) ұйымының және (немесе) </w:t>
-[...9 lines deleted...]
-              <w:t>инвестициялық портфельді басқарушының және (немесе) банк және (немесе) сақтандыру холдингінің ірі қатысушысы мәртебесін иеленуге келісім беру</w:t>
+              <w:t>Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға немесе банктің немесе банк холдингінің ұйымның капиталына қатысуға рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6214,170 +5241,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="131"/>
-[...118 lines deleted...]
-Сақтандыру холдингі мәртебесін иеленуге келісім беру.</w:t>
+          <w:bookmarkStart w:name="z418" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің немесе банк холдингінің еншілес ұйымды құруына немесе сатып алуына рұқсат беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банктің бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды құруына немесе сатып алуына рұқсат беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банктің немесе банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсат беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екінші деңгейдегі банктердің кредиттік портфелінің сапасын жақсартуға мамандандырылған ұйыммен бірге құрылатын (сатып алынатын) күмәнді және үмітсіз активтерді сатып алатын ұйымның капиталына қомақты қатысуға рұқсат беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6446,51 +5445,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкілетті орган)</w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6559,51 +5558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал)</w:t>
+ "Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6636,87 +5635,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға өтініш берген күннен бастап 50 (елу) жұмыс күні ішінде.</w:t>
+Порталға өтініш берген күннен бастап 50 (елу) жұмыс күні ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6862,87 +5861,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші Басқармасының тиісті қаулысының көшірмесін қоса берумен қаржы ұйымының ірі қатысушысы, банк немесе сақтандыру холдингі мәртебесін иеленуге келісім беру туралы хабарлама не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Банктің немесе банк холдингінің еншiлес ұйымды құруына немесе сатып алуына немесе банктің немесе банк холдингінің ұйымдардың жарғылық капиталына қомақты қатысуына рұқсат беру туралы хабарлама не көрсетілетін қызметті берушінің Басқармасы қаулысының көшірмесін қоса бере отырып, мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6975,219 +5974,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіру тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="132"/>
-[...146 lines deleted...]
-Банктің, сақтандыру (қайта сақтандыру) ұйымының ірі қатысушысы, банк немесе сақтандыру холдингінің мәртебесін иеленуге келісім беру кезінде алымды төлеу екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшамен немесе қолма-қол ақшасыз нысанда, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 (елу) айлық есептік көрсеткіш. Алымды төлеу қолма-қол ақша немесе қолма-қол ақшасыз нысанда екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, сондай-ақ қолма-қол ақшасыз нысанда "электрондық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7241,106 +6108,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="133"/>
-[...54 lines deleted...]
-2) портал – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы заңға сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+          <w:bookmarkStart w:name="z421" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталдың – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы заңға сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін жіберу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7373,2907 +6220,1143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар және мәліметтер тізбесі</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжат мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="134"/>
-[...2834 lines deleted...]
-Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) құжаттары туралы мәліметтер, лицензиялық алымды төлеу туралы мәліметтер Көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден ұсынылады.</w:t>
+          <w:bookmarkStart w:name="z422" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің немесе банк холдингінің еншілес ұйымды құруына немесе сатып алуына рұқсат беру бойынша мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының бірінші басшысының не оның міндеттерін жүзеге асыратын адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы сұрату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Қағидаларға 2-қосымшаға сәйкес нысан бойынша еншілес ұйымды құруға немесе сатып алуға рұқсат беру туралы өтініштің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) еншілес ұйымның құрылтай құжаттарының электрондық көшірмелері (заңды тұлғалар-Қазақстан Республикасының бейрезиденттері үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) еншілес компанияны жағдайында - еншілес ұйымды құру туралы шешімнің электрондық көшірмесі немесе оны сатып алу жағдайында – еншілес ұйымды сатып алу туралы шешім (қаржылық есептілік депозитарийінің интернет-ресурсында мәліметтер болмаған жағдайда) электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Қағидаларға 4-қосымшаға сәйкес нысан бойынша еншілес ұйымның басшы қызметкерлері (немесе басшы қызметкерлер лауазымына тағайындау немесе сайлау үшін ұсынылатын кандидаттар) туралы ақпараттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) үлестес тұлғалар туралы мәліметтердің электрондық көшірмесі (қаржылық есептілік депозитарийінің интернет-ресурсында мәліметтер болмаған жағдайда).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушы-банкте банк холдингі болмаған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы ұйымдар қауымдастығы меморандумының немесе ережелерінің шарттарына сәйкес олардың қызметін бірлескен негізде басқарумен байланысты; егер көрсетілген ұйымдардың атқарушы органы, басқару органы (акционерлік қоғамдар үшін), байқаушы кеңесі (жауапкершілігі шектеулі серіктестік үшін) құрамының үштен бірінен астамын сол белгілі бір тұлғалар құрайтын болса, еншілес ұйымға байланысты ұйымдар туралы ақпараттың электрондық көшірмесін қосымша береді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) Қағидалардың 7-тармағына сәйкес еншілес ұйымның бизнес-жоспарының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) еншілес ұйым орналасқан елдің заңнамасын талдау негізінде Қазақстан Республикасының бейрезидент-банк конгломератына қатысушылар орналасқан елдердің заңнамасы бойынша олардың және банк конгломератының Қазақстан Республикасының заңнамалық актілерінде көзделген талаптарды орындауға мүмкіндік берілмеуіне байланысты банк конгломератына шоғырландырылған қадағалауды жүргізу мүмкіндігінің болмауын көздейтін мән-жайлардың жоқ екендігі туралы ақпараттың электрондық көшірмесі (Қазақстан Республикасының бейрезидент- еншілес ұйымын сатып алған кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) соңғы аяқталған есептік кезең үшін сатып алынатын еншілес ұйымның аудиторлық ұйым куәландырған қаржылық есептілігінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) көрсетілетін қызметті алушы жарғылық капиталға қатысу үлесін немесе акцияларын сатып алу арқылы еншілес ұйым сатып алатын заңды тұлға туралы деректердің электрондық көшірмесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлғаның атауы мен орналасқан жерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті алушы құрылтайшысы (қатысушысы) болып табылатын заңды тұлғаның жарғылық капиталына көрсетілетін қызметті алушының қатысу үлесінің мөлшері, оны иелену бағасы туралы мәліметті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті алушы акционері болып табылатын заңды тұлғаның акциялар саны, оларды иелену бағасы, олардың орналастырылған акциялардың (артықшылықты және қоғам иеленген акциялары шегеріле отырып) жалпы санына пайыздық арақатынасы туралы мәліметті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлғаның (көрсетілетін қызметті алушы құрылтайшысы, қатысушысы, акционері болған) қатысу үлесінің мөлшері, басқа заңды тұлғаның жарғылық капиталынан оны сатып алу бағасы туралы мәліметті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті алушы акционері (құрылтайшысы, қатысушысы) болып табылатын заңды тұлға сатып алған акциялардың саны, сатып алу бағасы, олардың орналастырылған акциялардың (артықшылықты және қоғам сатып алған акциялары шегеріле отырып) жалпы санына пайыздық арақатынасы туралы мәліметті қамтитын мәліметтерді беруі қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы талаптар көрсетілетін қызметті алушы бірнеше заңды тұлғаның жарғылық капиталға қатысу үлестерін немесе акцияларын иелену арқылы еншілес ұйым иеленетін жағдайларға қолданылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, рұқсат беру үшін алым төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) оның негізінде бақылауды алуға немесе еншілес ұйымды бақылауды растауға негізделетін, бақылау себебін көрсете отырып, басқа құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды құруға немесе сатып алуға рұқсат беру бойынша мемлекеттік қызметтер көрсету үшін қажетті құжаттар тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының бірінші басшысының не оның міндеттерін атқаратын адамның ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) осы тармақтың бірінші бөлігінің 3), 4), 5), 6), 10), 11) және 12) тармақшаларында көрсетілген құжаттарды қоса бере отырып, Қағидаларға 5-қосымшаға сәйкес нысан бойынша еншілес ұйымды құруға немесе сатып алуға, оның ішінде бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды құруға немесе сатып алуға рұқсат беру туралы өтініштің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) еншілес ұйым сатып алған жағдайда – тиісті өтініш берілгенге дейінгі еншілес ұйымның соңғы аяқталған тоқсандағы қаржылық есептілігінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) оған қойылатын талаптар Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16795 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 61 қаулысымен бекітілген, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымның қызметі қағидаларымен (бұдан әрі – № 61 қағидалар), ол сатып алатын (сатып алған) күмәнді және үмітсіз активтерге қойылатын талаптармен белгіленетін бизнес-жоспардың және күмәнді және үмітсіз активтердің сапасын жақсарту жөніндегі іс-шаралар жоспарының электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банктің немесе банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсат беру үшін мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының бірінші басшысының немесе оның міндеттерін жүзеге асыратын адамның ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) осы тармақтың бірінші бөлігінің 4), 7), 8), 10) және 11) тармақшаларында көзделген құжаттарды қоса бере отырып Қағидаларға 6-қосымшаға сәйкес нысан бойынша ұйымдардың капиталына қомақты қатысуға рұқсат алуға өтініштің электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Қағидаларға 8-қосымшаға сәйкес нысан бойынша банктің немесе банк холдингінің капиталда қомақты қатысуы бар ұйымның басшы қызметкерлері (немесе басшы қызметкерлер лауазымдарына тағайындау немесе сайлау үшін ұсынылып отырған кандидаттар) туралы ақпараттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Екінші деңгейдегі банктердің кредиттік портфелінің сапасын жақсартуға мамандандырылған ұйыммен бірге құрылатын (сатып алынатын) күмәнді және үмітсіз активтерді сатып алатын ұйымның капиталына қомақты қатысуға рұқсат беру бойынша мемлекеттік қызмет көрсетуге қажетті құжаттар тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының бірінші басшысының не оның міндеттерін жүзеге асыратын адамның ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) осы тармақтың бірінші бөлігінің 4), 5), 10) және 11) тармақшаларында және осы тармақтың екінші бөлігінің 3) және 4) тармақшаларында көзделген құжаттарды қоса бере отырып Қағидаларға 6-қосымшаға сәйкес нысан бойынша ұйымдардың капиталына қомақты қатысуға рұқсат алуға өтініштің электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы ұйымының, банк холдингінің және (немесе) сақтандыру холдингінің ірі қатысушысы мәртебесін иеленуге бір мезгілде келісім алған жағдайда, банк холдингінің немесе еншілес ұйымның банк холдингі мәртебесін иеленуге рұқсат беру бойынша мемлекеттік қызметті көрсету үшін қажетті құжаттардың тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының бірінші басшысының не оның міндеттерін атқарушы адамның ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) осы тармақтың бірінші бөлігінің 11) тармақшасында көзделген құжатты қоса бере отырып, Қағидаларға 3-қосымшаға сәйкес нысан бойынша банк холдингі және (немесе) банк холдингі мәртебесін иеленуге ниет білдірген тұлға ұсынатын еншілес ұйымды құруға немесе сатып алуға рұқсат алуға арналған өтініштің электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы ұйымының, банк холдингінің және (немесе) сақтандыру холдингінің ірі қатысушысы мәртебесін иеленуге бір мезгілде келісім алған жағдайда, банк холдингінің немесе ұйымдардың капиталындағы банк холдингі мәртебесін иеленуге ниет білдірген тұлғаның қомақты қатысуына рұқсат беру бойынша мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының бірінші басшысының не оның міндеттерін атқарушы адамның ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы тармақтың бірінші бөлігінің 11) тармақшасында көзделген құжатты қоса бере отырып, Қағидаларға 7-қосымшаға сәйкес нысан бойынша банк холдингі және (немесе) ұйымдардың капиталындағы банк холдингі мәртебесін иеленуге ниет білдірген тұлға ұсынатын банк холдингінің және (немесе) ұйымдардың капиталындағы банк холдингі мәртебесін иеленуге ниет білдірген тұлғаның ұйымдардың капиталына қомақты қатысуына рұқсат алуға арналған өтініштің электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10306,1143 +7389,527 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z271" w:id="135"/>
-[...1070 lines deleted...]
-2) көрсетілетін қызметті алушы-қаржы ұйымы орналасқан елде шоғырландырылған негізде қадағалауға жатпайтын жағдайлар.</w:t>
+          <w:bookmarkStart w:name="z460" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктің немесе банк холдингінің еншілес ұйымды құруына немесе сатып алуына рұқсат беру бойынша мемлекеттік қызмет көрсетуден бас тарту негіздері:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) құрылатын немесе иеленетін еншілес ұйым орналасқан елдің қаржы ұйымдарын шоғырландырылған қадағалау саласындағы заңнамасының Қазақстан Республикасының заңнамасында белгіленген шоғырландырылған қадағалау жөніндегі талаптарға сай келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) еншілес ұйымның басшы қызметкерлерінің (немесе басшы қызметкерлер лауазымына тағайындау немесе сайлау үшін ұсынылатын кандидаттардың) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы заң) 20-бабы 3-тармағының 3), 4), 5) және 6) тармақшаларының талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушының болжанып отырған еншілес ұйымының болуы нәтижесінде құрамына көрсетілетін қызметті алушы кіретін банк конгломератының пруденциялық нормативтерді сақтамауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) еншілес ұйымның қызметі немесе көрсетілетін қызметті алушы жоспарлаған инвестициялар салдарынан көрсетілетін қызметті алушының (банктің, банк холдингінің) немесе банк конгломератының қаржылық жай-күйінің нашарлауы көзделетін қаржылық салдарды талдау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) еншілес ұйым орналасқан елдің заңнамасында көзделген жағдайларда еншілес ұйымның белгіленген пруденциялық нормативтерді, сондай-ақ көрсетілетін қызметті алушының пруденциялық нормативтерді сақтамауы, оның ішінде шоғырландырылған негізде сақтамауы және көрсетілетін қызметтті көрсетушіге рұқсат алуға өтініш берген күннің алдындағы соңғы 3 (үш) ай ішінде және (немесе) өтінішті қарау кезеңінде басқа да сақталуға міндетті нормативтер мен лимиттерді сақтамауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) өтініш берілген күні және құжаттарды қарау кезеңінде банкте және (немесе) банк холдингінде және (немесе) иелену болжанған еншілес ұйымда қолданыстағы қадағалап ден қою шараларының және осы Заңның 46-бабы 1-тармағының 1), 2), 3), 4), 5), 6), 9) және 14) тармақшаларында, 47-1-бабында көзделген қолданыстағы қадағалап ден қою шараларының және (немесе) Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің 213-бабының алтыншы, сегізінші бөліктерінде, 227-бабында көзделген әкімшілік құқық бұзушылықтар үшін әкімшілік шаралардың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) көрсетілетін қызметті алушы еншілес ұйымды - Қазақстан Республикасының резиденттері банкті, сақтандыру (қайта сақтандыру) ұйымын, инвестициялық портфельді басқарушыны құрған немесе сатып алған жағдайларда, Банктер туралы заңда, сақтандыру және сақтандыру қызмет туралы, бағалы қағаздар нарығы туралы заңнамасында көзделген Қазақстан Республикасының резиденттері банк немесе сақтандыру холдингі, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін алуға келісім беруге қатысты талаптарды сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) ұсынылған құжаттар бойынша көрсетілетін қызметті берушінің ескертулерін жоймау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) банктің, банк холдингінің банктің еншілес ұйымдарын, банк холдингін құруға, банктердің, банк холдингтерінің заңды тұлғалардың акцияларын немесе жарғылық капиталдарындағы қатысу үлестерін сатып алуына қойылатын Банктер туралы заңның 8 және 40-баптарында белгіленген талаптарды сақтамауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) банктің және (немесе) банк холдингінің еншілес ұйымды құруға, сатып алуға көрсетілетін қызметті берушіге рұқсат алуға өтініш берген күннің алдындағы аяқталған соңғы екі қаржы жылының әрқайсысының қорытындылары бойынша шоғырландырылған және шоғырландырылмаған негіздердегі залалды қызметі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бас банктің күмәнді және үмітсіз активтерін сатып алуға рұқсат беру бойынша мемлекеттік қызметті көрсетуден бас тартуға негіздер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) осы тармақтың бірінші бөлігінің 2), 3), 8) және 11) тармақшаларында көзделген негіздер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) еншілес ұйымға берілетін күмәнді және үмітсіз активтердің Банктер туралы заңның 11-2-бабы 4-тармағының талаптарына және (немесе) №61 қағидалардың талаптарына сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банктің немесе банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсат беруден бас тарту осы тармақтың бірінші бөлігінде көзделген негіздер бойынша жүргізіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тармақтың бірінші бөлігінің 2), 3), 8) және 11) тармақшаларында және екінші бөлігінің 2) тармақшасында көзделген негіздер екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданған ұйыммен бірлесіп құрылатын (сатып алынатын) күмәнді және үмітсіз активтерді иеленетін ұйымның капиталына банктің қомақты қатысуына рұқсат беру бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болып табылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11474,136 +7941,136 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де талаптар.</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="136"/>
-[...62 lines deleted...]
-Мемлекеттік қызмет көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. Мемлекеттік көрсетілетін қызмет мәселелері бойынша Бірыңғай байланыс орталығы: 8-800-080-7777 немесе 1414.</w:t>
+          <w:bookmarkStart w:name="z476" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет" арқылы қашықтан қол жеткізу режимінде, сондай-ақ Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11746,51 +8213,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11811,1005 +8278,1264 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банктің, банк холдингінің ірі</w:t>
+              <w:t>Банкті, Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қатысушысы, сақтандыру (қайта</w:t>
+              <w:t>бейрезидент-банкінің филиалын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтандыру) ұйымының,</w:t>
+              <w:t>ашуға рұқсат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтандыру холдингінің ірі</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қатысушысы, инвестициялық</w:t>
+              <w:t>"Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>портфельді басқарушының ірі</w:t>
+              <w:t>Қаржы нарығын реттеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қатысушысы мәртебесін</w:t>
+              <w:t>дамыту агенттігі"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иеленуге келісім беру, оны</w:t>
+              <w:t>республикалық мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кері қайтарып алу қағидаларына</w:t>
+              <w:t>мекеме</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және көрсетілген келісімді алу</w:t>
+              <w:t>(БСН 191240019852)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үшін табыс етілетін құжаттарға</w:t>
-[...89 lines deleted...]
-              </w:rPr>
               <w:t>Нысан</w:t>
-            </w:r>
-[...128 lines deleted...]
-              <w:t>(БСН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="137"/>
+    <w:bookmarkStart w:name="z480" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Банктің ірі қатысушысы мәртебесін иелену туралы өтініш (жеке тұлғалар үшін)</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z317" w:id="139"/>
+        <w:t xml:space="preserve"> Банк ашуға рұқсат беру туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z481" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z318" w:id="140"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z482" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде), жеке сәйкестендіру нөмірі (болған кезде), заңды тұлғаның атауы, бизнес сәйкестендіру нөмірі (болған кезде), заңды тұлға өкілінің тегі, аты, әкесінің аты (ол болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z483" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z319" w:id="141"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z484" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z320" w:id="142"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z485" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       (жеке тұлғаның тегі, аты, әкесінің аты (бар болса), жеке идентификаттау нөмірі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z321" w:id="143"/>
+      (өтініш берушінің осы өтінішті құрылтайшылардың атынан беруге өкілеттігін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z486" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (бар болса), азаматтығы бар елі, тұрғылықты жері, жеке басын куәландыратын</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z323" w:id="145"/>
+      растайтын нотариат куәландырған немесе өзге түрде куәландырылған құжатқа сілтеме)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z487" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z324" w:id="146"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z488" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z329" w:id="151"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z489" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z330" w:id="152"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z490" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z331" w:id="153"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z491" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің жұмыс орны және ол атқаратын лауазымы, тұрғылықты жері, заңды мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z492" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z493" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылтай жиналысының _____ жылғы "___" ____________ № ____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z494" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хаттамасына сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z495" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z496" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құрылатын банктің толық атауы мен орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z497" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________ашуға рұқсат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z498" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z499" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z500" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде), заңды тұлғаның атауы (болған кезде) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z501" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      банктің ірі қатысушысы және (немесе) банк холдингі мәртебесін иеленуіне (қажеттісін таңдау қажет) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z502" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісім беруді (қажет болған жағдайда толтырылады);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z503" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z504" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z505" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде), заңды тұлғаның атауы (болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z506" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z507" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ашылатын банктің атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z508" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еншілес ұйымын құруға немесе капиталына қомақты қатысуға рұқсат беруді сұрайды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z509" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z332" w:id="154"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z510" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банк акцияларын, оның ішінде бұрын иеленген акцияларды сатып алу шарттары мен тәртібі туралы мәліметтер, сондай-ақ акцияларды иеленуге пайдаланылатын ақша көздері мен қаражаттардың сипаттамасы:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z333" w:id="155"/>
+      (қажеттісін таңдау қажет) (қажет болған жағдайда толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z511" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акцияларды сатып алу үшін пайдаланылатын көздер мен қаражаттың сипаттамасын қоса алғанда, банктің акцияларын сатып алу талаптары мен тәртібі туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z512" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z334" w:id="156"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z513" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z335" w:id="157"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z514" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің жарғылық капиталындағы қатысу үлесі он пайыздан аз болатын құрылтайшылар – жеке және заңды тұлғалар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z515" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z340" w:id="162"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z516" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z341" w:id="163"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z517" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ________ жылғы қаржылық есептілігі мына сілтеме бойынша орналастырылған*:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z518" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z519" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ________ жылғы қаржылық есептілігі мына сілтеме бойынша орналастырылған*:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z520" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z521" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ________ жылғы _______ тоқсандағы қаржылық есептілігі мына сілтеме бойынша орналастырылған*:_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z522" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z342" w:id="164"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z523" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z343" w:id="165"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z524" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (өтініш берушінің тегі, аты, әкесінің аты (ол бар болса)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z344" w:id="166"/>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z525" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________ (күні)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z526" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылтайшы (құрылтайшылар) өтінішке қоса берілген құжаттар мен мәліметтердің дәйектілігін, сондай-ақ қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға осы өтінішті қарауға байланысты сұратылған ақпараттың уақтылы ұсынылғанын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z527" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылтайшы (құрылтайшылар) дербес деректерін жинау мен өңдеуге және ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметті пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z528" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша (жіберілген құжаттар мен мәліметтердің тізбесін, олардың әрқайсысы бойынша даналар және парақтар санын көрсету):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z529" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z530" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z531" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z532" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің электрондық цифрлық қолтаңбасы, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z533" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * интернет-ресурсқа сілтеме "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңының 19-бабы 3-тармағының 2) тармақшасында көзделген жағдайда көрсетіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12947,51 +9673,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13012,1693 +9738,2104 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банктің, банк холдингінің ірі</w:t>
+              <w:t>Банкті, Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қатысушысы, сақтандыру (қайта</w:t>
+              <w:t>бейрезидент-банкінің филиалын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтандыру) ұйымының,</w:t>
+              <w:t>ашуға рұқсат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтандыру холдингінің ірі</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қатысушысы, инвестициялық</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>портфельді басқарушының ірі</w:t>
+              <w:t>"Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қатысушысы мәртебесін</w:t>
+              <w:t>Қаржы нарығын реттеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иеленуге келісім беру, оны</w:t>
+              <w:t>дамыту агенттігі"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кері қайтарып алу қағидаларына</w:t>
-[...168 lines deleted...]
-              <w:t>республикалық мемлекеттік</w:t>
+              <w:t>Республикалық мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекемесі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(БСН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z348" w:id="167"/>
+    <w:bookmarkStart w:name="z536" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Банк холдингі немесе банктің ірі қатысушысы мәртебесін иелену туралы өтініш (заңды тұлғалар үшін)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z349" w:id="168"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z537" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жылғы "___" __________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z350" w:id="169"/>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z538" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z539" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қазақстан Республикасының бейрезидент-банкінің толық атауы және заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z540" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы, орналасқан жері (пошталық индексі, ел, облыс, қала, көше), телефон нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z541" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z542" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z543" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (резиденті Қазақстан Республикасының бейрезидент-банкі болып табылатын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z544" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттің елінде мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер (құжаттың</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z545" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы, нөмірі және берілген күні, кім берді)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z546" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z547" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z548" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (резиденті Қазақстан Республикасының бейрезидент-банкі болып табылатын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z549" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттің елінде заңды тұлға үшін қалыптастырылатын бизнес- сәйкестендіру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z550" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі немесе өзге бірегей нөмір (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z551" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z552" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z553" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (резиденті Қазақстан Республикасының бейрезидент-банкі болып табылатын, банктік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z554" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және өзге де операцияларды жүргізуге Қазақстан Республикасының бейрезидент-</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z555" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      банкінің лицензиясын (рұқсатын) берген мемлекеттің қаржылық қадағалау органының атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z556" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z557" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z558" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z559" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z560" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияға сәйкес мәні бойынша банктік және өзге де операцияларға ұқсас негізгі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z561" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет түрлерін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z562" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z563" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезидент-банкі өзінің филиалы арқылы Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z564" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикасының аумағында қызметті жүзеге асыруды жоспарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z565" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z351" w:id="170"/>
+    <w:bookmarkStart w:name="z566" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z567" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қазақстан Республикасының бейрезидент-заңды тұлғасының өтініш берілген күнге халықаралық шкала бойынша Қазақстан Республикасының бейрезидент-банкінің ұзақ мерзімді кредиттік рейтингі (рейтингтік агенттіктің атауы, тізбесі Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8318 болып тіркелген, "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 қаулысымен белгіленетін рейтингтік агенттіктердің бірі берген, ең төменгі рейтингтің болуын растайтын мәліметтер орналастырылған интернет-ресурсқа сілтеме)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z568" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z569" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шешім қабылдаған Қазақстан Республикасының бейрезидент-банкі органының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z570" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында филиал ашу туралы 20___ жылғы "___" _______№ _____________ шешіміне сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z571" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z572" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ашылатын Қазақстан Республикасының бейрезидент-банкі филиалының атауы және орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z573" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ашуға рұқсат беруді сұрайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z574" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы бейрезидент-банкі акцияларының 10 (он) және одан көп пайызына иелік ететін Қазақстан Республикасы бейрезидент-банкінің акционерлері туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z575" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z576" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z577" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z578" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z579" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z580" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса), туған күні, айы, жылы, жері, азаматтығы, жеке тұлғаның жеке басын куәландыратын құжаттың деректері, резиденті жеке тұлға болып табылатын мемлекеттің елінде жеке тұлға үшін қалыптастырылатын жеке сәйкестендіру нөмірі немесе өзге бірегей нөмір (бар болса), заңды тұлғаның атауы, орналасқан жері және нақты мекенжайы, құжаттың атауын, нөмірін және берілген күнін, кім бергенін көрсете отырып, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер, резиденті заңды тұлға болып табылатын мемлекеттің елінде заңды тұлға үшін қалыптастырылатын бизнес-сәйкестендіру нөмірі немесе өзге бірегей нөмір (бар болса), заңды тұлғаның қызметінің түрлері)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z581" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы бейрезидент-банкінің басқару органының басшысы туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z582" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z583" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z584" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z585" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туған күні ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z586" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туған жері_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z587" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтығы____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z588" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке басын куәландыратын құжаттың деректері ____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z589" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z352" w:id="171"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z590" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резиденті жеке тұлға болып табылатын мемлекеттің елінде жеке тұлға үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z591" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қалыптастырылатын жеке сәйкестендіру нөмірі немесе өзге бірегей нөмір (бар болса) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z592" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z593" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезидент-банкі атқарушы органының басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z594" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы (атқарушы органның функцияларын жалғыз жүзеге асыратын тұлғаның) мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z595" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z596" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z597" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туған күні ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z598" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туған жері __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z599" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтығы ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z600" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке басын куәландыратын құжаттың деректері </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z601" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z353" w:id="172"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z602" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (заңды тұлғаның атауы, бизнес-сәйкестендіру нөмірі (бар болса), өтініш беруші -</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z354" w:id="173"/>
+      резиденті жеке тұлға болып табылатын мемлекеттің елінде жеке тұлға үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z603" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қалыптастырылатын жеке сәйкестендіру нөмірі немесе өзге бірегей нөмір (бар болса) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z604" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы бейрезидент-заңды тұлғасын мемлекеттік тіркеу</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z355" w:id="174"/>
+      ________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z605" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қайта тіркеу), орналасқан жері туралы мәліметтер)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z356" w:id="175"/>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z606" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z607" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z608" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z357" w:id="176"/>
+      (Қазақстан Республикасының бейрезидент-банкі өкілінің тегі, аты, әкесінің аты (бар болса) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z609" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Қазақстан Республикасының бейрезидент-заңды тұлғасының не оның бас ұйымының кредиттік рейтингі туралы мәліметтер, тізбесі Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8318 болып тіркелген, "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 қаулысымен (бұдан әрі - № 385 қаулы) белгіленетін халықаралық рейтингтік агенттіктердің бірі берген, ең төменгі рейтингтің болуын растайтын мәліметтер орналастырылған интернет-ресурсқа сілтеме)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z358" w:id="177"/>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z610" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Қазақстан Республикасының бейрезидент-банкі атынан осы өтінішті беруге өтініш берушінің өкілеттігін растайтын нотариат немесе өзге түрде куәландырылған құжатқа сілтеме) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z611" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z359" w:id="178"/>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z612" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (банктің ірі қатысушысы немесе банк холдингінің мәртебесін иеленгісі келетін заңды тұлғаның уәкілетті органы шешімінің деректемелері)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z360" w:id="179"/>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z613" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жылғы ___ №_ шешіміне сәйкес</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z361" w:id="180"/>
+      (өтініш берушінің жұмыс орны және ол атқаратын лауазымы, тұрғылықты жері, заңды мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z614" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z362" w:id="181"/>
+      Соңғы күнтізбелік 3 (үш) жылдың ішінде Қазақстан Республикасы бейрезидент-банкінде ірі қаржылық проблемалар, оның ішінде банкроттық, консервация, санация туындады ма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z615" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z363" w:id="182"/>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z616" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (банктің атауы, банктің бизнес-сәйкестендіру коды)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="183"/>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z617" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      банктің ірі қатысушы немесе банк холдингі мәртебесін иеленуге рұқсат беруді сұрайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z365" w:id="184"/>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z618" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банктің иеленетін акцияларының саны, олардың құны, иеленуге болжанатын банк акциялары санының орналастырылған (артықшылықты және сатып алынғандарды шегергенде) акциялар санына және (немесе) банктің дауыс беретін акцияларының санына пайыздық арақатынасы туралы мәліметтер:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z366" w:id="185"/>
+      (олардың туындау себептері, осы проблемаларды шешу нәтижелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z619" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының бейрезидент-банкі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z620" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z367" w:id="186"/>
+      - өзі резиденті болып табылатын мемлекеттің заңнамасына сәйкес заңды тұлға болып табылатынын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z621" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z368" w:id="187"/>
+      - Қазақстан Республикасының аумағында қызметті жүзеге асыруды жоспарлайтын өз филиалының міндеттемелері бойынша өзіне толық жауапкершілік алатынын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z622" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z369" w:id="188"/>
+      - Қазақстан Республикасының аумағында филиал ашуға рұқсат алу үшін осы өтініш берілген күннің алдындағы соңғы он екі ай ішінде резиденті Қазақстан Республикасының бейрезидент-банкі болып табылатын мемлекеттің заңнамасында белгіленген меншікті капиталдың жеткіліктілік коэффициенттерін және өтімділік коэффициенттерін бұзушылықтардың болмауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z623" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z370" w:id="189"/>
+      - құрылтай құжаттарына, Қазақстан Республикасы бейрезидент-банкінің ішкі саясатына және (немесе) өзі резиденті болып табылатын мемлекеттің заңнамасына сәйкес талап етілетін барлық қажетті шешімдер мен келісімдерге ие екенін, мыналарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z624" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банк акцияларын, оның ішінде бұрын иеленген акцияларды сатып алу шарттары мен тәртібі туралы мәліметтер, сондай-ақ растайтын құжаттардың көшірмелерін қоса бере отырып, акцияларды иеленуге пайдаланылатын ақша көздері мен қаражаттардың сипаттамасы:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z371" w:id="190"/>
+      - Қазақстан Республикасының аумағында филиал ашуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z625" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z372" w:id="191"/>
+      - Қазақстан Республикасының бейрезидент-банкі қызметін Қазақстан Республикасының аумағында жүзеге асыруды жоспарлайтын өзінің филиалының міндеттемелері бойынша толық жауапкершілікті қабылдауға қатысты растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z626" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының бейрезидент-банкі осы ақпаратты Қазақстан Республикасының бейрезидент-банкі тексергенін және дұрыс әрі толық болып табылатынын растайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z627" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z373" w:id="192"/>
+      Қазақстан Республикасының бейрезидент-банкі өтінішке қоса берілген құжаттар мен мәліметтердің дәйектілігін, сондай-ақ қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға осы өтінішті қарауға байланысты сұратылған ақпараттың уақтылы ұсынылғанын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z628" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z374" w:id="193"/>
+      Дербес деректерді жинауға және өңдеуге және ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z629" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________________.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z375" w:id="194"/>
+      Қосымша (жіберілген құжаттар мен мәліметтердің тізбесін, олардың әрқайсысы бойынша даналар және парақтар санын көрсету):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z630" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z631" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш берушінің акцияларының (жарғылық капиталға қатысу үлестерінің) он немесе одан көп пайызын тікелей немесе жанама иеленетін тұлғалар туралы мәліметтер:</w:t>
-[...782 lines deleted...]
-    <w:bookmarkEnd w:id="233"/>
+      (өтініш берушінің электрондық цифрлық қолтаңбасы, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14836,51 +11973,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14901,256 +12038,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банкке немесе банк холдингіне</w:t>
+              <w:t>Банкті, Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>еншілес ұйымды құруға немесе</w:t>
+              <w:t>бейрезидент-банкінің филиалын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сатып алуға, ұйымдардың</w:t>
+              <w:t>ашуға рұқсат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>капиталына қомақты қатысуға,</w:t>
-[...142 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z417" w:id="234"/>
+    <w:bookmarkStart w:name="z634" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15164,117 +12158,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t>ілетін қызметтің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Банкке немесе банк холдингіне еншілес ұйымды құруға немесе сатып алуға немесе банктің немесе банк холдингінің ұйымның капиталына қатысуға рұқсат беру</w:t>
+Банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15293,183 +12257,127 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z418" w:id="235"/>
-[...90 lines deleted...]
-Екінші деңгейдегі банктердің кредиттік портфелінің сапасын жақсартуға мамандандырылған ұйыммен бірге құрылатын (сатып алынатын) күмәнді және үмітсіз активтерді сатып алатын ұйымның капиталына қомақты қатысуға рұқсат беру.</w:t>
+          <w:bookmarkStart w:name="z635" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банкті ашуға рұқсат алу үшін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат алу үшін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15497,92 +12405,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі</w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкiлеттi орган).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15610,205 +12518,205 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- "Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал)</w:t>
+Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға өтініш берген күннен бастап 50 (елу) жұмыс күні ішінде</w:t>
+Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша порталға өтініш берген күннен бастап 65 (алпыс бес) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15836,92 +12744,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15949,281 +12857,281 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Банктің немесе банк холдингінің еншiлес ұйымды құруына немесе сатып алуына немесе банктің немесе банк холдингінің ұйымдардың жарғылық капиталына қомақты қатысуына рұқсат беру туралы хабарлама не көрсетілетін қызметті берушінің Басқармасы қаулысының көшірмесін қоса бере отырып, мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Қағидаларға 4-қосымшаға сәйкес нысан бойынша банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсатты қоса бере отырып, банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру туралы хабарлама не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіру тәсілдері</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 (елу) айлық есептік көрсеткіш. Алымды төлеу қолма-қол ақша немесе қолма-қол ақшасыз нысанда екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, сондай-ақ қолма-қол ақшасыз нысанда "электрондық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
+Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат нысандарының жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z421" w:id="236"/>
+          <w:bookmarkStart w:name="z636" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
+          <w:bookmarkEnd w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы заңға сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін жіберу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16236,51 +13144,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16293,1836 +13201,2032 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжат мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z422" w:id="237"/>
-[...1070 lines deleted...]
-2) осы тармақтың бірінші бөлігінің 11) тармақшасында көзделген құжатты қоса бере отырып, Қағидаларға 7-қосымшаға сәйкес нысан бойынша банк холдингі және (немесе) ұйымдардың капиталындағы банк холдингі мәртебесін иеленуге ниет білдірген тұлға ұсынатын банк холдингінің және (немесе) ұйымдардың капиталындағы банк холдингі мәртебесін иеленуге ниет білдірген тұлғаның ұйымдардың капиталына қомақты қатысуына рұқсат алуға арналған өтініштің электрондық көшірмесі.</w:t>
+          <w:bookmarkStart w:name="z637" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы банк ашуға рұқсат алу үшін өтініш жасаған кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат түріндегі банк ашуға рұқсат беру туралы өтініш (өтініш берушінің осы өтінішті беруге өкілеттіктерін растайтын құжаты қоса ұсыну арқылы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) құрылтай жиналысының Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген жиналысы хаттасының(жалғыз құрылтайшысының шешімінің) электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне 1-қосымшаға сәйкес нысан бойынша банктің жарғылық капиталындағы үлесі 10 (он) пайыздан аз құрылтайшы – жеке тұлға туралы мәліметтердің электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне 2-қосымшаға сәйкес нысан бойынша банктің жарғылық капиталындағы үлесі 10 (он) пайыздан аз құрылтайшы – заңды тұлға туралы мәліметтердің электрондық көшірмелері, оның ішінде құрылтайшы – заңды тұлғаның аудиторлық есептермен расталған соңғы екі қаржы жылындағы жылдық қаржылық есептілігінің (құрылтайшы - заңды тұлғада еншілес ұйымдар болған жағдайда шоғырландырылған қаржылық есептіліктің) көшірмелері, сондай-ақ өтініш беру күнінің алдындағы соңғы аяқталған тоқсандағы құрылтайшы – заңды тұлғаның қаржылық есептілігінің көшірмесін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ағымдағы жылдың 1 қаңтарынан бастап 1 маусымы аралығындағы кезеңде соңғы аяқталған қаржы жылындағы қаржылық есептілікті растайтын аудиторлық есеп болмаған жағдайда, құрылтайшы – заңды тұлға өтініш беру күнінің алдындағы соңғы аяқталған қаржы жылындағы және соңғы аяқталған тоқсандағы қаржылық есептіліктің (құрылтайшы – заңды тұлғада еншілес ұйымдар болған жағдайда шоғырландырылған қаржылық есептіліктің) көшірмелерін, сондай-ақ соңғы аяқталған қаржы жылының алдындағы аудиторлық есептермен расталған екі жылдағы жылдық қаржылық есептіліктің (құрылтайшы – заңды тұлғада еншілес ұйымдар болған жағдайда шоғырландырылған қаржылық есептіліктің) көшірмелерін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы тармақшада көрсетілген қаржылық есептілік мынадай жағдайларда ұсынылмайды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы қаржылық есептілік қаржылық есептілік депозитарийінің интернет-ресурсында немесе оны уәкілетті органның "электрондық үкімет" веб-порталы арқылы алу мүмкіндігі болған кезде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылтайшы - заңды тұлға Қазақстан Республикасының бейрезидент-қаржы ұйымы болып табылса және осы қаржылық есептілік Қазақстан Республикасының бейрезидент-қаржы ұйымының немесе шетелдік қор биржасының интернет-ресурсында қазақ, орыс немесе ағылшын тілінде орналастырылса және қолжетімді болса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы заң) 11-1-бабына сәйкес ұсынылатын құжаттар мен мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) Банктер туралы заңның 17-1-бабының 3-тармағында көрсетілген банк холдингі немесе банктің ірі қатысушысы мәртебесін иелену туралы өтінішті және Банктер туралы заңның 17-1-бабының 4-тармағының 1) тармақшасында, 5-тармағының 1) тармақшасында және 7-1-тармағында көрсетілген құжаттар мен мәліметтерді қоспағанда, көрсетілетін қызметті алушының банктің немесе банк холдингінің ірі қатысушысы мәртебесін алуы қажет болған жағдайда Банктер туралы заңның 17-1-бабына сәйкес ұсынылатын құжаттар мен мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) құрылатын банктің акцияларын сатып алу (жарғылық капиталын төлеу) үшін жеке тұлға пайдаланатын қаражат көздерін (шығу тегін) растайтын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке тұлға құрылатын банктің акцияларын сатып алу (жарғылық капиталын төлеу) үшін пайдалануы мүмкін қаражат көздері Банктер туралы заңның 17-1-бабының 3-1-тармағында көрсетілген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) резиденті Қазақстан Республикасының бейрезидент-заңды тұлғасы болып табылатын мемлекеттің қаржылық қадағалау органы берген Қазақстан Республикасының аумағында өз қызметін жүзеге асыратын банктің акцияларын иеленуге келісімнің (рұқсаттың) электрондық көшірмесі не резиденті Қазақстан Республикасының бейрезидент-заңды тұлғасы болып табылатын мемлекеттің қаржылық қадағалау органынан мұндай келісімнің (рұқсаттың) талап етілмейтіндігі туралы растау көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген құрылтай шартының нотариат куәландырған көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушы Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат алу үшін жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) өтініш берушінің ЭЦҚ-мен куәландырылған электрондық құжат түріндегі Қағидаларға 2-қосымшаға сәйкес нысан бойынша (өтініш берушінің осы өтінішті беруге өкілеттігін растайтын құжаттардың және оған қоса берілетін құжаттардың электрондық көшірмелерін қоса бере отырып) Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру туралы қазақ немесе орыс тілдеріндегі өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының Қазақстан Республикасының аумағында филиал ашу туралы шешімінің электрондық көшірмесі, оның ішінде мынадай мәселелер бойынша шешімдерді қамтиды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Қазақстан Республикасының бейрезидент-банкінің Қазақстан Республикасының аумағында оның филиалының қызметін жүзеге асыру процесінде туындайтын міндеттемелер бойынша жауапкершілікті қабылдауы туралы және осындай міндеттемелерді Қазақстан Республикасының бейрезидент-банкінің балансында есепке алу туралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Банктер туралы заңның 42-бабының 6-тармағының екінші бөлігіне сәйкес резерв ретінде қабылданатын Қазақстан Республикасының бейрезидент-банкі филиалының активтерінің мөлшерін бекіту туралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Қазақстан Республикасының бейрезидент-банкінің құрылтай құжаттарының нотариат куәландырған көшірмелерінің электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) резиденті Қазақстан Республикасының бейрезидент-банкі болып табылатын мемлекеттің қаржылық қадағалау органы берген Қазақстан Республикасының бейрезидент-банкінің Қазақстан Республикасының аумағында филиалын ашуға келісімнің (рұқсаттың) электрондық көшірмесі не резиденті Қазақстан Республикасының бейрезидент-банкі болып табылатын мемлекеттің қаржылық қадағалау органынан осындай келісім (рұқсат) туралы растаудың көшірмесі) талап етілмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) резиденті Қазақстан Республикасының бейрезидент-банкі болып табылатын мемлекеттің қаржылық қадағалау органы берген, лицензия (рұқсат) шеңберінде рұқсат етілген банктік және өзге де операциялардың тізбесін көрсете отырып, Қазақстан Республикасының бейрезидент-банкінің банктік және өзге де операцияларды жүргізуге арналған қолданыстағы лицензиясының (қолданыстағы рұқсатының) электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) аудиторлық есептермен расталған соңғы екі қаржы жылындағы Қазақстан Республикасының бейрезидент-банкінің жылдық қаржылық есептілігінің (Қазақстан Республикасының бейрезидент-банкінде еншілес ұйымдар болған жағдайда шоғырландырылған қаржылық есептіліктің) көшірмесі, сондай-ақ өтініш беру алдындағы соңғы аяқталған тоқсандағы Қазақстан Республикасының бейрезидент-банкінің қаржылық есептілігінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ағымдағы жылғы 1 қаңтардан 1 маусымға дейінгі кезеңде соңғы аяқталған қаржы жылындағы қаржылық есептілікті растайтын аудиторлық есеп болмаған жағдайда, Қазақстан Республикасының бейрезидент-банкі соңғы аяқталған қаржы жылындағы және өтініш беру алдындағы соңғы аяқталған тоқсандағы қаржылық есептіліктің (Қазақстан Республикасының бейрезидент-банкінде еншілес ұйымдар болған жағдайда шоғырландырылған қаржылық есептіліктің) көшірмелерін, сондай-ақ соңғы аяқталған қаржы жылының алдындағы екі жылдағы аудиторлық есептермен расталған жылдық қаржылық есептіліктің (Қазақстан Республикасының бейрезидент-банкінде еншілес ұйымдар болған жағдайда шоғырландырылған қаржылық есептіліктің) көшірмелерін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы тармақшада көрсетілген қаржылық есептілік осы қаржылық есептілік Қазақстан Республикасының бейрезидент-банкінің немесе шетелдік қор биржасының интернет-ресурсында қазақ, орыс немесе ағылшын тілінде орналастырылған және қолжетімді болған жағдайларда ұсынылмайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) Қазақстан Республикасының бейрезидент-банкі акцияларының (жарғылық капиталға қатысу үлестерінің) он немесе одан да көп пайызын тікелей немесе жанама иеленетін тұлғалар және Қазақстан Республикасының бейрезидент-банкіне қатысты бақылауды жүзеге асыратын тұлғалар туралы мәліметтер, сондай-ақ осы мәліметтерді растайтын құжаттардың көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының бейрезидент-банкі акцияларының (жарғылық капиталға қатысу үлестерінің) он немесе одан да көп пайызын тікелей немесе жанама иеленетін тұлғалар және Қазақстан Республикасының бейрезидент-банкіне қатысты бақылауды жүзеге асыратын тұлғалар туралы мәліметтер мынадай ақпаратты қамтуға тиіс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлғалар үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлғаның атауы және орналасқан жері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік тіркеу (қайта тіркеу) туралы деректер, заңды тұлға қызметінің жарғылық түрлері (қызметтің негізгі түрлерін аудару);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарғылық капиталға қатысу сомасы (сатып алынған акциялардың құны (мың теңгемен);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акциялар санының дауыс беретін акциялардың жалпы санына арақатынасы немесе жарғылық капиталға қатысу үлесі (пайызбен): жеке (тікелей немесе жанама) немесе бірлескен иелену (пайыз, заңды тұлғаның атауы (тегі, аты, әкесінің аты (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлғалар үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі, аты және әкесінің аты (бар болса), тіркелген және тұратын мекенжайы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке сәйкестендіру нөмірі (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарғылық капиталға қатысу сомасы (сатып алынған акциялардың құны (мың теңгемен);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акциялар санының дауыс беретін акциялардың жалпы санына қатынасы немесе жарғылық капиталға қатысу үлесі (пайызбен): </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жеке (тікелей немесе жанама) немесе бірлескен иелену (пайыз, заңды тұлғаның атауы (тегі, аты, әкесінің аты (бар болса); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне 5-қосымшаға сәйкес Қазақстан Республикасының бейрезидент-банкінің басшы қызметкерлері туралы қысқаша деректер. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы тармақшаның мақсаттары үшін Қазақстан Республикасының бейрезидент-банкінің басшы қызметкерлері басқару органының басшысы, оның орынбасары және басқару органының мүшелері, атқарушы органның басшысы, оның орынбасары және атқарушы органның мүшелері, бас бухгалтер болып танылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тармақтың екінші бөлігінің 7), 8) тармақшаларында көрсетілген мәліметтерді растайтын құжаттарды ұсыну туралы талаптар тізбесі Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы қаулысымен белгіленетін рейтингтік агенттіктердің бірінің "А-" төмен емес кредиттік рейтингі болған кезде Қазақстан Республикасының бейрезидент-банкіне қолданылмайды, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8318 болып тіркелген "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 қаулысымен белгіленген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту негіздері</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z460" w:id="238"/>
-[...454 lines deleted...]
-Осы тармақтың бірінші бөлігінің 2), 3), 8) және 11) тармақшаларында және екінші бөлігінің 2) тармақшасында көзделген негіздер екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданған ұйыммен бірлесіп құрылатын (сатып алынатын) күмәнді және үмітсіз активтерді иеленетін ұйымның капиталына банктің қомақты қатысуына рұқсат беру бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болып табылады.</w:t>
+          <w:bookmarkStart w:name="z678" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банк ашуға рұқсат беру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) банк атауының Банктер туралы аңның 15-бабы 2-4-тармақтарының талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) банк құрылтайшыларының қаржылық жағдайының орнықсыздығы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржылық жағдайдың орнықсыздығы деп Банктер туралы Заңның 17-1-бабының 10-тармағында белгіленген белгілердің болуы түсініледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) құрылтайшы – жеке тұлға не құрылтайшы – заңды тұлғаның атқарушы органының, басқару органының (ол құрылған жағдайда) бірінші басшысының (атқарушы органның функцияларын жеке дара жүзеге асыратын адам):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығы бар болған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті орган немесе резиденті Қазақстан Республикасының бейрезидент-қаржы ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы оларды таратуға және (немесе) қаржы нарығындағы қызметті жүзеге асыруды тоқтатуға не қаржы ұйымын, оның ішінде Қазақстан Республикасының бейрезидент-қаржы ұйымын мәжбүрлеп тарату туралы сот шешімінің заңды күшіне енуіне немесе Қазақстан Республикасының заңнамасында немесе резиденті Қазақстан Республикасының бейрезидент-қаржы ұйымы болып табылатын мемлекеттің заңнамасында белгіленген тәртіппен банкрот деп тануға әкеп соққан банкті төлем жасауға қабілетсіз банктер санатына жатқызу не оның акцияларын мәжбүрлеп сатып алу, қаржы ұйымын, оның ішінде Қазақстан Республикасының бейрезидент-қаржы ұйымын лицензиясынан айыру туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде қаржы ұйымының, оның ішінде Қазақстан Республикасының бейрезидент-қаржы ұйымының басқару органының бірінші басшысы, атқару органының бірінші басшысы немесе оның орынбасары, бас бухгалтері, бас бухгалтердің орынбасары қызметінде болған жағдайларда.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілген талап уәкілетті орган немесе резиденті Қазақстан Республикасының бейрезидент-қаржы ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы оларды таратуға және (немесе) қаржы нарығындағы қызметті жүзеге асыруды тоқтатуға не қаржы ұйымын, оның ішінде Қазақстан Республикасының бейрезидент-қаржы ұйымын мәжбүрлеп тарату туралы сот шешімінің заңды күшіне енуіне немесе Қазақстан Республикасының заңнамасында немесе резиденті Қазақстан Республикасының бейрезидент-қаржы ұйымы болып табылатын мемлекеттің заңнамасында белгіленген тәртіппен банкрот деп тануға әкеп соққан банкті төлем жасауға қабілетсіз банктер санатына жатқызу не оның акцияларын мәжбүрлеп сатып алу, қаржы ұйымын, оның ішінде Қазақстан Республикасының бейрезидент-қаржы ұйымын лицензиясынан айыру туралы шешім қабылдағаннан кейін бес жыл бойы қолданылады. Осы тармақшаның мақсаттары үшін қаржы ұйымы деп Қазақстан Республикасының бейрезидент-банкінің филиалы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы да түсініледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы тармақшаның мақсаттары үшін қаржы ұйымы деп сондай-ақ Қазақстан Республикасының бейрезидент-банкінің филиалы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы түсініледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Банктер туралы заңның 17-1-бабының талаптарын сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Банктер туралы заңның 17-бабында белгіленген шектеулерді сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) уәкілетті органның банктің, банк холдингінің ірі қатысушысы мәртебесін алуға келісім беруден бас тартуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) банктің еншілес ұйымын құруға (иеленуге) рұқсат беруден бас тарту; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Дербес деректер туралы заң) 8-бабына сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын көрсетілетін қызметті алушының келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) рұқсат алу үшін ұсынылған құжаттардағы мәліметтер мен ақпараттың дәйексізді. Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Банктер туралы заңның 13-1-бабының 1-тармағында көрсетілген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) рұқсат алу үшін ұсынылған құжаттардағы мәліметтер мен ақпараттың дәйексіздігі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Қазақстан Республикасының бейрезидент-банкінің филиалы атауының Банктер туралы заңның 4-1-бабы 2-тармағында белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) ұсынылған құжаттар бойынша уәкілетті органның ескертулерін белгіленген мерзімде жоймауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) Дербес деректер туралы заңның 8-бабына сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Қазақстан Республикасының аумағында филиал ашатын Қазақстан Республикасының бейрезидент- банкінің басшы қызметкерлерінде мінсіз іскерлік беделдің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар </w:t>
+              <w:t>
+Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z476" w:id="239"/>
-[...62 lines deleted...]
-Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+          <w:bookmarkStart w:name="z698" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер көрсету орындарының мекенжайы көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде, сондай-ақ Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы: 8-800-080-7777, 1414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18265,51 +15369,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18330,7309 +15434,153 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банкті, Қазақстан Республикасы</w:t>
+              <w:t>Мемлекеттік қызмет көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бейрезидент-банкінің филиалын</w:t>
+              <w:t>қойылатын негізгі талаптар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ашуға рұқсат беру қағидаларына</w:t>
-[...90 lines deleted...]
-              <w:t>(БСН 191240019852)</w:t>
+              <w:t>тізбесіне 5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z480" w:id="240"/>
+    <w:bookmarkStart w:name="z702" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Банк ашуға рұқсат беру туралы өтініш</w:t>
-[...39 lines deleted...]
-      (жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде), жеке сәйкестендіру нөмірі (болған кезде), заңды тұлғаның атауы, бизнес сәйкестендіру нөмірі (болған кезде), заңды тұлға өкілінің тегі, аты, әкесінің аты (ол болған кезде)</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы бейрезидент-банкінің басшы қызметкерлері туралы қысқаша деректер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z483" w:id="243"/>
-[...7024 lines deleted...]
-    <w:bookmarkStart w:name="z703" w:id="397"/>
+    <w:bookmarkStart w:name="z703" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банкінің толық атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z704" w:id="398"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z704" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -25750,61 +15698,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасының бейрезидент-банкінің басшы қызметкерінің лауазымы</w:t>
+              <w:t>Қазақстан Республикасының бейрезидент-банкінің басшы қызметкерінің лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25898,61 +15836,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке басын куәландыраты</w:t>
-[...9 lines deleted...]
-              <w:t>н құжаттың деректері (шетелдіктер, азаматтығы жоқ адамдар үшін)</w:t>
+              <w:t>Жеке басын куәландыратын құжаттың деректері (шетелдіктер, азаматтығы жоқ адамдар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26135,270 +16063,270 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z705" w:id="399"/>
+    <w:bookmarkStart w:name="z705" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z706" w:id="400"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z706" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z707" w:id="401"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z707" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z708" w:id="402"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z708" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банкінің аталған басшы қызметкерінің (қызметкерлерінің) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 20-бабының 3-тармағының 3), 4), 5) және 6) тармақшаларында белгіленген талаптарға сәйкестігін растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z709" w:id="403"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z709" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтығы бар елдің (шетелдіктер үшін) немесе тұрғылықты тұратын елдің (азаматтығы жоқ адамдар үшін), сондай-ақ осы басшы (басшы) қызметкер (қызметкерлер) соңғы 10 (он) жыл ішінде тұрақты түрде тұрған елдің алынбаған немесе өтелмеген соттылығының жоқтығын Қазақстан Республикасының бейрезидент-банкі тексереді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z710" w:id="404"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z710" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z711" w:id="405"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z711" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z712" w:id="406"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z712" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банкі тексерді және ол дәйекті әрі толық болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z713" w:id="407"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z713" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атқарушы органның басшысы (атқарушы органның қызметтерін жеке-дара жүзеге асыратын тұлға) немесе оның міндетін атқарушы тұлға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z714" w:id="408"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z714" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z715" w:id="409"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z715" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26698,510 +16626,510 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z719" w:id="410"/>
+    <w:bookmarkStart w:name="z719" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Қазақстан Республикасының мемлекеттік елтаңбасы бейнеленген қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның бланкінде басылады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z720" w:id="411"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z720" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банкінің банкін, филиалын ашуға рұқсат (дұрысын таңдау)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z721" w:id="412"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z721" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "___" ____________ жылғы № ______ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z722" w:id="413"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z722" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ______ " "____________ ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z723" w:id="414"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z723" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы рұқсат __________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z724" w:id="415"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z724" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (рұқсат берілетін банктің, Қазақстан Республикасы бейрезидент-банкі филиалының атауы) _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z725" w:id="416"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z725" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ашуға берілді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z726" w:id="417"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z726" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z727" w:id="418"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z727" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z728" w:id="419"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z728" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (банктің, Қазақстан Республикасы бейрезидент-банкі филиалының атауы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z729" w:id="420"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z729" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ашуға берілген рұқсаттың қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z730" w:id="421"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z730" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       және қадағалау жөніндегі уәкілетті орган ________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z731" w:id="422"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z731" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z732" w:id="423"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z732" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z733" w:id="424"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z733" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (банктің, Қазақстан Республикасы бейрезидент-банкі филиалының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z734" w:id="425"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z734" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банк операцияларын жүргізуге лицензия беру туралы шешім қабылдағанға дейін немесе "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 13-бабының 3 немесе 4-тармақтарында, 13-1-бабының 3-1 немесе 4-тармақтарында көзделген жағдайлардың бірі басталғанға дейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z735" w:id="426"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z735" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды күші бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z736" w:id="427"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z736" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z737" w:id="428"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z737" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Төрағаның орынбасары) __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z738" w:id="429"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z738" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z739" w:id="430"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z739" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы немесе электрондық цифрлық қолтаңбасы) (аты-жөні, тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z740" w:id="431"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z740" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z741" w:id="432"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z741" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қағаздағы нысан үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27579,68 +17507,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z744" w:id="433"/>
+    <w:bookmarkStart w:name="z744" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27710,61 +17638,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына Қазақстан Республикасының банк </w:t>
-[...9 lines deleted...]
-              <w:t>заңнамасында көзделген банктік және өзге де операцияларды жүргізуге лицензия беру</w:t>
+              <w:t>Банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына Қазақстан Республикасының банк заңнамасында көзделген банктік және өзге де операцияларды жүргізуге лицензия беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -27783,70 +17701,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z745" w:id="434"/>
+          <w:bookmarkStart w:name="z745" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы – Қазақстан Республикасының резиденті банк заңнамасында көзделген банктік және өзге де операцияларды жүргізуге лицензия алу үшін алғаш рет жүгінген кезде;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="434"/>
+          <w:bookmarkEnd w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28226,70 +18144,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z749" w:id="435"/>
+          <w:bookmarkStart w:name="z749" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттар топтамасын көрсетілетін қызметті берушіге тапсырған күннен, сондай-ақ порталға өтініш берген күннен бастап:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="435"/>
+          <w:bookmarkEnd w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28753,70 +18671,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын ақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z756" w:id="436"/>
+          <w:bookmarkStart w:name="z756" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияны бергені үшін лицензиялық алым 800 (сегіз жүз) айлық есептік көрсеткішті құрайды (әрбір банктік операциясы үшін жеке);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="436"/>
+          <w:bookmarkEnd w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28914,70 +18832,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызмет берушінің және ақпарат нысандарының жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z758" w:id="437"/>
+          <w:bookmarkStart w:name="z758" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="437"/>
+          <w:bookmarkEnd w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы заңға сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін жіберу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29047,70 +18965,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z759" w:id="438"/>
+          <w:bookmarkStart w:name="z759" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы – Қазақстан Республикасының резиденті банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия алу үшін порталға алғаш рет өтініш берген кезде:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="438"/>
+          <w:bookmarkEnd w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30692,70 +20610,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z814" w:id="439"/>
+          <w:bookmarkStart w:name="z814" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Банктер туралы заңның 26-бабының 2 және 3-тармақтарында белгіленген талаптардың кез келгенін сақтамау;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="439"/>
+          <w:bookmarkEnd w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31357,70 +21275,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z834" w:id="440"/>
+          <w:bookmarkStart w:name="z834" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету орындарының мекенжайы көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="440"/>
+          <w:bookmarkEnd w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31847,68 +21765,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z838" w:id="441"/>
+    <w:bookmarkStart w:name="z838" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32041,70 +21959,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z839" w:id="442"/>
+          <w:bookmarkStart w:name="z839" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы – Қазақстан Республикасының резиденті қосымша банктік және банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия алу үшін алғаш рет жүгінген кезде;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="442"/>
+          <w:bookmarkEnd w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32399,70 +22317,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z844" w:id="443"/>
+          <w:bookmarkStart w:name="z844" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік көрсетілетін қызметтің барлық кіші түрлері бойынша: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="443"/>
+          <w:bookmarkEnd w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32560,70 +22478,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z846" w:id="444"/>
+          <w:bookmarkStart w:name="z846" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттар топтамасын көрсетілетін қызметті берушіге тапсырған күннен бастап, сондай-ақ порталға өтініш берген күннен бастап:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="444"/>
+          <w:bookmarkEnd w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32975,70 +22893,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын ақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z849" w:id="445"/>
+          <w:bookmarkStart w:name="z849" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияны бергені үшін лицензиялық алым 800 (сегіз жүз) айлық есептік көрсеткішті құрайды (әрбір банк операциясы үшін жеке);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="445"/>
+          <w:bookmarkEnd w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33164,70 +23082,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызмет берушінің және ақпарат нысандарының жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z852" w:id="446"/>
+          <w:bookmarkStart w:name="z852" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="446"/>
+          <w:bookmarkEnd w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы заңға сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін жіберу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33297,70 +23215,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z853" w:id="447"/>
+          <w:bookmarkStart w:name="z853" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы – Қазақстан Республикасының резиденті ислам банктері, Қазақстан Республикасының бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия алу үшін порталға алғаш рет өтініш берген кезде:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="447"/>
+          <w:bookmarkEnd w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35334,70 +25252,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z922" w:id="448"/>
+          <w:bookmarkStart w:name="z922" w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Банктер туралы заңның 26-бабының 2 және 3-тармақтарында, 52-17-бабының 5-тармағында белгіленген талаптардың кез келгенін сақтамау;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="448"/>
+          <w:bookmarkEnd w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35999,70 +25917,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z942" w:id="449"/>
+          <w:bookmarkStart w:name="z942" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="449"/>
+          <w:bookmarkEnd w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36749,488 +26667,488 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(банктің, Қазақстан Республикасы бейрезидент-банкі филиалының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z949" w:id="450"/>
+    <w:bookmarkStart w:name="z949" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары жүзеге асыратын банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z950" w:id="451"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z950" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мыналарды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z951" w:id="452"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z951" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банк операцияларын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z952" w:id="453"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z952" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z953" w:id="454"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z953" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z954" w:id="455"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z954" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z955" w:id="456"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z955" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізуге (валютаның түрін көрсету – ұлттық және (немесе) шетел) лицензия беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z956" w:id="457"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z956" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк, Қазақстан Республикасы бейрезидент-банкінің филиалы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z957" w:id="458"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z957" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Атауы, орналасқан жері және нақты мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z958" w:id="459"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z958" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z959" w:id="460"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z959" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (индекс, облыс, қала, аудан, көше, үйдің, офистің нөмірі, телефон нөмірі, факс нөмірі, электрондық пошта мекенжайы, интернет-ресурс) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z960" w:id="461"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z960" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша даналары мен парақтарының саны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z961" w:id="462"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z961" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z962" w:id="463"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z962" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы бейрезидент-банкінің филиалы банктік және өзге де қызметті жүзеге асырудың жоспарланып отырған басталуына байланысты барлық ұйымдастыру-техникалық іс-шараларды орындағанын, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z963" w:id="464"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z963" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (одан әрі – уәкілетті орган) және Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілерінің талаптарына сәйкес келетін бухгалтерлік есепті және Бас бухгалтерлік кітапты жүргізуді автоматтандыру жөніндегі бағдарламалық қамтылымды, үй-жайды, жабдықты дайындағанын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z964" w:id="465"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z964" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 31-бабының 1-тармағында көзделген операцияларды жүргiзудiң жалпы шарттарын белгілейтін ережелер мен iшкi ережелерді бекіткенін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z965" w:id="466"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z965" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті органның нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес банктік және өзге де қызметті жүзеге асыруға байланысты, оның ішінде тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру үшін қажетті ішкі құжаттарды бекіткенін растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z966" w:id="467"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z966" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк, Қазақстан Республикасы бейрезидент-банкінің филиалы өтінішке қоса берілген құжаттардың (ақпараттың) дәйектілігін, сондай-ақ өтінішті қарауға байланысты сұратылатын қосымша ақпараттың және құжаттардың уәкілетті органға уақтылы берілуін растайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z967" w:id="468"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z967" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк, Қазақстан Республикасы бейрезидент-банкінің филиалы заңмен қорғалатын құпияны құрайтын, ақпараттық жүйелердегі мәліметтерді пайдалануға келісім береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z968" w:id="469"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z968" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің атқарушы органы басшысының, Қазақстан Республикасы бейрезидент-банкінің филиалы басшысының не өтінішті (растайтын құжаттарды қоса бере отырып) беруге уәкілетті адамның тегі, аты, әкесінің аты (ол бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z969" w:id="470"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z969" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z970" w:id="471"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z970" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (күні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -37946,488 +27864,488 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(банктің, Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республикасы бейрезидент-банкі филиалының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z977" w:id="472"/>
+    <w:bookmarkStart w:name="z977" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары жүзеге асыратын Қазақстан Республикасының банк заңнамасында көзделген қосымша банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z978" w:id="473"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z978" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z979" w:id="474"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z979" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қосымша банк операцияларын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z980" w:id="475"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z980" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z981" w:id="476"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z981" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z982" w:id="477"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z982" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z983" w:id="478"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z983" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізуге (валютаның түрін көрсету – ұлттық және (немесе) шетел) лицензия беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z984" w:id="479"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z984" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк, Қазақстан Республикасы бейрезидент-банкінің филиалы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z985" w:id="480"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z985" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Атауы, орналасқан жері және нақты мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z986" w:id="481"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z986" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z987" w:id="482"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z987" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z988" w:id="483"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z988" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (индекс, облыс, қала, аудан, көше, үйдің, офистің нөмірі, телефон нөмірі, факс нөмірі, электрондық пошта мекенжайы, интернет-ресурс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z989" w:id="484"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z989" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге бірінші рет алынған лицензия туралы деректер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z990" w:id="485"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z990" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z991" w:id="486"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z991" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (нөмірі, күні, лицензия берген мемлекеттік органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z992" w:id="487"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z992" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша даналары мен парақтарының саны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z993" w:id="488"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z993" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z994" w:id="489"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z994" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк, Қазақстан Республикасы бейрезидент-банкінің филиалы өтінішке қоса берілген құжаттардың (ақпараттың) дәйектілігін, сондай-ақ өтінішті қарауға байланысты сұратылатын қосымша ақпаратты және құжаттарды қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға уақытылы берілуін растайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z995" w:id="490"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z995" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк, Қазақстан Республикасы бейрезидент-банкінің филиалы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z996" w:id="491"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z996" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің, Қазақстан Республикасы бейрезидент-банкінің филиалы басшысының не өтінішті беруге уәкілетті адамның тегі, аты, әкесінің аты (ол бар болса) (растаушы құжаттарды қоса берумен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z997" w:id="492"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z997" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z998" w:id="493"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z998" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (қолы) (күні) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkEnd w:id="339"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -39065,588 +28983,588 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бейрезидент-ислам банкі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>филиалының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1003" w:id="494"/>
+    <w:bookmarkStart w:name="z1003" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z1004" w:id="495"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1004" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z1005" w:id="496"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1005" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 52-5-бабының 1-тармағына сәйкес ислам банктерінің банк операцияларын, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 52-5-бабының 4-тармағының 1) тармақшасына сәйкес Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z1006" w:id="497"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1006" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z1007" w:id="498"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z1007" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 30-бабына сәйкес банк және өзге де операцияларды: банк операцияларын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z1008" w:id="499"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z1008" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z1009" w:id="500"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1009" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзге де операцияларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z1010" w:id="501"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1010" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z1011" w:id="502"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z1011" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүргізуге (валютаның түрін көрсету – ұлттық және (немесе) шетел) лицензия беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z1012" w:id="503"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z1012" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банкінің филиалы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z1013" w:id="504"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z1013" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Атауы, орналасқан жері және нақты мекенжайы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z1014" w:id="505"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z1014" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z1015" w:id="506"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z1015" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z1016" w:id="507"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z1016" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z1017" w:id="508"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z1017" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z1018" w:id="509"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z1018" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (индекс, облыс, қала, аудан, көше, үйдің, офистің нөмірі, телефон нөмірі, факс нөмірі, электрондық пошта мекенжайы, интернет-ресурс) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z1019" w:id="510"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z1019" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жіберілген құжаттардың тізбесі, олардың әрқайсысы бойынша даналар мен парақтар саны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z1020" w:id="511"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z1020" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z1021" w:id="512"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z1021" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ислам банкі, Қазақстан Республикасының бейрезидент-ислам банкінің филиалы банктік және өзге де қызметті жүзеге асырудың банктік немесе өзге де қызметті жүзеге асырудың жоспарлы басталуына байланысты барлық ұйымдастырушылық-техникалық іс-шаралардың орындалғанын, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z1022" w:id="513"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z1022" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның және Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілерінің талаптарына сәйкес келетін бухгалтерлік есепті және Бас бухгалтерлік кітапты жүргізуді автоматтандыру жөніндегі бағдарламалық қамтылымды, үй-жайды, жабдықты дайындағанын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z1023" w:id="514"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z1023" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 31-бабының 1-тармағында көзделген операцияларды жүргiзудiң жалпы шараттарын белгiлейтiн ережелер мен iшкi ережелерді бекіткенін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z1024" w:id="515"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z1024" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті органның нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес банктік және өзге де қызметті жүзеге асыруға байланысты, оның ішінде тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру үшін қажетті ішкі құжаттарды бекіткенін растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z1025" w:id="516"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z1025" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ислам банкі, Қазақстан Республикасы бейрезидент-ислам банкінің филиалы өтінішке қоса берілген құжаттардың (ақпараттың) дәйектілігін, сондай-ақ өтінішті қарауға байланысты сұратылатын қосымша ақпаратты және құжаттарды уәкілетті органға уақтылы берілуін растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z1026" w:id="517"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z1026" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ислам банкі, Қазақстан Республикасы бейрезидент-ислам банкінің филиалы заңмен қорғалатын құпияны құрайтын, ақпараттық жүйелердегі мәліметтерді пайдалануға келісім береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z1027" w:id="518"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z1027" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ислам банкінің атқарушы органы басшысының, Қазақстан Республикасы бейрезидент-ислам банкінің филиалы басшысының не өтінішті (растайтын құжаттарды қоса бере отырып) беруге уәкілетті адамның тегі, аты, әкесінің аты (ол бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z1028" w:id="519"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z1028" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________ ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z1029" w:id="520"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z1029" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (күні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkEnd w:id="366"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -40739,568 +30657,568 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>филиалының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1043" w:id="521"/>
+    <w:bookmarkStart w:name="z1043" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын қосымша банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z1044" w:id="522"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z1044" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z1045" w:id="523"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z1045" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 52-5-бабының 1-тармағына сәйкес ислам банктерінің банк операцияларын, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 52-5-бабының 4-тармағының 1) тармақшасына сәйкес Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын қосымша банк операцияларын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z1046" w:id="524"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z1046" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z1047" w:id="525"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z1047" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 30-бабына сәйкес қосымша банк және өзге де операцияларды: банк операцияларын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z1048" w:id="526"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z1048" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z1049" w:id="527"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z1049" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзге де операцияларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z1050" w:id="528"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z1050" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z1051" w:id="529"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z1051" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жүргізуге (валютаның түрін көрсету – ұлттық және (немесе) шетел) лицензия беруіңізді сұраймын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z1052" w:id="530"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1052" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банкінің филиалы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z1053" w:id="531"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1053" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Атауы, орналасқан жері және нақты мекенжайы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z1054" w:id="532"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z1054" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z1055" w:id="533"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z1055" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z1056" w:id="534"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z1056" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z1057" w:id="535"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z1057" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z1058" w:id="536"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z1058" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (индекс, облыс, қала, аудан, көше, үйдің, офистің нөмірі, телефон нөмірі, факс нөмірі, электрондық пошта мекенжайы, интернет-ресурс)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z1059" w:id="537"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z1059" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банкінің филиалы банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге бірінші рет алынған лицензия туралы деректер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z1060" w:id="538"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z1060" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z1061" w:id="539"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z1061" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (нөмірі, күні, лицензия берген мемлекеттік органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z1062" w:id="540"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z1062" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша даналары мен парақтарының саны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z1063" w:id="541"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z1063" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z1064" w:id="542"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z1064" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ислам банкі, Қазақстан Республикасы бейрезидент-ислам банкінің филиалы өтінішке қоса берілген құжаттардың (ақпараттың) дәйектілігін, сондай-ақ өтінішті қарауға байланысты сұратылатын қосымша ақпаратты және құжаттарды қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға уақтылы берілуін растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z1065" w:id="543"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z1065" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ислам банкі, Қазақстан Республикасы бейрезидент-ислам банкінің филиалы заңмен қорғалатын құпияны құрайтын, ақпараттық жүйелердегі мәліметтерді пайдалануға келісім береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z1066" w:id="544"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z1066" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ислам банкінің атқарушы органы басшысының, Қазақстан Республикасы бейрезидент-ислам банкінің филиалы басшысының не өтінішті (растайтын құжаттарды қоса бере отырып) беруге уәкілетті адамның тегі, аты, әкесінің аты (ол бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z1067" w:id="545"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z1067" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______________________________________________ ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z1068" w:id="546"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z1068" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (күні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -41639,68 +31557,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1071" w:id="547"/>
+    <w:bookmarkStart w:name="z1071" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -42604,70 +32522,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1072" w:id="548"/>
+          <w:bookmarkStart w:name="z1072" w:id="394"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)уәкілетті орган – Қазақстан Республикасының еңбек заңнамасына (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының заңына (бұдан әрі – Заң) сәйкес демалыс және мереке күндерінен басқа дүйсенбі мен жұма аралығында белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="548"/>
+          <w:bookmarkEnd w:id="394"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)2) портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, еңбек заңнамасына және Мерекелер туралы заңға сәйкес демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -42737,70 +32655,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1073" w:id="549"/>
+          <w:bookmarkStart w:name="z1073" w:id="395"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қағидалардың 12 және 13-тармақтарына сәйкес ресімделген электрондық құжат нысанындағы өтінішхат;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="549"/>
+          <w:bookmarkEnd w:id="395"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -43290,70 +33208,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген, мемлекеттік қызмет көрсетуден бас тартуға негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1089" w:id="550"/>
+          <w:bookmarkStart w:name="z1089" w:id="396"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) банктің, Қазақстан Республикасының бейрезидент-банкі филиалының, банк холдингінің басшы қызметкерлерінің және кандидаттардың банктің, Қазақстан Республикасының бейрезидент-банкі филиалының, банк холдингінің басшы қызметкерлерінің лауазымына "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы заңының 20-бабында, "Акционерлік қоғамдар туралы" Қазақстан Республикасы заңының 1-бабының 20) тармақшасында, 54-бабының 4-тармағында, 59-бабының 2-тармағында, "Бухгалтерлік есеп және қаржылық есептілік туралы" Қазақстан Республикасы Заңының 9-бабында немесе Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="550"/>
+          <w:bookmarkEnd w:id="396"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -43703,70 +33621,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1100" w:id="551"/>
+          <w:bookmarkStart w:name="z1100" w:id="397"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары мен мемлекеттік көрсетілетін қызмет мәселелері бойынша анықтама қызметтерінің байланыс телефондары уәкілетті органның ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="551"/>
+          <w:bookmarkEnd w:id="397"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -44130,68 +34048,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 81 Қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1105" w:id="552"/>
+    <w:bookmarkStart w:name="z1105" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықаралық сертификаттармен расталған кәсіби біліктілікке ие кандидаттар үшін еңбек стажының болуы жөніндегі ерекшеліктер және осындай сертификаттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -44307,61 +34225,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Халықарал</w:t>
-[...9 lines deleted...]
-              <w:t>ық сертификаттардың тізбесі</w:t>
+              <w:t>Халықаралық сертификаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -44462,70 +34370,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бас банктің атқарушы органының мүшесі болып табылатын басқару органының басшысы немесе мүшесі, банктің атқарушының органының басшысы, Қазақстан Республикасының бейрезидент-банкі филиалының басшысы үшін кемінде 5 (бес) жыл, оның ішінде басшы лауазымында кемінде 3 (үш) жыл;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1106" w:id="553"/>
+          <w:bookmarkStart w:name="z1106" w:id="399"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 FRM (Financial Risk Manager) - Қаржы тәуекел-менеджері</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="553"/>
+          <w:bookmarkEnd w:id="399"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -45225,124 +35133,124 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сертификаттардың бірі бар болса, кемінде 1 (бір) жыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1109" w:id="554"/>
+    <w:bookmarkStart w:name="z1109" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * Сертификат берген кезде үміткерлердің кәсіби қызмет саласында жұмыс өтілінің бар болуы жөніндегі міндетті талаптар бар болған жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -45668,31 +35576,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>