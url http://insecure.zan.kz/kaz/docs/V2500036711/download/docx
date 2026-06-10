--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31e0786" w14:textId="31e0786">
+    <w:p w14:paraId="95b0f25" w14:textId="95b0f25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне ақпараттық қауіпсіздік мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 20 тамыздағы № 38 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 28 тамызда № 36711 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 20 тамыздағы № 38 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 28 тамызда № 36711 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2309,726 +2309,202 @@
         <w:t>
       Осы тармақта көрсетілген ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты банк немесе ұйым ақпараттық қауіпсіздік оқиғалары мен оқыс оқиғалары туралы ақпаратты өңдеуге арналған және ақпараттық қауіпсіздік жүйелерімен немесе ақпараттық инфрақұрылымдағы оқиғалар туралы ақпаратты нақты уақытта жинауды және талдауды жүзеге асыратын банктің, ұйымның жүйелерімен ықпалдастырылған уәкілетті органның автоматтандырылған жүйесі (бұдан әрі – ААӨЖ) арқылы немесе ұсынылатын деректердің конфиденциалдығын және түзетілмеуін қамтамасыз ететін криптографиялық қорғау құралдары бар ақпараттың жеткізілуіне кепілдік беретін тасымалдау жүйесін пайдалана отырып, электрондық форматта дереу береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z71" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жоғарыда көрсетілген жүйелер қолжетімсіз болған жағдайда, оқиға туралы ақпаратты беру банкті, ұйымды ААӨЖ-да тіркеу кезінде көрсетілген банктің, ұйымның телефон нөмірінен банктің, ұйымның ресми хатымен қағаз жеткізгіште қайталай отырып, уәкілетті органның интернет-ресурсында "Ақпараттық қауіпсіздік" бөлімінде байланыс үшін көрсетілген уәкілетті органның телефон нөміріне жүзеге асырылады.". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z72" w:id="50"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...461 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="59"/>
+    <w:bookmarkStart w:name="z87" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қаржы ұйымдарының қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісін қосу және пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 12 қыркүйектегі № 67 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29639 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z88" w:id="60"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z88" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қаржы ұйымдарының қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісін қосу және пайдалану қағидалары өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының ақпараттық қауіпсіздік мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қосымшаға сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3237,327 +2713,327 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№67 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="61"/>
+    <w:bookmarkStart w:name="z90" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қаржы ұйымдарының қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісін қосу және пайдалану қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z91" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z92" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қаржы ұйымдарының қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісін қосу және пайдалану қағидалары (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" Қазақстан Республикасының Заңы (бұдан әрі – Ақпараттандыру туралы заң) 7-5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің (бұдан әрі - АҚ) оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісін қосу және пайдалану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпаратты өңдеудің автоматтандырылған жүйесі (бұдан әрі - ААӨЖ) қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидаларда Ақпараттандыру туралы заңды көзделген, сондай-ақ мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z95" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жауапты қызметкер –лауазымдық міндеттерінде ААӨЖ-де ақпарат өңдеу бекітілген ұйымының қызметкері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z96" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржы ұйымының бейіні – ААӨЖ-дегі қаржы ұйымы туралы құрылымдалған ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z97" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қауіп-қатер туралы ескерту – барлық қаржы ұйымдары үшін АҚ өзекті оқиғалары бойынша хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z98" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқыс оқиға картасы – уәкілетті органға Қағидаларға сәйкес ұсынылатын қаржы ұйымындағы АҚ оқыс оқиғасы туралы құрылымдалған ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z99" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осалдық туралы ескерту – бағдарламалық қамтылымды және қаржы нарығы субъектілерінің инфрақұрылымында пайдаланылатын жабдықты өндірушілерде осалдықтың анықталғаны туралы хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z100" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сигнал – қаржы ұйымының ақпараттық инфрақұрылымындағы АҚ жүйелерінен немесе нақты уақытта АҚ оқиғалары туралы ақпарат жинау мен талдауды жүзеге асыратын жүйелерден алынатын АҚ оқиғасы туралы құрылымдалған ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z101" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сұрату – ақпаратты қорғауды қамтамасыз ететін ААӨЖ құралдары арқылы іске асырылған, АҚ қамтамасыз ету мәселелері бойынша қаржы ұйымдарының бір-біріне немесе қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) ресми түрде жүгінуі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z93" w:id="64"/>
-[...15 lines deleted...]
-      2. Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпаратты өңдеудің автоматтандырылған жүйесі (бұдан әрі - ААӨЖ) қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісі болып табылады.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ықпалдастыру модулі – қаржы ұйымының ААӨЖ-дегі инфрақұрылымында АҚ оқиғалары бойынша ақпарат беруді автоматтандыру үшін қаржы ұйымының инфрақұрылымына орнатылатын бағдарламалық қамтылым.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z94" w:id="65"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="74"/>
+    <w:bookmarkStart w:name="z103" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. ААӨЖ-ні пайдаланған уақытта Ақпараттандыру туралы заңның, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3572,961 +3048,961 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасындағы банктер және банк қызметі туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заңдардың қорғалатын ақпараттың қауіпсіздігін қамтамасыз ету жөніндегі талаптары сақталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z104" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. ААӨЖ-ге қосу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z105" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. ААӨЖ-ге қаржы ұйымының ақпараттық қауіпсіздік бөлімшесі, сондай-ақ қаржы ұйымының ақпараттық қауіпсіздігінің жедел орталығы (бұдан әрі-АҚЖО) бар болған жағдайда қосылады. ААӨЖ-де қаржы ұйымының және АҚЖО-ның бейінін құру үшін жауапты қызметкер АҚ салалық орталығына қаржы ұйымының мынадай есепке алу деректерін ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z106" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы ұйымының және АҚЖО-ның атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z107" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғаның бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z108" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3) электрондық поштаның мекенжайы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z109" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қаржы ұйымының және АҚЖО-ның пайдаланушысының есепке алу жазбасын құру үшін ААӨЖ-де жауапты қызметкер АҚ салалық орталығына пайдаланушының мынадай есепке алу деректерін ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z110" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тегі, аты, әкесінің аты (ол бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z111" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z112" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұйымның атауы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z104" w:id="75"/>
+    <w:bookmarkStart w:name="z113" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) байланыс телефондары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z114" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық поштаның мекенжайы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z115" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ААӨЖ-ге сигналдарды беру үшін банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары (бұдан әрі – банктер), банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – ұйымдар) және (немесе) АҚЖО АҚ-ның салалық орталығы ұсынған ықпалдасу модулін банктің, ұйымның, АҚЖО-ның АҚ жүйелеріне немесе банктің, ұйымның ақпараттық инфрақұрылымында АҚ оқиғалары туралы ақпаратты нақты уақытта жинауды және талдауды жүзеге асыратын жүйелерге қоса отырып, банктің, ұйымның ақпараттық инфрақұрылымына орнатуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z116" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Банктер, ұйымдар, АҚЖО мынадай АҚ оқиғалары анықталған жағдайда сигналдарды ААӨЖ-ге береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z117" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) IPS/IDS зиянды белсенділігін анықтау (басып кіруді анықтау және алдын алу жүйесі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z118" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) WAF зиянды белсенділігін анықтау (веб-қосымшалардың желілік сүзгісі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z119" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соңғы нүктелерді қорғау жүйесінің зиянды белсенділігін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z120" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) зиянды кодты алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z121" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фишингтік хабарлама алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z122" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) белсенді желілік қызметтерді анықтау үшін IP-мекенжайларды желілік сканерлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z123" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) есептік жазбаның құпиясөзін мөлшерден артық теру (сыртқы аяда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z124" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құпиясөзге есептік жазбаларды мөлшерден артық теру (сыртқы аяда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z125" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Банк, ұйым ААӨЖ-мен ықпалдасу модулін байланыстыру үшін интернет-арнаны қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z126" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. ААӨЖ-ге қосу</w:t>
-[...259 lines deleted...]
-      1) IPS/IDS зиянды белсенділігін анықтау (басып кіруді анықтау және алдын алу жүйесі);</w:t>
+        <w:t xml:space="preserve"> 3-тарау. ААӨЖ-ні пайдалану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z118" w:id="89"/>
-[...15 lines deleted...]
-      2) WAF зиянды белсенділігін анықтау (веб-қосымшалардың желілік сүзгісі);</w:t>
+    <w:bookmarkStart w:name="z127" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасының қаржы нарығы үшін АҚ қауіп-қатері анықталған кезде қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері немесе АҚ бөлімшесі басшылығының келісімі бойынша мынадай деректерді енгізу арқылы ААӨЖ-ге қауіп-қатер туралы ескерту жасайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z119" w:id="90"/>
-[...15 lines deleted...]
-      3) соңғы нүктелерді қорғау жүйесінің зиянды белсенділігін анықтау;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайда болу көзі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z120" w:id="91"/>
-[...15 lines deleted...]
-      4) зиянды кодты алу;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіп-қатердің түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z121" w:id="92"/>
-[...15 lines deleted...]
-      5) фишингтік хабарлама алу;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қауіп-қатердің дәрежесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z122" w:id="93"/>
-[...15 lines deleted...]
-      6) белсенді желілік қызметтерді анықтау үшін IP-мекенжайларды желілік сканерлеу;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) конфиденциалдылық дәрежесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z123" w:id="94"/>
-[...15 lines deleted...]
-      7) есептік жазбаның құпиясөзін мөлшерден артық теру (сыртқы аяда);</w:t>
+    <w:bookmarkStart w:name="z132" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қауіп-қатердің сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z124" w:id="95"/>
-[...15 lines deleted...]
-      8) құпиясөзге есептік жазбаларды мөлшерден артық теру (сыртқы аяда).</w:t>
+    <w:bookmarkStart w:name="z133" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ұсынымдар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z125" w:id="96"/>
-[...15 lines deleted...]
-      9. Банк, ұйым ААӨЖ-мен ықпалдасу модулін байланыстыру үшін интернет-арнаны қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қаржы ұйымының АҚ басқару жүйесінің жұмыс істеуін қамтамасыз ету үшін қосымша ақпарат алу қажет болған кезде қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері АҚ бөлімшесі басшылығының келісімі бойынша уәкілетті органға немесе қаржы ұйымдарына ААӨЖ-ге сұрату жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z126" w:id="97"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. ААӨЖ-ні пайдалану</w:t>
+    <w:bookmarkStart w:name="z135" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Банктің, ұйымның немесе АҚЖО-ның жауапты қызметкері АҚ бөлімшесі басшылығының келісімі бойынша АҚ-ның мынадай оқыс оқиғалары анықталған жағдайда ААӨЖ-де дереу оқыс оқиға картасын жасайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z127" w:id="98"/>
-[...15 lines deleted...]
-      10. Қазақстан Республикасының қаржы нарығы үшін АҚ қауіп-қатері анықталған кезде қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері немесе АҚ бөлімшесі басшылығының келісімі бойынша мынадай деректерді енгізу арқылы ААӨЖ-ге қауіп-қатер туралы ескерту жасайды:</w:t>
+    <w:bookmarkStart w:name="z136" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолданбалы және жүйелік бағдарламалық қамтылымдағы осалдықтарды пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z128" w:id="99"/>
-[...15 lines deleted...]
-      1) пайда болу көзі;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттық жүйеге рұқсатсыз кіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z129" w:id="100"/>
-[...15 lines deleted...]
-      2) қауіп-қатердің түрі;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпараттық жүйеге немесе деректерді беру желісіне "қызмет көрсетуден бас тарту" шабуылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z130" w:id="101"/>
-[...15 lines deleted...]
-      3) қауіп-қатердің дәрежесі;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) серверді зиянды бағдарламамен немесе кодпен зақымдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z131" w:id="102"/>
-[...15 lines deleted...]
-      4) конфиденциалдылық дәрежесі;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) АҚ бақылауларын бұзу салдарынан ақша қаражатын санкциясыз аудару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z132" w:id="103"/>
-[...15 lines deleted...]
-      5) қауіп-қатердің сипаттамасы;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) клиенттің сәйкестендіру және бірдейлендіру банк жүйелерінің жұмысын бұзу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z133" w:id="104"/>
-[...15 lines deleted...]
-      6) ұсынымдар.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ақпараттық жүйелердің бір сағаттан астам тұрып қалуына әкеп соққан өзге де АҚ оқыс оқиғалары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z134" w:id="105"/>
-[...15 lines deleted...]
-      11. Қаржы ұйымының АҚ басқару жүйесінің жұмыс істеуін қамтамасыз ету үшін қосымша ақпарат алу қажет болған кезде қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері АҚ бөлімшесі басшылығының келісімі бойынша уәкілетті органға немесе қаржы ұйымдарына ААӨЖ-ге сұрату жібереді.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қауіп-қатер немесе осалдық туралы ескерту алған кезде қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері АҚ бөлімшесі басшылығының келісімі бойынша 1 (бір) жұмыс күні ішінде ескертуден ұсынымдарды қабылдайды немесе қолданудан бас тартады және оны ААӨЖ-де көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z135" w:id="106"/>
-[...15 lines deleted...]
-      12. Банктің, ұйымның немесе АҚЖО-ның жауапты қызметкері АҚ бөлімшесі басшылығының келісімі бойынша АҚ-ның мынадай оқыс оқиғалары анықталған жағдайда ААӨЖ-де дереу оқыс оқиға картасын жасайды:</w:t>
+    <w:bookmarkStart w:name="z144" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынымдарды қолдану аяқталғаннан кейін қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері ААӨЖ-де ескерту мәртебесін өңделген күйге өзгертеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z136" w:id="107"/>
-[...15 lines deleted...]
-      1) қолданбалы және жүйелік бағдарламалық қамтылымдағы осалдықтарды пайдалану;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. ААӨЖ-ге сұрату алған кезде қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері АҚ бөлімшесі басшылығының келісімі бойынша 1 (бір) жұмыс күні ішінде оны жұмысқа қабылдайды немесе қабылдамайды және мұны сұратуға түсініктемелерде көрсетеді. Жұмыс аяқталғаннан кейін 10 (он) жұмыс күнінен кешіктірмей сұрату бойынша қаржы ұйымының немесе АҚЖО-ның жауапты қызметкерінің АҚ бөлімшесі басшылығының келісімі бойынша ААӨЖ-де жауап құрастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z137" w:id="108"/>
-[...15 lines deleted...]
-      2) ақпараттық жүйеге рұқсатсыз кіру;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері АҚ салалық орталығы ААӨЖ-де қауіп-қатер туралы ескертуді, оқыс оқиға картасын немесе ұсынылған деректердің толық болмауына байланысты сұратуға жауапты қайтарған жағдайда 3 (үш) жұмыс күні ішінде кемшіліктерді жояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z138" w:id="109"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4852,31 +4328,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>