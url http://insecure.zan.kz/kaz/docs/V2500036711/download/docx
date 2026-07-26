--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="95b0f25" w14:textId="95b0f25">
+    <w:p w14:paraId="3adf982" w14:textId="3adf982">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -953,1558 +953,218 @@
               </w:rPr>
               <w:t xml:space="preserve"> Қаулыға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z22" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының ақпараттық қауіпсіздік мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z23" w:id="7"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптарды, Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 48 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16772 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспесі</w:t>
-[...1306 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="50"/>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қаржы ұйымдарының қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісін қосу және пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 12 қыркүйектегі № 67 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29639 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z88" w:id="51"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z88" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қаржы ұйымдарының қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісін қосу және пайдалану қағидалары өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының ақпараттық қауіпсіздік мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қосымшаға сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2713,327 +1373,327 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№67 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="52"/>
+    <w:bookmarkStart w:name="z90" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қаржы ұйымдарының қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісін қосу және пайдалану қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z91" w:id="53"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z91" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z92" w:id="54"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z92" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қаржы ұйымдарының қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісін қосу және пайдалану қағидалары (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" Қазақстан Республикасының Заңы (бұдан әрі – Ақпараттандыру туралы заң) 7-5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің (бұдан әрі - АҚ) оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісін қосу және пайдалану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z93" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпаратты өңдеудің автоматтандырылған жүйесі (бұдан әрі - ААӨЖ) қаржы нарығы мен қаржы ұйымдарының ақпараттық қауіпсіздіктің салалық орталығы пайдаланатын ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары бойынша ақпарат жинау, өңдеу және алмасу жөніндегі ақпараттандыру объектісі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z94" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қағидаларда Ақпараттандыру туралы заңды көзделген, сондай-ақ мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z95" w:id="57"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z95" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жауапты қызметкер –лауазымдық міндеттерінде ААӨЖ-де ақпарат өңдеу бекітілген ұйымының қызметкері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z96" w:id="58"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z96" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы ұйымының бейіні – ААӨЖ-дегі қаржы ұйымы туралы құрылымдалған ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z97" w:id="59"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z97" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қауіп-қатер туралы ескерту – барлық қаржы ұйымдары үшін АҚ өзекті оқиғалары бойынша хабарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z98" w:id="60"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z98" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оқыс оқиға картасы – уәкілетті органға Қағидаларға сәйкес ұсынылатын қаржы ұйымындағы АҚ оқыс оқиғасы туралы құрылымдалған ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z99" w:id="61"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z99" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осалдық туралы ескерту – бағдарламалық қамтылымды және қаржы нарығы субъектілерінің инфрақұрылымында пайдаланылатын жабдықты өндірушілерде осалдықтың анықталғаны туралы хабарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z100" w:id="62"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z100" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сигнал – қаржы ұйымының ақпараттық инфрақұрылымындағы АҚ жүйелерінен немесе нақты уақытта АҚ оқиғалары туралы ақпарат жинау мен талдауды жүзеге асыратын жүйелерден алынатын АҚ оқиғасы туралы құрылымдалған ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z101" w:id="63"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z101" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сұрату – ақпаратты қорғауды қамтамасыз ететін ААӨЖ құралдары арқылы іске асырылған, АҚ қамтамасыз ету мәселелері бойынша қаржы ұйымдарының бір-біріне немесе қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) ресми түрде жүгінуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z102" w:id="64"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z102" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ықпалдастыру модулі – қаржы ұйымының ААӨЖ-дегі инфрақұрылымында АҚ оқиғалары бойынша ақпарат беруді автоматтандыру үшін қаржы ұйымының инфрақұрылымына орнатылатын бағдарламалық қамтылым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z103" w:id="65"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z103" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. ААӨЖ-ні пайдаланған уақытта Ақпараттандыру туралы заңның, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3048,961 +1708,961 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасындағы банктер және банк қызметі туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заңдардың қорғалатын ақпараттың қауіпсіздігін қамтамасыз ету жөніндегі талаптары сақталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z104" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. ААӨЖ-ге қосу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z105" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. ААӨЖ-ге қаржы ұйымының ақпараттық қауіпсіздік бөлімшесі, сондай-ақ қаржы ұйымының ақпараттық қауіпсіздігінің жедел орталығы (бұдан әрі-АҚЖО) бар болған жағдайда қосылады. ААӨЖ-де қаржы ұйымының және АҚЖО-ның бейінін құру үшін жауапты қызметкер АҚ салалық орталығына қаржы ұйымының мынадай есепке алу деректерін ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z106" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы ұйымының және АҚЖО-ның атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z107" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғаның бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z108" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3) электрондық поштаның мекенжайы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z109" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қаржы ұйымының және АҚЖО-ның пайдаланушысының есепке алу жазбасын құру үшін ААӨЖ-де жауапты қызметкер АҚ салалық орталығына пайдаланушының мынадай есепке алу деректерін ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z110" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тегі, аты, әкесінің аты (ол бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z111" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z112" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұйымның атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z113" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) байланыс телефондары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z114" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық поштаның мекенжайы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z115" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ААӨЖ-ге сигналдарды беру үшін банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары (бұдан әрі – банктер), банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – ұйымдар) және (немесе) АҚЖО АҚ-ның салалық орталығы ұсынған ықпалдасу модулін банктің, ұйымның, АҚЖО-ның АҚ жүйелеріне немесе банктің, ұйымның ақпараттық инфрақұрылымында АҚ оқиғалары туралы ақпаратты нақты уақытта жинауды және талдауды жүзеге асыратын жүйелерге қоса отырып, банктің, ұйымның ақпараттық инфрақұрылымына орнатуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z116" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Банктер, ұйымдар, АҚЖО мынадай АҚ оқиғалары анықталған жағдайда сигналдарды ААӨЖ-ге береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z117" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) IPS/IDS зиянды белсенділігін анықтау (басып кіруді анықтау және алдын алу жүйесі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z118" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) WAF зиянды белсенділігін анықтау (веб-қосымшалардың желілік сүзгісі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z119" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соңғы нүктелерді қорғау жүйесінің зиянды белсенділігін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z120" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) зиянды кодты алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z121" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) фишингтік хабарлама алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z122" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) белсенді желілік қызметтерді анықтау үшін IP-мекенжайларды желілік сканерлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z123" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) есептік жазбаның құпиясөзін мөлшерден артық теру (сыртқы аяда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z124" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құпиясөзге есептік жазбаларды мөлшерден артық теру (сыртқы аяда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z125" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Банк, ұйым ААӨЖ-мен ықпалдасу модулін байланыстыру үшін интернет-арнаны қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z126" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. ААӨЖ-ні пайдалану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z127" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасының қаржы нарығы үшін АҚ қауіп-қатері анықталған кезде қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері немесе АҚ бөлімшесі басшылығының келісімі бойынша мынадай деректерді енгізу арқылы ААӨЖ-ге қауіп-қатер туралы ескерту жасайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z128" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайда болу көзі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z129" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіп-қатердің түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z130" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қауіп-қатердің дәрежесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z131" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) конфиденциалдылық дәрежесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z132" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қауіп-қатердің сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z133" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ұсынымдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z134" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қаржы ұйымының АҚ басқару жүйесінің жұмыс істеуін қамтамасыз ету үшін қосымша ақпарат алу қажет болған кезде қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері АҚ бөлімшесі басшылығының келісімі бойынша уәкілетті органға немесе қаржы ұйымдарына ААӨЖ-ге сұрату жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z135" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Банктің, ұйымның немесе АҚЖО-ның жауапты қызметкері АҚ бөлімшесі басшылығының келісімі бойынша АҚ-ның мынадай оқыс оқиғалары анықталған жағдайда ААӨЖ-де дереу оқыс оқиға картасын жасайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z136" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолданбалы және жүйелік бағдарламалық қамтылымдағы осалдықтарды пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z137" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттық жүйеге рұқсатсыз кіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z138" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпараттық жүйеге немесе деректерді беру желісіне "қызмет көрсетуден бас тарту" шабуылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z139" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) серверді зиянды бағдарламамен немесе кодпен зақымдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z140" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) АҚ бақылауларын бұзу салдарынан ақша қаражатын санкциясыз аудару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z141" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) клиенттің сәйкестендіру және бірдейлендіру банк жүйелерінің жұмысын бұзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z142" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ақпараттық жүйелердің бір сағаттан астам тұрып қалуына әкеп соққан өзге де АҚ оқыс оқиғалары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z143" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қауіп-қатер немесе осалдық туралы ескерту алған кезде қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері АҚ бөлімшесі басшылығының келісімі бойынша 1 (бір) жұмыс күні ішінде ескертуден ұсынымдарды қабылдайды немесе қолданудан бас тартады және оны ААӨЖ-де көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z144" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынымдарды қолдану аяқталғаннан кейін қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері ААӨЖ-де ескерту мәртебесін өңделген күйге өзгертеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z145" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. ААӨЖ-ге сұрату алған кезде қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері АҚ бөлімшесі басшылығының келісімі бойынша 1 (бір) жұмыс күні ішінде оны жұмысқа қабылдайды немесе қабылдамайды және мұны сұратуға түсініктемелерде көрсетеді. Жұмыс аяқталғаннан кейін 10 (он) жұмыс күнінен кешіктірмей сұрату бойынша қаржы ұйымының немесе АҚЖО-ның жауапты қызметкерінің АҚ бөлімшесі басшылығының келісімі бойынша ААӨЖ-де жауап құрастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z104" w:id="66"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. ААӨЖ-ге қосу</w:t>
+    <w:bookmarkStart w:name="z146" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қаржы ұйымының немесе АҚЖО-ның жауапты қызметкері АҚ салалық орталығы ААӨЖ-де қауіп-қатер туралы ескертуді, оқыс оқиға картасын немесе ұсынылған деректердің толық болмауына байланысты сұратуға жауапты қайтарған жағдайда 3 (үш) жұмыс күні ішінде кемшіліктерді жояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z105" w:id="67"/>
-[...836 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4328,31 +2988,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>