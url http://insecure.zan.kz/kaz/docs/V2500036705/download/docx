--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="577aeb3" w14:textId="577aeb3">
+    <w:p w14:paraId="09138d7" w14:textId="09138d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +85,147 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мерзімді әскери қызметке шақырылған әскери қызметшілер, сондай-ақ оларды қызметтен шығару, оларда банктік қарыздың, микрокредиттің болуы не болмауы, банктік қарыз шарты, микрокредит беру туралы шарт бойынша төлемді кейінге қалдырудың ұсынылуы туралы мәліметтерді алмасу қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 6 тамыздағы № 50 қаулысына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 20 тамыздағы № 34 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 28 тамызда № 36705 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 20 тамыздағы № 34 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 28 тамызда № 36705 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 20 наурыздағы № 13 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -428,106 +516,90 @@
         </w:rPr>
         <w:t xml:space="preserve">, "Коллекторлық қызмет туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Мерзімді әскери қызметке шақырылған әскери қызметшілер, сондай-ақ оларды қызметтен шығару, оларда банктік қарыздың, микрокредиттің болуы не болмауы, банктік қарыз шарты, микрокредит беру туралы шарт бойынша төлемді кейінге қалдырудың ұсынылуы туралы мәліметтерді алмасу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -540,51 +612,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы мерзімді әскери қызметке шақырылған әскери қызметшілер, сондай-ақ оларды қызметтен шығару, оларда банктік қарыздың, микрокредиттің болуы не болмауы, банктік қарыз шарты, микрокредит беру туралы шарт бойынша төлемді кейінге қалдырудың ұсынылуы туралы мәліметтерді алмасу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңы 34-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -659,51 +731,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Коллекторлық қызмет туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес әзірленді және мемлекеттік органдардың және кредиттік бюролардың арасында мерзімді әскери қызметке шақырылған әскери қызметшілер, сондай-ақ оларды қызметтен шығару, оларда банктік қарыздың, микрокредиттің болуы не болмауы, банктік қарыз шарты, микрокредит беру туралы шарт бойынша төлемді кейінге қалдырудың ұсынылуы туралы мәліметтерді алмасу тәртібін айқындайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -716,70 +788,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2-тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-тарау. Банктік қарыз және микрокредит шарттары бойынша төлемдерді кейінге қалдыруды ұсыну үшін мәліметтер алмасу кезінде мемлекеттік органдар мен кредиттік бюролардың өзара іс-қимыл жасау тәртібі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -792,310 +864,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Мерзімді әскери қызметке шақырылған әскери қызметшілерге банктік қарыз және микрокредит шарттары бойынша төлемдерді кейінге қалдыруды ұсыну үшін мәліметтер алмасу кезінде мемлекеттік органдар мен кредиттік бюролар арасындағы өзара іс-қимыл мынадай тәртіппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЖРАЖ ИШ сервис арқылы мерзімді әскери қызметке шақырылған әрбір әскери қызметші бойынша кредиттік бюроларға мынадай мәліметтерді береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскер қызметке қатысты мәртебесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстың (астананың, республикалық маңызы бар қаланың) қорғаныс істері жөніндегі департамент бастығының мерзімді әскери қызметке шақыру туралы бұйрығының шығарылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік бюро алынған мәліметтер негізінде мерзімді әскери қызметке шақырылған әскери қызметшінің банктік қарыз шарты, микрокредит беру туралы шарт бойынша қолданыстағы міндеттемелерінің бар-жоғын тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кредиттік бюро мерзімді әскери қызметке шақырылған әскери қызметшілердің банктік қарыз шарты, микрокредит беру туралы шарт бойынша міндеттемелері бар мерзімді әскери қызметке шақырылған әскери қызметшілер туралы мынадай мәліметтерді кредиторларға береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскери қызметке қатынасының мәртебесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстың (астананың, республикалық маңызы бар қаланың) қорғаныс істері жөніндегі департаменті бастығының мерзімді әскери қызметке шақыру туралы бұйрығының шығарылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредитор сервисі болмаған кезде кредитор кредиттік бюролар сервисі арқылы осы тармақтың 3) тармақшасында көрсетілген мәліметтерді аптасына бір рет сұратады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1108,350 +1180,350 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-тарау. Банктік қарыз және микрокредит шарттары бойынша төлемдерді кейінге қалдыруды ұсынуды тоқтату және сыйақы есептеуді қайта бастау үшін мәліметтер алмасу кезінде мемлекеттік органдар мен кредиттік бюролардың өзара іс-қимыл жасау тәртібі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 4-тараумен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-тарау. Кредитордың мерзімді әскери қызметке шақырылған әскери қызметшілер туралы мәліметтерді банктік қарыз, микрокредит бергенге дейін алу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Кредиттік бюролар ЖРАЖ ИШ сервисі арқылы мерзімді әскери қызметке шақырылған әскери қызметшілер туралы мәліметтерді алған кезде бұл мәліметтерді олардың кредиттік тарихына енгізеді, сондай-ақ олардың кредиттік есебінде облыстық (астана, республикалық маңызы бар қала) қорғаныс істері жөніндегі департаменті бастығының мерзімді әскери қызметке шақыру туралы бұйрығы шыққан күнін көрсете отырып, "мерзімді әскери қызметтің әскери қызметшісі" мәртебесін (бұдан әрі – мәртебе) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он сегіз бен жиырма жеті жас аралығындағы жеке тұлғаға банктік қарыз, микрокредит беру туралы шешім қабылдағанға дейін кредитор кредиттік есепте оның мәртебесін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредитор өзінің кредиттік есебінде мәртебесі болған кезде мерзімді әскери қызметтің әскери қызметшісіне банктік қарыздар, микрокредиттер бермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік бюролар ЖРАЖ ИШ сервисі арқылы Қағидалардың 6-тармағының 1) тармақшасында көзделген, мерзімді әскери қызметтен, оның ішінде әскерге шақыру бойынша әскери қызмет мерзімі өткенге дейін босатылған әскери қызметші туралы мәліметтерді алған кезде Қағидалардың 6-тармағы 1) тармақшасының бесінші және алтыншы абзацтарында көрсетілген мәліметтерді оның кредиттік тарихында, сондай-ақ кредиттік есепте көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мерзімді әскери қызметке шақырылған әскери қызметшілердің дербес деректерін жинау, өңдеу және пайдалану "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Қорғаныс министрлігіне берілген келісім негізінде жүзеге асырылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әлеуметтік жобалар және қаржылық сауаттылықты арттыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың 2) тармақшасында көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы 2025 жылғы 31 тамыздан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1600,64 +1672,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z43" w:id="32"/>
+      <w:bookmarkStart w:name="z43" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЕЛІСІЛДІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1689,63 +1761,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2067,35 +2161,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>