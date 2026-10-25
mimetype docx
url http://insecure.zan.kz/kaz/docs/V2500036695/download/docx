--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9829894" w14:textId="9829894">
+    <w:p w14:paraId="1ed0a3d" w14:textId="1ed0a3d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1183,1288 +1183,1082 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытындыны (бұдан әрі – Қорытынды) алу үшін тапсырыс беруші (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "Е-лицензиялау "Мемлекеттік деректер базасы" ақпараттық жүйесіндегі "электрондық үкімет" веб-порталы (бұдан әрі – Портал) арқылы осы Қағидаларға </w:t>
+      3. Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытындыны (бұдан әрі – Қорытынды) алу үшін тапсырыс беруші (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "Е-лицензиялау "Мемлекеттік деректер базасы" цифрлық жүйесіндегі "цифрлық үкімет" веб-порталы (бұдан әрі – Портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытындыны алуға өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процестің сипаттамаларын, көрсетілетін қызметтің нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсетуге арналған өтінішті қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетуге өтініш берілгеннен кейін көрсетілетін қызметті берушінің кеңсе жұмыскері өтінішті Порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттардың қабылданғаны туралы хабарлама алады, көрсетілетін қызметті берушінің басшысы өтініштің орындаушысын айқындайды. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-1. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшамен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімін 2 (екі) жұмыс күніне тоқтата тұрады және көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер жойылмаған жағдайда, мемлекеттік қызметті көрсетуді тоқтата тұру мерзімі өткеннен кейін көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті алу құқығының туындауына қатысы жоқ талаптар осы қызметті көрсетуден бас тартуға негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Төтенше жағдайлар министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызметті берушінің орындаушысы құжаттарды алған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту туралы шешім шығарған кезде көрсетілетін қызметті беруші бір жұмыс күні ішінде көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы хабардар етеді. Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қорытындыны алу үшін құжаттардың толық пакетін ұсынған жағдайда, көрсетілетін қызметті берушінің орындаушысы салынған объектіге өрт-техникалық тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қорытынды беру туралы оң шешім болған жағдайда, көрсетілетін қызметті беруші Қазақстан Республикасы Төтенше жағдайлар министрінің міндетін атқарушының 2025 жылғы 6 тамыздағы № 309 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 36593 болып тіркелген) Қорытындының электрондық нысанын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші қорытынды немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті берушінің басшысы бір жұмыс күні ішінде электрондық нәтижеге қол қояды және оны Портал арқылы беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...182 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган айқындаған тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету нәтижесінің көшірмесі электрондық құжатайналымы жүйесі арқылы берілген күні аумақтылығы бойынша мемлекеттік сәулет-құрылыс бақылау және қадағалау органдарына жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелер істен шыққан жағдайда, электрондық байланыс болмаған немесе хабарламалар жіберуге кедергі келтіретін өзге де мән-жайлар туындаған жағдайда, көрсетілетін қызметті берушінің уәкілетті бөлімшесі техникалық іркілістер пайда болған кезден бастап көрсетілген себептерді анықтау және жою үшін дереу шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті беруші көрсетілген мерзімде өтініш берушілерді уәкілетті органның бұйрығымен бекітілген нысан бойынша тиісті Қорытындыны бір мезгілде бере отырып, Қорытынды берудегі өз шешімі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қорытынды алуға арналған құжаттар, сондай-ақ оның нәтижелері қағаз форматында іске қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтық қорғау саласындағы уәкілетті орган 3 (үш) жұмыс күні ішінде "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармақтың он бірінші бөлігі жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 126</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...215 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері бойынша шағымды көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің шағымды қарау мерзімі шағым бойынша қосымша зерделеу, тексеру не қосымша ақпарат алу қажет болған жағдайларда он жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағымдануға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2605,527 +2399,444 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төтенше жағдайлар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігінің</w:t>
-[...12 lines deleted...]
-              <w:t>______________</w:t>
+              <w:t>министрлігінің______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төтенше жағдайлар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>департаментінің бастығына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Объектінің өрт қауіпсіздігі талаптарына  сәйкестігі туралы қорытынды беруге  өтініш</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+        <w:t xml:space="preserve"> Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден қоса берілген құжаттар тізбесін қарауыңызды және</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (көрсетілетін қызметті алушының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектінің орналасқан жері: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс берушінің мемлекеттік тіркеу (қайта тіркеу) туралы куәліктің № және күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі / бизнес сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (күні)</w:t>
-      </w:r>
-[...95 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3187,105 +2898,125 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарына сәйкестігі туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорытынды беру</w:t>
+              <w:t>қорытынды беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымшағы өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 19.06.2026 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 234</w:t>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3526,52 +3257,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қазақстан Республикасы Төтенше жағдайлар министрлігі астананың, облыстардың, республикалық маңызы бар қалалардың Төтенше жағдайлар департаменттері </w:t>
+              <w:t>
+Қазақстан Республикасы Төтенше жағдайлар министрлігінің облыстардың, республикалық маңызы бар қалалардың, астананың Төтенше жағдайлар департаменттері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3604,87 +3335,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері (каналдары)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру Портал арқылы жүзеге асырылады.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3717,87 +3448,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері (каналдары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 жұмыс күні.</w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру Портал арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3830,87 +3561,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+15 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3943,107 +3674,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="60"/>
-[...34 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4076,87 +3787,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және мемлекеттік қызметті көрсету үшін Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет тегін көрсетіледі.</w:t>
+Мемлекеттік қызметті көрсету нәтижесі – объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4189,211 +3918,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және мемлекеттік қызметті көрсету үшін Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="61"/>
-[...138 lines deleted...]
-2) "электрондық үкімет" веб-порталында: www.egov.kz, www.elicense.kz орналасқан.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4426,163 +4031,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="62"/>
-[...90 lines deleted...]
-4) отқа төзімділік шегінің көрсеткіштерін, құрылыс конструкцияларының (оның ішінде ойықтарды толтыру конструкцияларының) өрт қауіптілігі сыныбын, сондай-ақ құрылыс материалдарының (оның ішінде әрлеу материалдарының) өрт қауіптілігі көрсеткіштерін қоса алғанда, өнімнің сәйкестігін растайтын құжаттардың көшірмелері.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) қызымет беруші Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 09.00-ден сағат 18.30-ға дейін, сағат 13.00-ден сағат 14.30-ға түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орнының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің интернет-ресурстарында: www.emer.gov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкімет" веб-порталында: www.egov.kz, www.elicense.kz орналасқан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4636,86 +4237,158 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="63"/>
-[...34 lines deleted...]
-2) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Тізбенің 9-тармағында белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) объектіде орындалған құрылыс-монтаждау жұмыстарының белгіленген тәртіппен бекітілген жобалау (жобалау-сметалық) құжаттамасының талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4748,174 +4421,361 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) объектіде орындалған құрылыс-монтаждау жұмыстарының белгіленген тәртіппен бекітілген жобалау (жобалау-сметалық) құжаттамасының талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты соттың белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген шешімінің (үкімі) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда, мемлекеттік көрсетілетін қызметті электрондық нысанда Портал арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
-[...53 lines deleted...]
-              <w:t>Көрсетілетін қызметті беруші кеңсесінің байланыс телефондары</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің кеңсесі, сондай-ақ мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші кеңсесінің байланыс телефондары</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 (7172) 60-21-33, бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4936,55 +4796,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5310,31 +5170,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>