--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2492836" w14:textId="2492836">
+    <w:p w14:paraId="9829894" w14:textId="9829894">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2025 жылғы 26 тамыздағы № 359 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 тамызда № 36695 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2025 жылғы 26 тамыздағы № 359 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 тамызда № 36695 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -188,74 +188,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 12-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>90) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -857,51 +939,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 359 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы  қорытынды беру қағидалары</w:t>
+        <w:t xml:space="preserve"> Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -915,730 +997,1490 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 12-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>90) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беруді Қазақстан Республикасы Төтенше жағдайлар министрлігінің облыстардың, республикалық маңызы бар қалалардың, астананың Төтенше жағдайлар департаменттері (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
+      2. Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беруді Қазақстан Республикасы Төтенше жағдайлар министрлігінің астананың, облыстардың, республикалық маңызы бар қалалардың Төтенше жағдайлар департаменттері (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытындыны (бұдан әрі – Қорытынды) алу үшін тапсырыс беруші (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "Е-лицензиялау "Мемлекеттік деректер базасы" ақпараттық жүйесіндегі "электрондық үкімет" веб-порталы (бұдан әрі – Портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытындыны алуға өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процестің сипаттамаларын, көрсетілетін қызметтің нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсетуге арналған өтінішті қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсетуге арналған өтінішті қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жолданады.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуге өтініш берілгеннен кейін көрсетілетін қызметті берушінің кеңсе жұмыскері өтінішті Порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттардың қабылданғаны туралы хабарлама алады, көрсетілетін қызметті берушінің басшысы өтініштің орындаушысын айқындайды. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметті көрсетуге өтініш берілгеннен кейін көрсетілетін қызметті берушінің кеңсе жұмыскері өтінішті Порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттардың қабылданғаны туралы хабарлама алады, көрсетілетін қызметті берушінің басшысы өтініштің орындаушысын айқындайды. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көрсетілетін қызметті берушінің орындаушысы құжаттарды алған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      4. Көрсетілетін қызметті берушінің орындаушысы құжаттарды алған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттарды толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттар топтамасын ұсынған кезде көрсетілетін қызметті берушінің орындаушысы көрсетілген мерзімдерде көрсетілетін қызметті берушінің басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының жеке кабинетіне жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушы құжаттарды толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттар топтамасын ұсынған кезде көрсетілетін қызметті берушінің орындаушысы көрсетілген мерзімдерде көрсетілетін қызметті берушінің басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының жеке кабинетіне жолдайды.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Қорытындыны алу үшін құжаттардың толық пакетін ұсынған жағдайда, көрсетілетін қызметті берушінің орындаушысы салынған объектіге өрт-техникалық тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қорытынды беру туралы оң шешім болған жағдайда, көрсетілетін қызметті беруші Қазақстан Республикасы Төтенше жағдайлар министрінің міндетін атқарушының 2025 жылғы 6 тамыздағы № 309 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 36593 болып тіркелген) Қорытындының электрондық нысанын қалыптастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту туралы шешім шығарған кезде көрсетілетін қызметті беруші бір жұмыс күні ішінде көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметті көрсетуден бас тарту туралы шешім шығарған кезде көрсетілетін қызметті беруші бір жұмыс күні ішінде көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде үш жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде үш жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші қорытынды немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсатын немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің басшысы бір жұмыс күні ішінде электрондық нәтижеге қол қояды және оны Портал арқылы беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті берушінің басшысы бір жұмыс күні ішінде электрондық нәтижеге қол қояды және оны Портал арқылы беруді жүзеге асырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың тоғызыншы бөлігі 12.07.2026 дейін қолданылады - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың тоғызыншы бөлігі жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету нәтижесінің көшірмесі электрондық құжатайналымы жүйесі арқылы берілген күні аумақтылығы бойынша мемлекеттік сәулет-құрылыс бақылау және қадағалау органдарына жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың он бірінші бөлігі жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелер істен шыққан жағдайда, электрондық байланыс болмаған немесе хабарламалар жіберуге кедергі келтіретін өзге де мән-жайлар туындаған жағдайда, көрсетілетін қызметті берушінің уәкілетті бөлімшесі техникалық іркілістер пайда болған кезден бастап көрсетілген себептерді анықтау және жою үшін дереу шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті беруші көрсетілген мерзімде өтініш берушілерді уәкілетті органның бұйрығымен бекітілген нысан бойынша тиісті Қорытындыны бір мезгілде бере отырып, Қорытынды берудегі өз шешімі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қорытынды алуға арналған құжаттар, сондай-ақ оның нәтижелері қағаз форматында іске қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Азаматтық қорғау саласындағы уәкілетті орган 3 (үш) жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері бойынша шағымды көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
-[...99 lines deleted...]
-      6. Қорытынды алуға арналған құжаттар, сондай-ақ оның нәтижелері қағаз форматында іске қалыптастырылады.</w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      7. Азаматтық қорғау саласындағы уәкілетті орган 3 (үш) жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің шағымды қарау мерзімі шағым бойынша қосымша зерделеу, тексеру не қосымша ақпарат алу қажет болған жағдайларда он жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      8. Көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету мәселелері бойынша шағымды көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға береді.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағымдануға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1808,388 +2650,484 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төтенше жағдайлар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>департаментінің бастығына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Объектінің өрт қауіпсіздігі талаптарына  сәйкестігі туралы қорытынды беруге  өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден қоса берілген құжаттар тізбесін қарауыңызды және</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                             (көрсетілетін қызметті алушының атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      Сізден қоса берілген құжаттар тізбесін қарауыңызды және</w:t>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беруіңізді</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектінің орналасқан жері: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс берушінің мемлекеттік тіркеу (қайта тіркеу) туралы куәліктің № және күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      сұраймын.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі / бизнес сәйкестендіру нөмірі ____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      Объектінің орналасқан жері: ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      Тапсырыс берушінің мемлекеттік тіркеу (қайта тіркеу) туралы куәліктің № және күні</w:t>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      Жеке сәйкестендіру нөмірі / бизнес сәйкестендіру нөмірі ____________________</w:t>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      ______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2268,50 +3206,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қорытынды беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшағы өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2550,52 +3526,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қазақстан Республикасы Төтенше жағдайлар министрлігінің облыстардың, республикалық маңызы бар қалалардың, астананың Төтенше жағдайлар департаменттері.</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Төтенше жағдайлар министрлігі астананың, облыстардың, республикалық маңызы бар қалалардың Төтенше жағдайлар департаменттері </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2988,70 +3964,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="64"/>
+          <w:bookmarkStart w:name="z72" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нәтижесі – объектінің өрт қауіпсіздігі талаптарына сәйкестігі туралы қорытынды беру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3234,90 +4210,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="65"/>
+          <w:bookmarkStart w:name="z73" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) қызымет беруші 2015 жылғы 23 қарашадағы Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес мереке және демалыс күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 09.00-ден сағат 18.30-ға дейін, сағат 13.00-ден сағат 14.30-ға түскі үзіліспен.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3471,70 +4447,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="66"/>
+          <w:bookmarkStart w:name="z77" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) осы Қағидаларға 1-қосымшаға сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен қол қойылған электрондық өтініш;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3660,70 +4636,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="67"/>
+          <w:bookmarkStart w:name="z80" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) объектіде орындалған құрылыс-монтаждау жұмыстарының белгіленген тәртіппен бекітілген жобалау (жобалау-сметалық) құжаттамасының талаптарына сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3793,70 +4769,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="68"/>
+          <w:bookmarkStart w:name="z81" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда, мемлекеттік көрсетілетін қызметті электрондық нысанда Портал арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3960,55 +4936,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>