--- v0 (2025-10-13)
+++ v1 (2026-06-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f00b11" w14:textId="4f00b11">
+    <w:p w14:paraId="f2fa901" w14:textId="f2fa901">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Елді мекендердің сумен жабдықтау және су бұру жүйелеріндегі суды есепке алу аспаптары мен жүйелерін таңдау, монтаждау және пайдалану қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 8 тамыздағы № 295 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 18 тамызда № 36616 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 8 тамыздағы № 295 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 18 тамызда № 36616 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Су кодексінің 25-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1046,51 +1046,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттандыру объектілері – электрондық ақпараттық ресурстар, бағдарламалық қамтамасыз ету, интернет-ресурстар және ақпараттық-коммуникациялық инфрақұрылым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) деректерді қашықтан жинау және беру –сымды және сымсыз (радиоканалдық) байланыстың әртүрлі технологияларын пайдалану арқылы суды есепке алу аспаптарының көрсеткіштерін кез келген уақытта және кез келген жерде адамның қатысуынсыз қашықтықтан алу;</w:t>
+      3) деректерді қашықтан жинау және беру – сымсыз (радиоканалдық) байланыстың әртүрлі технологияларын пайдалану арқылы суды есепке алу аспаптарының көрсеткіштерін кез келген уақытта және кез келген жерде адамның қатысуынсыз қашықтықтан алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) деректерді жинау және беру құрылғысы (бұдан әрі – ДЖБҚ) – суды есепке алу аспаптарынан көрсеткіштерді автоматты түрде жинауға және суды есепке алудың ақпараттық-өлшеу жүйесінде (бұдан әрі – АӨЖ) және (немесе) жеткізушінің энергия тұтынуын есепке алудың автоматтандырылған жүйесінде деректерді кейіннен беруге арналған суды есепке алу аспабына қосылатын және (немесе) орнатылған, суды есепке алу торабының құрылғысы (элемент);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
@@ -1366,54 +1366,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) шығын өлшегіш - құбырдың, арнаның көлденең қимасы арқылы уақыт бірлігіне өтетін сұйықтық, газ немесе бу мөлшерін өлшеуге арналған құрылғы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) энергия тұтынуды есепке алудың автоматтандырылған жүйесі (бұдан әрі – ЭТЕААЖ) - су, газ, электр және жылу энергиясын тұтынуды есепке алу деректерін өлшеуге, жинауға, өңдеуге, сақтауға және беруге арналған өлшеу құралдары мен аппараттық-бағдарламалық кешеннің жиынтығы;</w:t>
+      19) энергия тұтынуды есепке алудың автоматтандырылған жүйесі (бұдан әрі – ЭТЕААЖ) - су, газ, электр және жылу энергиясын тұтынуды есепке алу деректерін өлшеуге, жинауға, өңдеуге, сақтауға және беруге ( айына екі реттен жиі емес) арналған өлшеу құралдары мен аппараттық-бағдарламалық кешеннің жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Суды есепке алу тораптарын, АӨЖ және ЭТЕААЖ жүйелерін таңдау, монтаждау және пайдалану кезінде осы Қағидаларды мен Қазақстан Республикасының өлшем бірлігін қамтамасыз ету туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1426,868 +1488,1990 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі-Заң), ақпараттандыру туралы заңнамасын басшылыққа алу қажет, осы Қағидаларда талаптар белгіленбеген бөлігінде қолданыстағы нормативтік техникалық құжаттарды басшылыққа алуға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Жобалауды, бөлшектеуді, монтаждауды (бастапқы және кейінгі орнату) қоса алғанда, есепке алу торабын, АӨЖ және ЭТЕААЖ жүйелерін жабдықтау жөніндегі жұмыстарды "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      4. Жобалауды, бөлшектеуді, монтаждауды (бастапқы және кейінгі орнатуды), іске қосу-баптау жұмыстарын және пайдалануға беруді қоса алғанда, суды есепке алу тораптарын, ақпараттық-өлшеу жүйелерін (ИАЖ) және энергия ресурстарын есепке алудың автоматтандырылған жүйелерін (ЭАЖЖ) жабдықтау жөніндегі жұмыстарды "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес рұқсаты бар ұйымдар орындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес тиісті рұқсаттары бар ұйымдар орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      Су жинау және су ағызу құрылыстарында, бірінші және қайта көтерілетін сорғы станцияларында, сондай-ақ сорғы станцияларында орнатылған суды есепке алу аспаптары өндірістік мақсаттағы бақылау аспаптарына жатады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суды есепке алу аспаптары бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орнату орны бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - су алу, су төгу объектілерінде, бірінші және қайта көтеру сорғы станцияларында, айдау сорғы станцияларында-өндірістік мақсаттағы бақылау аспаптарына жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тұрғын және тұрғын емес ғимараттарда – ішкі сумен жабдықтау жүйелерінің құрамдас бөлігі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрекет қағидаты бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - механикалық (турбиналық, қанатты, бір ағынды, көп ағынды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - электронды (ультрадыбыстық, электромагниттік);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - аралас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деректерді беру әдісі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -NB-IoT технологиясы бойынша деректерді берумен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - LoRaWAN технологиясы бойынша деректерді берумен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - екі технологияның қолдауымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында суды есепке алу аспаптары үшін деректерді сымсыз берудің базалық технологиясымен NB-IoT технологиясы белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      LoRaWAN технологиясы бойынша деректерді бере отырып, суды есепке алу аспаптарын орнатуға байланыс операторларының NB-IoT желісінің тұрақты жабыны жоқ елді мекендерде не олардың жекелеген аймақтарында ғана жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      NB-IOT желісінің тұрақты қамтуының болмауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - байланыс операторларының ресми ақпаратымен,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - не сигнал деңгейін аспаптық тексеру нәтижелерімен,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - немесе байланыс операторларының деректері негізінде жергілікті атқарушы органның қорытындысымен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті аумақта NB-IOT тұрақты қамтуы пайда болған жағдайда, жаңадан Орнатылатын есепке алу аспаптары NB-IoT технологиясы бойынша деректерді беруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрын LoRaWAN технологиясы бойынша деректерді берумен орнатылған суды есепке алу аспаптары белгіленген қызмет мерзімі өткенге немесе істен шыққанға дейін пайдалануды жалғастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай аспаптарды ауыстыру NB-IOT технологиясының басымдығын ескере отырып, осы Қағидалардың талаптарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарамды есептеу аспаптарын жаппай мерзімінен бұрын ауыстыруға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суды есептеу аспабы мыналарды қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тұтынылған су көлемін үздіксіз өлшеу және көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ИАЖ және АСУЭ-ге деректерді автоматты түрде беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - оқиғаларды тіркеу (қуат элементінің төмен деңгейі, кері ағын, араласу әрекеті) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тексеру және қызмет көрсету үшін деректерді жергілікті оқу мүмкіндігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалдар мен монтажға қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептеу аспаптарының материалдары коррозияға төзімді, улы емес, Қазақстан Республикасының санитарлық нормаларына сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Радиоэлектрондық құралдарды, ИАЖ және АСУЭ деректерін қашықтан жинау және беру құралдарын монтаждау технологиялық жабдықтарды монтаждауға, коммуникациялық жабдықтар мен бақылау жүйелерін іске қосу-баптау жұмыстарына жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Қағидалардың талаптары мынадай жағдайларға қолданылмайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      Тұрғын және тұрғын емес ғимараттарда орнатылған суды есепке алу аспаптары суық және ыстық сумен жабдықтау жүйелерінің құрамдас бөлігі болып табылады және көрсетілген ғимараттардың ішкі су құбыры құрылғыларына жатады.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалар қолданысқа енгізілге дейін және оларды пайдалану мерзімі аяқталғанға дейін жеткізуші пайдалануға рұқсат еткен суды еспке алу тораптарының элементтеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      РЭҚ, АӨЖ және ЭТЕААЖ деректерін қашықтықтан жинау және беру құралдарын, монтаждау технологиялық жабдықты монтаждауға коммуникациялық жабдықты және сумен жабдықтау және (немесе) су бұру объектілеріндегі бақылау жүйелерін іске қосу-жөндеу жұмыстарына жатады.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сумен жабдықтау және (немесе) су бұру жөніндегі қызмет көрсететін және пайдаланатын ұйымдар елді мекендердің сумен жабдықтау және (немесе) су бұру жүйелеріне енгізілмеген суды (ауыз су, техникалық, ағынды және өзге де су түрлері) есепке алуды ұйымдастыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      5. Осы Қағидалардың талаптары мынадай жағдайларға қолданылмайды:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) суды бастапқы есепке алуды ұйымдастыруға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      1) осы Қағидалар қолданысқа енгізілге дейін және оларды пайдалану мерзімі аяқталғанға дейін жеткізуші пайдалануға рұқсат еткен суды еспке алу тораптарының элементтеріне;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Суды есепке алу аспаптары мен жүйелерін таңдау, монтаждау және пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      2) сумен жабдықтау және (немесе) су бұру жөніндегі қызмет көрсететін және пайдаланатын ұйымдар елді мекендердің сумен жабдықтау және (немесе) су бұру жүйелеріне енгізілмеген суды (ауыз су, техникалық, ағынды және өзге де су түрлері) есепке алуды ұйымдастыруға;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Есепке алу аспаптарына, АӨЖ және ЭТЕААЖ-ға қойылатын жалпы талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      3) суды бастапқы есепке алуды ұйымдастыруға.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Суды есепке алу торабы типін бекіту не метрологиялық аттестаттау, нәтижелері бойынша Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген суды есепке алу аспаптарымен жабдықталады, сондай-ақ Заңның 19-бабының 6-тармағына сәйкес сенім білдірілген адамдардың өлшем құралына және (немесе) пайдалану құжаттамасына басылатын салыстырып тексеру таңбасының баспа таңбасымен және салыстырып тексеру туралы сертификаты болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тексерулер арасындағы белгіленген аралық өткеннен кейін суды есепке алу аспабы коммерциялық есептен шығарылуға жатады және су тұтынушылармен есеп айырысуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Су тұтынушының сумен жабдықтау және су бұру жүйелерінде орнатылатын суды есепке алу аспаптарын жеткізуші енгізеді және коммерциялық есептен шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Есепке алу тораптары тұрғын немесе тұрғын емес үй жайларға әрбір кірмесінде орнатылады. Бір немесе одан да көп есепке алу аспабы істен шыққан жағдайда, көрсетілген сумен жабдықтау қызметтерінің көлемі аспаптардың болмауы кезеңіне есепке алу аспаптарының көрсеткіштеріне сәйкес, бірақ бір айдан аспайтын өткен үш айдағы орташа шығыс бойынша айқындалады. Су тұтынушы күнтізбелік отыз күн ішінде суды есепке алу аспабын ауыстыруды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Суды есепке алу аспабын тексерудің оң нәтижесі кезінде Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне сәйкес оны пайдалану (қызмет ету) мерзімі келесі салыстырып тексеру аралығына ұзартылған деп танылады. Пайдалану мерзімі дайындаушы зауыт көздеген есепке алу аспабының техникалық паспортында көрсетілген мерзімнен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Жеке суды есепке алу аспаптарының (ЖСЕА) метрологиялық және техникалық сипаттамалары Қазақстан Республикасының қолданыстағы стандарттарының осы тармақтың екінші абзацында көрсетілген талаптарына сәйкес келеді және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес пайдаланылады. Сипаттамалары өлшеу дәлдігін, параметрлердің тұрақтылығын және бүкіл аралық тексеру кезеңінде пайдаланудың сенімділігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қысымның ауыспалы айырмасы әдісімен су шығынын өлшеу қағидатын іске асыратын суды есепке алу аспаптары үшін, онда тарылту құрылғысы ретінде МЕМСТ 8.586.1-2005 (ИСО 5167-1:2003), МемСТ 8.586.2-2005 (ИСО 5167-2:2003) талаптарына сәйкес орындалған диафрагма, саптама немесе басқа құрылғы пайдаланылады, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес өлшем құралдарын бастапқы тексеру нәтижелері бойынша қолдануға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сымсыз (радиоарналық) байланыс технологиясын пайдалана отырып, деректерді қашықтықтан жинау және беру үшін қолданылатын техникалық құралдар мен суды есепке алу аспаптары Қазақстан Республикасы заңнамасының талаптарына және байланыс және ақпараттандыру саласындағы стандарттарға сәйкес келеді, деректерді беру арналарының тәулік бойы үздіксіз қолжетімділігін, берілетін ақпаратты қорғауды және деректерді жинақтаудың және трафикті есепке алудың техникалық мүмкіндігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Суды есепке алу торабы есепке алу аспаптарының өлшенген көрсеткіштерін жеткізушінің ИАЖ және (немесе) ЭТЕААЖ-ға автоматты түрде алуды, сақтауды және беруді қамтамасыз ететін ӨҚЖ-мен жабдықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. NB-IoT және LoRaWAN желілерін қолдану кезінде есепке алу аспаптары мен ДЖБҚ деректерін беру криптографиялық қорғауды пайдаланумен, клиенттік және операторлық жабдықтарды бөлуді қамтамасыз етумен, құрылғылардың желі сегменттері мен APN бойынша қолжетімділігін шектеумен, арналарды резервтеудің және маршруттаудың (BGP) техникалық мүмкіндігімен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДЖБҚ сумен жабдықтау және (немесе) су бұру жүйелерінде сыртқы әсерлерден қорғауды, тұрақты электрмен қоректендіруді және тұрақты байланыс арнасын қамтамасыз ететін техникалық жабдықталған орындарда (автоматика шкафтарында, техникалық үй-жайларда) орнатылады. ДЖБҚ орнатуды мен пайдалануды қауіпсіздік талаптарын мен техникалық қызмет көрсету мүмкіндіктерін сақтай отырып, мамандандырылған ұйым жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Деректерді ДЖБҚ-дан беру байланыс операторларының ақпараттандыру объектілері арқылы жеткізушінің АӨЖ және (немесе) ЭТЕААЖ жүйесіне жүзеге асырылады. Ақпараттандыру объектілері деректерді үздіксіз қабылдауды, сақтауды және өңдеуді, оларды қорғауды, резервтік көшіруді, сондай-ақ қолжетімділікті бақылауды қамтамасыз етеді және Қазақстан Республикасының аумағында орналасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z188" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Суды есепке алудың электрондық аспаптарын өндіруші (жеткізуші) техникалық құжаттамада белгіленген монтаждау және пайдалану шарттары сақталған кезде есепке алу аспабын пайдалануға берілген күннен бастап кемінде бес жыл пайдаланудың кепілдік мерзімін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 15-1-тармақпен толықтырылды - ҚР Өнеркәсіп және құрылыс министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Су есепке алу тораптарында, есепке алу аспаптарында, ДЖБҚ, АӨЖ және ЭТЕААЖ суды есепке алудың дұрыстығына әсер ететін рұқсатсыз араласудан қорғалуы көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су тұтынушыда есепке алу аспаптарының көрсеткіштерін бұрмалайтын құрылғылар табылған кезде жеткізуші тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы уәкілетті орган бекітетін елді мекендерді сумен жабдықтау және (немесе) су бұру қызметтерінің көлемін есептеу әдістемесінің 33-тармағының 1) тармақшасына сәйкес сумен жабдықтау және су бұру қызметтерінің ұсынылған көлемдерінің есебін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсатсыз араласудан қорғауы бұзылған өлшеу құралы тексеруге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Есепке алу аспаптарын өндіруші және (немесе) оның ресми өкілі тұрақты және үздіксіз жұмысты, сондай-ақ жеткізушімен жасалған шартқа сәйкес көрсеткіштерді есепке алу аспаптарынан жеткізушіге дұрыс беруді қамтамасыз ету үшін деректерді қашықтықтан жинау және беру функциясымен суды есепке алу аспаптарына техникалық қызмет көрсетуді жүзеге асыратын сервистік қызметті ұйымдастыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Суды есепке алу аспабын сатып алған кезде су тұтынушы өндірушімен және (немесе) оның ресми өкілімен техникалық құжаттамаға (паспортқа) сәйкес пайдалану уақытына суды есепке алу аспабына техникалық қызмет көрсетуге шарт жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z189" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Есептеу құралдарын өндіруші және/немесе оның ресми өкілі суды жеткізуші ұйымның теңгеріміне есептеу құралдарын жеткізіп беру кезінде АӨЖ-ті бірге тапсыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 18-1-тармақпен толықтырылды - ҚР Өнеркәсіп және құрылыс министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Өндіруші және (немесе) оның ресми өкілі кепілдік қызмет көрсету кезеңінде суды есепке алу аспапқа техникалық қызмет көрсетуді жүзеге асырады және шартқа сәйкес аккумуляторлық батареяны ауыстыры жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. АӨЖ және (немесе) ЭТЕААЖ және оның компоненттерінің жұмыс істеуін жасаушы зауыт не жасалған шарттың талаптарына сәйкес оның ресми өкілі Қазақстан Республикасының заңнамасында көзделген тәртіппен техникалық құжаттамада (паспортта) белгіленген кепілдік мерзімі ішінде қамтамасыз етеді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Салыстырып тексеру таңбасы жоқ, тексеру мерзімі өткен бүтіндігі бұзылған суды есепке алу аспаптарын, сондай-ақ өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімінде тіркелмеген суды есепке алу аспаптарын орнатуға және пайдалануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Суды есепке алу аспабы кезектен тыс тексеруге жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолдануға жарамдылығын растау қажеттілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) салыстырып тексеру таңбасының бедеріне зақым келтіру, бастапқы немесе кезеңдік тексеруден өткенін растайтын құжаттың жоғалуы, оның ішінде оларды сақтау кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жиынтығында суды есепке алу аспаптары қолданылатын суды есепке алу аспаптарын немесе бұйымдарды консервациялауға қойылатын талаптарға байланысты мерзімді тексеру жүргізілген сақтаудан кейін пайдалануға беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) суды есепке алу аспаптарын, сондай-ақ жиынтығында суды есепке алу аспаптары қолданылатын бұйымдарды қайта консервациялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тексеру аралығының жартысы өткеннен кейін ұзақ сақтауға беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) су тұтынушыға тексеру аралығының жартысы өткеннен кейін суды есепке алу аспаптарын монтаждау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Суды есепке алу аспаптары мен жүйелерін таңдау, монтаждау және пайдалану тәртібі</w:t>
-[...517 lines deleted...]
-      6) су тұтынушыға тексеру аралығының жартысы өткеннен кейін суды есепке алу аспаптарын монтаждау.</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Сумен жабдықтау және (немесе) су бұру жөніндегі ұйымның суды есепке алу аспаптарын және АӨЖ таңдау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Сумен жабдықтау және (немесе) су бұру жөніндегі ұйымның суды есепке алу аспаптарын және АӨЖ таңдау</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Жеткізуші су көздерінен су алуға, сумен жабдықтау және су бұру жүйелерінің құрылыстарына пайдалану үшін суды есепке алу аспаптарын және АӨЖ орнатуды және пайдалануды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      23. Жеткізуші су көздерінен су алуға, сумен жабдықтау және су бұру жүйелерінің құрылыстарына пайдалану үшін суды есепке алу аспаптарын және АӨЖ орнатуды және пайдалануды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Көрсеткіштердің деректерін қашықтықтан жинау және беру құрылғылары мен АӨЖ арасындағы деректермен алмасу хаттамасын сумен жабдықтау және (немесе) су бұру қызметтерін жеткізуші пайдаланылатын технологияларды және жүйенің сәулеттік ерекшеліктерін ескере отырып бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      24. Көрсеткіштердің деректерін қашықтықтан жинау және беру құрылғылары мен АӨЖ арасындағы деректермен алмасу хаттамасын сумен жабдықтау және (немесе) су бұру қызметтерін жеткізуші пайдаланылатын технологияларды және жүйенің сәулеттік ерекшеліктерін ескере отырып бекітеді.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеткізуші суды есепке алу аспаптарын және АӨЖ сатып алудан бұрын нарыққа қатысушылардың ашық қолжетімділігін қамтамасыз ету үшін жеткізушінің ресми интернет-ресурсында орналастырылатын берілетін деректердің құрылымы мен форматтарына, сондай-ақ жабдықтың үйлесімділігіне техникалық талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Жеткізушінің Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген объектілерде пайдалану үшін бағдарламалық қамтамасыз етуді (application деңгейі) және АӨЖ дерекқорын меншікке, сенімгерлік басқаруға беруіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z190" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1. Ақпараттық-өлшеу жүйесін (АӨЖ) енгізу кезінде өнім беруші мен Тапсырыс беруші не табиғи монополия субъектісі арасындағы шарттың талаптары көзделеді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тапсырыс берушіге жүйені оны қолданудың барлық кезеңінде дербес пайдалану үшін жеткілікті АӨЖ бағдарламалық қамтылымды пайдалану құқығын беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тапсырыс берушіге АӨЖ-да қалыптастырылатын есепке алу деректеріне толық қол жеткізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - АӨЖ дерекқорын беру немесе оны жалпы қабылданған форматтарда түсіру мүмкіндігін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - есепке алу деректеріне қол жеткізуді шектемей АӨЖ-ны одан әрі пайдалану, сүйемелдеу және интеграциялау мүмкіндігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 25-1-тармақпен толықтырылды - ҚР Өнеркәсіп және құрылыс министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Су көздерінен су алу кезінде есепке алу тораптарында мынадай параметрлер тіркеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2497,654 +3681,734 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Су тұтынушы үшін суды есепке алу аспатарын, АӨЖ және ДЖБҚ таңдау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      30. Бастапқы немесе істен шыққандардың орнына, ғимараттарға кіре берісте, кіріктірілген-жапсарлас салынған үй-жайларда орнатылатын суды есепке алу аспаптары, сондай-ақ тұрғын үй ғимараттарын салу кезінде жеке есепке алу аспаптары жеткізушінің АӨЖ үйлесімді ДЖБҚ жарақтандырылуға жатады.</w:t>
+        <w:t xml:space="preserve">
+      30. Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>107-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бастапқы орнатылатын суды есепке алу аспаптары алғаш орнатылатын немесе істен шыққандардың орнына, абоненттердің кірістерінде, ДЖБҚ-мен автоматты тоқтату клапанымен (судың берілуін автоматты ашу/жабу құрылғысы) жабдықталып, байланыс операторының ақпараттық жүйесі мен Бірыңғай цифрлық ТҮКШ платформасымен тұрақты екіжақты байланысты қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      Ыстық сумен жабдықтаудың ашық жүйесі болған кезде ДЖБҚ-мен ыстық суды есепке алу аспаптарын орнату олардың осындай аспаптарды пайдалануға жіберуді жүзеге асыратын ұйымның АӨЖ-мен үйлесімділігін қамтамасыз етуі тиіс.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ыстық сумен жабдықтаудың ашық жүйесі болған кезде ДЖБҚ-мен ыстық суды есепке алу аспаптарын орнату олардың осындай аспаптарды пайдалануға жіберуді жүзеге асыратын ұйымның АӨЖ-мен үйлесімділігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. АӨЖ және (немесе) ЭТЕААЖ құрамына интеграцияланған ДЖБҚ-дан деректерді жинау және беру жеткізушінің ақпараттық-коммуникациялық инфрақұрылымын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      31. АӨЖ және (немесе) ЭТЕААЖ құрамына интеграцияланған ДЖБҚ-дан деректерді жинау және беру жеткізушінің ақпараттық-коммуникациялық инфрақұрылымын пайдалана отырып жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Деректерді берудің проприетарлық (жабық) хаттамаларын пайдаланатын ДЖБҚ-ны қолдануға мұндай хаттамалар АӨЖ-мен толық үйлесімділікті қамтамасыз ететін және жеткізушінің техникалық талаптарына сәйкес басқа жүйелермен интеграциялауға кедергі жасамайтын жағдайларды қоспағанда, жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      32. Деректерді берудің проприетарлық (жабық) хаттамаларын пайдаланатын ДЖБҚ-ны қолдануға мұндай хаттамалар АӨЖ-мен толық үйлесімділікті қамтамасыз ететін және жеткізушінің техникалық талаптарына сәйкес басқа жүйелермен интеграциялауға кедергі жасамайтын жағдайларды қоспағанда, жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Жобаланатын, салынып жатқан, кеңейтілетін, жаңғыртылатын, техникалық қайта жарақтандырылатын, реконструкцияланатын және күрделі жөндеуден өтетін ғимараттарда жеткізушінің АӨЖ-мен үйлесімді суды есепке алу аспаптары мен ДЖБҚ сатып алу және орнату шығындары құрылыс салушыға жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      33. Жобаланатын, салынып жатқан, кеңейтілетін, жаңғыртылатын, техникалық қайта жарақтандырылатын, реконструкцияланатын және күрделі жөндеуден өтетін ғимараттарда жеткізушінің АӨЖ-мен үйлесімді суды есепке алу аспаптары мен ДЖБҚ сатып алу және орнату шығындары құрылыс салушыға жүктеледі.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бекітілген жобада ғимаратты санитариялық-техникалық жабдықты орнатпай пайдалануға беру көзделген болса, бұл ретте инженерлік жабдықты орнату сатып алушылардың жеке талаптары мен тілектерін ескере отырып жүзеге асырылады, суды есепке алу аспаптарын және АӨЖ және (немесе) ЭТЕААЖ қажетті элементтерін орнату міндетті болып қала береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрылыстың нормативтік мерзімдерінің сақталуына қарамастан, объектілер "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60-бабының 4-тармағына сәйкес бекітілген мемлекеттік нормативтердің талаптарына сәйкес келетін суды есепке алу тораптарын қамтитын жиынтықта пайдалануға берілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Қолданыстағы тұрғын ғимараттарда (үйлерде) суық және ыстық суды есепке алудың жеке (пәтерлік) аспаптарын бастапқы орнату, ауыстыру немесе белгіленген пайдалану мерзімі өткеннен кейін Қазақстан Республикасы Су кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>107-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағының талаптарына сәйкес келетін және жеткізушінің АӨЖ-мен үйлесімділікті қамтамасыз ететін есепке алу аспаптары орнатылуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Монтаж және оның суды есепке алу аспаптар мен АӨЖ метрологиялық сипаттамаларына әсері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 4. Монтаж және оның суды есепке алу аспаптар мен АӨЖ метрологиялық сипаттамаларына әсері</w:t>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Пайдаланудың бәсекелестік жағдайларында суды есепке алу аспаптарының метрологиялық сипаттамаларының ҚР СТ 2.561-2018, МЕМСТ ИСО 4064-1-2017 талаптарына сәйкестігі көзделеді. АӨЖ және ЭТЕААЖ жүйелері СТ РК 2.46-2014, СТ РК 2.96-2005, ГОСТ 8.437-81 талаптарына сәйкестікті көздейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      35. Пайдаланудың бәсекелестік жағдайларында суды есепке алу аспаптарының метрологиялық сипаттамаларының ҚР СТ 2.561-2018, МЕМСТ ИСО 4064-1-2017 талаптарына сәйкестігі көзделеді. АӨЖ және ЭТЕААЖ жүйелері СТ РК 2.46-2014, СТ РК 2.96-2005, ГОСТ 8.437-81 талаптарына сәйкестікті көздейді.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Су тұтынушылардың суды есепке алу аспаптары үшін су тұтынушының суды есепке алу аспабының ең аз шығысы мен өтпелі шығысы (қоса алмағанда) арасындағы шығыстар саласында алынатын ең жоғары жол берілетін қателік оң немесе теріс пайдалану шарттары шегінде болатын температураның мәні су үшін ±5% құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      36. Су тұтынушылардың суды есепке алу аспаптары үшін су тұтынушының суды есепке алу аспабының ең аз шығысы мен өтпелі шығысы (қоса алмағанда) арасындағы шығыстар саласында алынатын ең жоғары жол берілетін қателік оң немесе теріс пайдалану шарттары шегінде болатын температураның мәні су үшін ±5% құрайды.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтпелі (қоса алғанда) және ең жоғары шығыс арасындағы шығыстар саласында жол берілетін ең жоғары жол берілетін қателік оң немесе теріс болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      Өтпелі (қоса алғанда) және ең жоғары шығыс арасындағы шығыстар саласында жол берілетін ең жоғары жол берілетін қателік оң немесе теріс болып табылады:</w:t>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt; 30 °С температурасы бар су үшін 2% ±;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      &lt; 30 °С температурасы бар су үшін 2% ±;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &gt; 30 °С температурасы бар су үшін 3% ±.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      &gt; 30 °С температурасы бар су үшін 3% ±.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Су шығыны 100 мᶾ/сағ артық болған кезде су көзінен су алуды есепке алу аспаптары мәні, температурасы есепке алу аспабын пайдалану шарттары шегінде болатын су үшін ±5% ең аз шығын мен ауыспалы шығын (қоса алмағанда) арасындағы өлшеудің шығыстар саласындағы рұқсат етілгенең жоғарғы қателігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      37. Су шығыны 100 мᶾ/сағ артық болған кезде су көзінен су алуды есепке алу аспаптары мәні, температурасы есепке алу аспабын пайдалану шарттары шегінде болатын су үшін ±5% ең аз шығын мен ауыспалы шығын (қоса алмағанда) арасындағы өлшеудің шығыстар саласындағы рұқсат етілгенең жоғарғы қателігін қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыспалы (қоса алғанда) және ең жоғары шығыс арасындағы шығыстар саласындағы ең жоғары жол берілетін қателік ±1%-ды құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Су шығыны сағатына 100 мᶾ/сағ кем болған кезде, су көзінен су алуды есепке алу аспаптары осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ең жоғары рұқсат етілген қателікті қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Су тұтынушы суды есепке алу аспабының шартты өтуінің диаметрін тұтыну кезеңіндегі (тәулік, ауысым) тұрақты су шығынынан аспайтын, ал ең аз шығын - суды есепке алу аспабының пайдалану құжаттамасына сәйкес тиісті шығыннан аспайтын орташа сағаттық су шығынына сүйене отырып, жеткізушімен келіседі. Ең жоғары рұқсат етілген температурасы 30 ˚ С есепке алу аспабының R динамикалық сипаттамасы 100-ден төмен болмауы тиіс. Ең жоғары рұқсат етілген температурасы 30 ˚ С-тан асатын есепке алу аспабының R динамикалық сипаттамасы 50-ден төмен болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      38. Су тұтынушы суды есепке алу аспабының шартты өтуінің диаметрін тұтыну кезеңіндегі (тәулік, ауысым) тұрақты су шығынынан аспайтын, ал ең аз шығын - суды есепке алу аспабының пайдалану құжаттамасына сәйкес тиісті шығыннан аспайтын орташа сағаттық су шығынына сүйене отырып, жеткізушімен келіседі. Ең жоғары рұқсат етілген температурасы 30 ˚ С есепке алу аспабының R динамикалық сипаттамасы 100-ден төмен болмауы тиіс. Ең жоғары рұқсат етілген температурасы 30 ˚ С-тан асатын есепке алу аспабының R динамикалық сипаттамасы 50-ден төмен болмауы тиіс.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39 Суды есепке алу аспабын монтаждау кезінде дайындаушы зауыттың типіне, метрологиялық сипаттамаларына, температуралық сыныбына, пайдалану шарттарына сәйкес шартты өту диаметріне байланысты техникалық талаптары сақталады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      39 Суды есепке алу аспабын монтаждау кезінде дайындаушы зауыттың типіне, метрологиялық сипаттамаларына, температуралық сыныбына, пайдалану шарттарына сәйкес шартты өту диаметріне байланысты техникалық талаптары сақталады:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіре берістегі қысым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      кіре берістегі қысым;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өлшенетін судың температурасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      өлшенетін судың температурасы;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алу аспабы мен жалғау арматурасындағы қысымның жол берілетін жоғалуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      есепке алу аспабы мен жалғау арматурасындағы қысымның жол берілетін жоғалуы;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есептеу аспабының су шығысының деңгейі Q1 (ең аз шығын) және Q3 (тұрақты шығын);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      есептеу аспабының су шығысының деңгейі Q1 (ең аз шығын) және Q3 (тұрақты шығын);</w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      судың және есептеу аспабының физикалық, химиялық және басқа сипаттамаларының өзара және пайдалану шарттарымен үйлесімділігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      судың және есептеу аспабының физикалық, химиялық және басқа сипаттамаларының өзара және пайдалану шарттарымен үйлесімділігі.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепке алу құралын монтаждауды есепке алу құралына пайдалану құжатында көрсетілген өндірушінің ұсынымдарына сәйкес жүзеге асыру қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      Есепке алу құралын монтаждауды есепке алу құралына пайдалану құжатында көрсетілген өндірушінің ұсынымдарына сәйкес жүзеге асыру қажет.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Қағидалардың 40-тармағында көрсетілген суды есепке алу аспаптарына қойылатын метрологиялық талаптардан ауытқуларға мынадай жағдайларда жол беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      40. Қағидалардың 40-тармағында көрсетілген суды есепке алу аспаптарына қойылатын метрологиялық талаптардан ауытқуларға мынадай жағдайларда жол беріледі:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұрғын үйлерде (пәтерлерде) орнатылатын жеке (пәтерлік) суды есепке алудың аспаптары үшін шартты өтуінің диаметрі 15 миллиметрге тең, суды есепке алу аспабының R динамикалық сипаттамасы 50-ден төмен емес, рұқсат етілген ең жоғары температурасы 30 С және суды есепке алу аспабының R динамикалық сипаттамасы 50-ден төмен емес, рұқсат етілген ең жоғары температурасы 30 С-тан жоғары, бірақ осы Қағидалардың 40-тармағының талаптарын сақтай отырып, суды есепке алудың қанатты аспабын монтаждау шартымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      1) жеке тұрғын үйлерде (пәтерлерде) орнатылатын жеке (пәтерлік) суды есепке алудың аспаптары үшін шартты өтуінің диаметрі 15 миллиметрге тең, суды есепке алу аспабының R динамикалық сипаттамасы 50-ден төмен емес, рұқсат етілген ең жоғары температурасы 30 С және суды есепке алу аспабының R динамикалық сипаттамасы 50-ден төмен емес, рұқсат етілген ең жоғары температурасы 30 С-тан жоғары, бірақ осы Қағидалардың 40-тармағының талаптарын сақтай отырып, суды есепке алудың қанатты аспабын монтаждау шартымен.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 40-тармағының талаптарын сақтай отырып, монтаждау мүмкін болмаған кезде суды есепке алу аспабының R динамикалық сипаттамасы 50-ден төмен емес ыстық суды есептеудің қанатты аспаптары үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Су тұтынушылардың суды есепке алу тораптарын монтаждау осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3159,132 +4423,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген үлгілік схемаларға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. АӨЖ және (немесе) ЭТЕААЖ элементтері болып табылатын есепке алу аспаптары мен ДЖБҚ қамтитын суды есепке алу тораптарын монтаждау және пайдалану кезінде рұқсатсыз кіруден қорғауды қамтамасыз етеді, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      42. АӨЖ және (немесе) ЭТЕААЖ элементтері болып табылатын есепке алу аспаптары мен ДЖБҚ қамтитын суды есепке алу тораптарын монтаждау және пайдалану кезінде рұқсатсыз кіруден қорғауды қамтамасыз етеді, оның ішінде:</w:t>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрылғылардың аппараттық бөлігіне (оның ішінде коннекторларға, коммуникациялық және функционалдық модульдерге) рұқсатсыз қол жеткізуді болдырмау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      1) құрылғылардың аппараттық бөлігіне (оның ішінде коннекторларға, коммуникациялық және функционалдық модульдерге) рұқсатсыз қол жеткізуді болдырмау;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Бағдарламалық қамтамасыз етуді және сақталған деректерді рұқсатсыз араласудан қорғау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      2) Бағдарламалық қамтамасыз етуді және сақталған деректерді рұқсатсыз араласудан қорғау.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Ғимараттар мен құрылыстардың құдықтарында, цокольдық және жертөле үй-жайларында суды есепке алу аспаптары мен ДЖБҚ орнатуға қолданыстағы стандарттарға сәйкес шаңның және ылғалдың енуінен қорғаудың IP68-ден төмен емес қабықты қорғау дәрежесі болған кезде ғана жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3319,409 +4583,409 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптардың бұзылуы метрологиялық нормалар мен қағидалардың бұзылуына теңестіріледі. Мұндай жағдайларда мемлекеттік метрологиялық бақылауды жүзеге асыратын лауазымды адамдар Қазақстан Республикасының заңнамасында белгіленген тәртіппен орындауға міндетті бұзушылықтарды жою туралы нұсқама береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Суды есепке алу аспаптары мен АӨЖ-ні пайдалану</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген деректерді қашықтықтан беру құралдарын суды есепке алу құралына орнату (монтаждау) кезінде жеткізуші деректерді қашықтықтан беру құралдарының жеткізушінің ААЖ-ға үйлесімділігі болған кезде суды есепке алу аспаптарын пайдалануға жіберуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Пайдалану, тиісті техникалық жай-күйде ұстау, суды есепке алу аспаптарын салыстырып тексеруді және қолданылатын жабдықты аттестаттауды ұйымдастыру, суды есепке алу торабының, салыстырып тексеру таңбасы бар ЭТЕААЖ, АӨЖ элементтерінің, дайындаушының пломбаларының, суды есепке алу аспаптарын коммерциялық есепке қабылдаған жеткізушінің пломбаларының сақталуын қамтамасыз етуді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...15 lines deleted...]
-      46. Пайдалану, тиісті техникалық жай-күйде ұстау, суды есепке алу аспаптарын салыстырып тексеруді және қолданылатын жабдықты аттестаттауды ұйымдастыру, суды есепке алу торабының, салыстырып тексеру таңбасы бар ЭТЕААЖ, АӨЖ элементтерінің, дайындаушының пломбаларының, суды есепке алу аспаптарын коммерциялық есепке қабылдаған жеткізушінің пломбаларының сақталуын қамтамасыз етуді:</w:t>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрылыс объектісінде - объектіні су тұтынушының меншігіне беру сәтіне дейін тапсырыс беруші немесе құрылыс салушы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...15 lines deleted...]
-      1) құрылыс объектісінде - объектіні су тұтынушының меншігіне беру сәтіне дейін тапсырыс беруші немесе құрылыс салушы;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведомстволық бағынысты аумақта немесе пайдалануға берілген су тұтынушы заңды тұлғаның объектісінде - су тұтынушы ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...15 lines deleted...]
-      2) ведомстволық бағынысты аумақта немесе пайдалануға берілген су тұтынушы заңды тұлғаның объектісінде - су тұтынушы ;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аумақта немесе жеке тұрғын үйде (ғимаратта), су тұтынушының меншігіне берілген пәтерлерде - су тұтынушы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      3) аумақта немесе жеке тұрғын үйде (ғимаратта), су тұтынушының меншігіне берілген пәтерлерде - су тұтынушы;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пайдалануға берілген көппәтерлі үйдің (ғимараттың) баспалдақ торларында - қарамағында ғимарат бар кондоминиум объектісін басқару органы болмаған кезде су тұтынушы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      4) пайдалануға берілген көппәтерлі үйдің (ғимараттың) баспалдақ торларында - қарамағында ғимарат бар кондоминиум объектісін басқару органы болмаған кезде су тұтынушы;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) үйге ортақ су есептеу аспаптары орнатылған жерлерде - кондоминиум объектісін басқару органы, кондоминиум тіркелмеген жағдайда - ортақ үлестік меншік иелері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайларда көрсетілген сумен жабдықтау қызметтерінің көлемін есептеу кезінде мыналар ескеріледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ДЖБҚ-дың ұрланғаны, сынғаны туралы хабарламау жеткізушінің суды есепке алу аспабының ақаулықтары туралы хабарламауына тең деп танылады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...15 lines deleted...]
-      1) ДЖБҚ-дың ұрланғаны, сынғаны туралы хабарламау жеткізушінің суды есепке алу аспабының ақаулықтары туралы хабарламауына тең деп танылады;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) есепке алу тораптарының элементтерінде дайындаушының, жеткізушінің салыстырып тексеру пломбаларының, пломбаларының үзілуін, бүлінуін анықтау су тұтынушының суды есепке алу пломбасының және (немесе) суды есепке алу торабының айналма желісінің үзілуін анықтауға тең деп танылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) су тұтынушының немесе оның өкілінің осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ДЖБҚ жеткізушілерін орнатуға негізсіз кедергі жасауы тұтынушының немесе оның өкілінің суды есепке алу аспаптарын орнатуға негізсіз кедергі жасауына тең қабылданады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. АӨЖ құралдары бойынша алынған суды есепке алу аспабының көрсеткіштері мен жеткізушінің суды есепке алу аспабының индикаторында айырмашылық болған жағдайда, суды есепке алу аспаптарын пайдалануға жіберуді жүзеге асыратын ұйым суды есепке алу аспабының индикаторының көрсеткіштерін негізге алады, сумен жабдықтаудың көрсетілген қызметтерінің көлемін тиісті қайта есептеу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Суды есепке алу торабы, АӨЖ және (немесе) ЭТЕААЖ осы Қағидалардың талаптарына сәйкес келген жағдайда қызметтерді жеткізуші, ыстық сумен жабдықтаудың ашық жүйесі кезінде - ыстық суды есепке алу аспаптарын пайдалануға жіберуді жүзеге асыратын ұйым осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша су тұтынушының суды есепке алу торабын пайдалануға рұқсат беру актісін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3839,208 +5103,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>таңдау, монтаждау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдалану қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Суды есепке алу аспабының стандартты импульстік шығысының параметрлері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ron &lt; 1 KОм, Roff&gt; 2.2 MОм немесе Ron&lt; 50 Ом, Roff&gt; 1 MОм</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
-[...15 lines deleted...]
-      Ron &lt; 1 KОм, Roff&gt; 2.2 MОм немесе Ron&lt; 50 Ом, Roff&gt; 1 MОм</w:t>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Fmax &lt; 14Hz, tpulse&gt; 6 милисекунд,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
-[...15 lines deleted...]
-      Fmax &lt; 14Hz, tpulse&gt; 6 милисекунд,</w:t>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
-[...15 lines deleted...]
-      Мұндағы:</w:t>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ron – жабық күйдегі қарсылық (кернеу бар кезде), Ом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
-[...15 lines deleted...]
-      Ron – жабық күйдегі қарсылық (кернеу бар кезде), Ом;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Roff – ашық күйдегі қарсылық (кернеу жоқ кезде), Ом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
-[...15 lines deleted...]
-      Roff – ашық күйдегі қарсылық (кернеу жоқ кезде), Ом;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Fmax – импульстардың ең жоғары жиілігі, Гц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
-[...15 lines deleted...]
-      Fmax – импульстардың ең жоғары жиілігі, Гц;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      tpulse – tpulse – импульстік сигналдың ұзақтығы, секунд</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4158,108 +5422,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>таңдау, монтаждау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдалану қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Су тұтынушының ғимаратқа кіреберісінде судың есепке алу торабын монтаждаудың үлгілік сызбасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 – жапқыш арматура, 2 – сүзгі, 3 – суды есепке алу аспабы, 4 – қашықтан деректер беру құралы, 5 – өткел (переход), 6 – түзу патрубок, 7 – үшжақты кран, 8 – бақылау-түсіру краны, 9 – айналма (байпас) желісі, 10 – манометр</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3937000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -4456,88 +5720,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>таңдау, монтаждау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдалану қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:bookmarkStart w:name="z161" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Су тұтынушының жеке есепке алу торабын монтаждаудың үлгілік сызбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z162" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7124700" cy="2768600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -4573,90 +5837,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 – кран, 2 – сүзгі, 3* – қысым реттегіш, 4 – кері клапанмен жабдықталған жалғағыш штуцер, 5 – суды есепке алу аспабы, 6 – қашықтан деректер беру құралы, 7 – жалғағыш штуцер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z164" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – Қазақстан Республикасының 2001 жылғы 16 шілдедегі “Сәулет, қала құрылысы және құрылыс қызметі туралы” Заңының 20-бабының 23-16) тармақшасына сәйкес бекітілген сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтердің талаптарына сәйкес орнатылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z164" w:id="155"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4787,328 +6051,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдалану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Су тұтынушының суды есепке алу торабын пайдалануға рұқсат беру актісі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су тұтынушының су есепке алу торабы, АӨЖ, ЭТЕААЖ элементтері техникалық</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z167" w:id="157"/>
-[...15 lines deleted...]
-      Су тұтынушының су есепке алу торабы, АӨЖ, ЭТЕААЖ элементтері техникалық</w:t>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарап-тексеруден өткізілді: _________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z168" w:id="158"/>
-[...15 lines deleted...]
-      қарап-тексеруден өткізілді: _________________________________</w:t>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Сутұтынушының ТАӘ және заңды тұлғаның атауы, нысан атауы, шарт нөмірі, жеке шот нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z169" w:id="159"/>
-[...15 lines deleted...]
-      (Сутұтынушының ТАӘ және заңды тұлғаның атауы, нысан атауы, шарт нөмірі, жеке шот нөмірі)</w:t>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекен-жайы: ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z170" w:id="160"/>
-[...15 lines deleted...]
-      Мекен-жайы: ______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z171" w:id="161"/>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және қажетті техникалық құжаттаманың толықтығы тексерілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындысы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z174" w:id="164"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z175" w:id="165"/>
-[...15 lines deleted...]
-      ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сумен жабдықтау және су бұру жүйелерінде суды есепке алу аспаптары мен жүйелерін таңдау, монтаждау және пайдалану қағидаларының тармақтарына сәйкестігі/сәйкес еместігі көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z176" w:id="166"/>
-[...15 lines deleted...]
-      (сумен жабдықтау және су бұру жүйелерінде суды есепке алу аспаптары мен жүйелерін таңдау, монтаждау және пайдалану қағидаларының тармақтарына сәйкестігі/сәйкес еместігі көрсетіледі)</w:t>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда айтылғандардың негізінде суды есепке алу торабы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z177" w:id="167"/>
-[...15 lines deleted...]
-      Жоғарыда айтылғандардың негізінде суды есепке алу торабы</w:t>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 ж. "__" ___ бастап 20 ж. "__" ___ дейін пайдалануға жол беріледі (немесе жол берілмейді).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z178" w:id="168"/>
-[...15 lines deleted...]
-      20 ж. "__" ___ бастап 20 ж. "__" ___ дейін пайдалануға жол беріледі (немесе жол берілмейді).</w:t>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жабдықтың келесі құрамында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z179" w:id="169"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5133,71 +6397,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Суды есепке </w:t>
-[...19 lines deleted...]
-              <w:t>диаметрі) және АӨЖ құралы</w:t>
+              <w:t>Суды есепке алу аспаптың түрі (шартты өту диаметрі) және АӨЖ құралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5291,117 +6535,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Пайдалануға қабылдау </w:t>
-[...9 lines deleted...]
-              <w:t>кезіндегі көрсеткіші</w:t>
+              <w:t>Пайдалануға қабылдау кезіндегі көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қалақшаның</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> осі тік орналасқан (иә/жоқ)</w:t>
+              <w:t>Қалақшаның осі тік орналасқан (иә/жоқ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6043,264 +7267,264 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="170"/>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сумен жабдықтау және (немесе) су бұру ұйымының өкілі (ыстық сумен жабдықтаудың ашық жүйесі кезінде – ыстық суды есепке алу аспаптарын пайдалануға жол беруді жүзеге асыратын ұйым)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z181" w:id="171"/>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, ТАӘ (бар болған жағдайда), телефон нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Су тұтынушының жауапты өкілі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы (заңды тұлға үшін), ТАӘ(бар болған жағдайда), телефон нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z187" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z187" w:id="177"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>