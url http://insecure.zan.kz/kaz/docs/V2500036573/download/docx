--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0fb92fc" w14:textId="0fb92fc">
+    <w:p w14:paraId="309573c" w14:textId="309573c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1167,902 +1167,1030 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жергілікті бюджеттік бағдарламалардың әкімшісі – жергілікті бюджеттерден қаржыландырылатын, сумен жабдықтау және су бұру жекелеген функцияларды жүзеге асыруға облыс, республикалық маңызы бар қалалар және астана әкімдігі уәкілеттік берген мемлекеттік мекеме;</w:t>
+      1) жергілікті бюджеттік бағдарламалардың әкімшісі – жергілікті бюджеттерден қаржыландырылатын, сумен жабдықтау және су бұру жекелеген функцияларды жүзеге асыруға астананың, облыстың, республикалық маңызы бар қалалардың әкімдігі уәкілеттік берген мемлекеттік мекеме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      2) жұмыс тобы – сумен жабдықтау және су бұру ұйымдарының елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеу және оларға қызмет көрсету бойынша шығындарын субсидиялау үшін бюджеттік қаражаттарды беру бойынша ұсыныстар мен ұсынымдар әзірлеу жөніндегі консультациялық-кеңесші орган;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инвестициялық бағдарлама – инвестициялық бағдарламаның нысаналы көрсеткіштеріне қол жеткізуден немесе табиғи монополия субъектісі қызметінің көрсеткіштерін қолда бар деңгейде сақтаудан көрінетін техникалық-экономикалық және (немесе) экологиялық нәтиже алу мақсатында табиғи монополия субъектісінің қолда бар активтерін кеңейтуге, жаңғыртуға, реконструкциялауға, жаңартуға, ұстап-тұруға және жаңа активтерін жасауға бағытталатын қаражатты салу және қайтару жөніндегі іс-шаралар жоспары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      3) инвестициялық бағдарлама – инвестициялық бағдарламаның нысаналы көрсеткіштеріне қол жеткізуден немесе табиғи монополия субъектісі қызметінің көрсеткіштерін қолда бар деңгейде сақтаудан көрінетін техникалық-экономикалық және (немесе) экологиялық нәтиже алу мақсатында табиғи монополия субъектісінің қолда бар активтерін кеңейтуге, жаңғыртуға, реконструкциялауға, жаңартуға, ұстап-тұруға және жаңа активтерін жасауға бағытталатын қаражатты салу және қайтару жөніндегі іс-шаралар жоспары;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кредиттік шарт – халықаралық қаржы ұйымымен және субсидия алушы арасында жасалған инвестициялық жобаны іске асыру туралы шарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      4) кредиттік шарт – халықаралық қаржы ұйымымен және субсидия алушы арасында жасалған инвестициялық жобаны іске асыру туралы шарт;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтінім – шығыстар көлемін негіздеу үшін жасалатын құжаттардың жиынтығы болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      5) өтінім – шығыстар көлемін негіздеу үшін жасалатын құжаттардың жиынтығы болып табылады;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) республикалық бюджеттік бағдарламаның әкімшісі – сумен жабдықтау және су бұру ұйымдарының елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау кезінде астананың, облыстың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарын үйлестіруді жүзеге асыратын уәкілетті орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      6) республикалық бюджеттік бағдарламаның әкімшісі – сумен жабдықтау және су бұру ұйымдарының елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау кезінде облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарын үйлестіруді жүзеге асыратын уәкілетті орган;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) субсидиялау – субсидия алушыға халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге республикалық және жергілікті бюджеттерден қайтарымсыз төлемдер беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      7) субсидиялау – субсидия алушыға халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге республикалық және жергілікті бюджеттерден қайтарымсыз төлемдер беру;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) субсидия алушы – табиғи монополиялар субъектілері болып табылатын сумен жабдықтау және су бұру саласындағы ұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      8) субсидия алушы – табиғи монополиялар субъектілері болып табылатын сумен жабдықтау және су бұру саласындағы ұйымдар;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) субсидиялау шарты – төлемдерді жүзеге асыру тәртібін, төлеу мерзімдерін, тараптардың жауапкершілігін және есептілікті ұсынуды көздейтін, субсидиялар алушы мен ЖБ әкімшісі арасында жазбаша түрде жасалатын келісім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      9) субсидиялау шарты – төлемдерді жүзеге асыру тәртібін, төлеу мерзімдерін, тараптардың жауапкершілігін және есептілікті ұсынуды көздейтін, субсидиялар алушы мен ЖБ әкімшісі арасында жазбаша түрде жасалатын келісім;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті орган – тиісті табиғи монополиялар салаларында басшылықты жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      10) уәкілетті орган – тиісті табиғи монополиялар салаларында басшылықты жүзеге асыратын мемлекеттік орган;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) үшжақты келісім – республикалық бюджеттік бағдарламаның әкімшісі жергілікті атқарушы органмен және халықаралық қаржы ұйымымен қолданыстағы активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, қолдау және жаңа активтер құру жөніндегі жобаларды іске асыру туралы жасасатын келісім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      11) үшжақты келісім – республикалық бюджеттік бағдарламаның әкімшісі жергілікті атқарушы органмен және халықаралық қаржы ұйымымен қолданыстағы активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, қолдау және жаңа активтер құру жөніндегі жобаларды іске асыру туралы жасасатын келісім;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) халықаралық қаржы ұйымы – заңды тұлғаларға қарыз және (немесе) кредит түрінде қаржылық көмек көрсетуді жүзеге асыратын халықаралық қаржы ұйымы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      12) халықаралық қаржы ұйымы – заңды тұлғаларға қарыз және (немесе) кредит түрінде қаржылық көмек көрсетуді жүзеге асыратын халықаралық қаржы ұйымы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Сумен жабдықтау және су бұру ұйымдарының елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      3. Республикалық бюджеттен қаражат беру үшін республикалық бюджеттік бағдарламаның әкімшісі жұмыс тобын құрады, оның құрамына республикалық бюджеттік бағдарлама әкімшісінің құрылымдық бөлімшелерінің, уәкілетті органның, мүдделі мемлекеттік органдардың және халықаралық қаржы ұйымының өкілдері кіреді.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субсидиялау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      Жергілікті бюджеттен қаражат беру үшін жергілікті бюджеттік бағдарламалардың әкімшісі жұмыс тобын құрады, оның құрамына жергілікті атқарушы және өкілді органдардың құрылымдық бөлімшелерінің, мәслихат депутаттарының, уәкілетті органның аумақтық бөлімшесінің, халықаралық қаржы ұйымының өкілдері кіреді.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кейін халықаралық қаржы ұйымының қарыздарын өтеу және оларға қызмет көрсету бойынша субсидия алушылардың шығындарын субсидиялау үшін жергілікті атқарушы органдарға республикалық бюджеттен нысаналы трансферттер беру жолымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Сумен жабдықтау және су бұру ұйымдарының елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау тәртібі</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті жылға арналған облыстық бюджетте, республикалық маңызы бар қала, астана бюджетінде халықаралық қаржы ұйымының қарыздарын өтеу және оларға қызмет көрсету бойынша субсидия алушылардың шығындарын субсидиялауға көзделген қаражат есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      4. Субсидиялау:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Субсидиялар мынадай өлшемшарттар сақталған кезде беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      кейін халықаралық қаржы ұйымының қарыздарын өтеу және оларға қызмет көрсету бойынша субсидия алушылардың шығындарын субсидиялау үшін жергілікті атқарушы органдарға республикалық бюджеттен нысаналы трансферттер беру жолымен;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субсидия алушы – табиғи монополиялар субъектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      тиісті жылға арналған облыстық бюджетте, республикалық маңызы бар қала, астана бюджетінде халықаралық қаржы ұйымының қарыздарын өтеу және оларға қызмет көрсету бойынша субсидия алушылардың шығындарын субсидиялауға көзделген қаражат есебінен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субсидия алушыда халықаралық қаржы ұйымымен жасасқан кредиттік шарттың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      5. Субсидиялар мынадай өлшемшарттар сақталған кезде беріледі:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үшжақты келісімнің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      1) субсидия алушы – табиғи монополиялар субъектісі;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) халықаралық қаржы ұйымының қарыздарын өтеуге және оларға қызмет көрсетуге бекітілген тарифтік сметаларда көзделген шығындардың болмауы немесе жеткіліксіздігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) инвестициялық жобаның және инвестициялық жобада көзделген іс-шараларды іске асырудың экономикалық және әлеуметтік тиімділігі, (әлеуметтік-экономикалық көрсеткіштер, оның ішінде көрсетілетін қызметтердің сапасын жақсарту, қосылатын тұтынушылар санын ұлғайту, жұмыс орындарын (уақытша, тұрақты) құру, сондай-ақ сумен жабдықтау және су бұру желілерінің тозуы мен авариялылығын азайту, тұтынушылардан алынатын дебиторлық берешекті қысқарту, "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Салық кодексі) көзделген салықтарды төлеу бойынша міндеттемелерді уақтылы орындау.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Субсидиялау мерзімі субсидиялау өлшемшарттары мен шарттарына сәйкес келген жағдайда субсидия алушы халықаралық қаржы ұйымы кредитін алатын, оған қызмет көрсететін және өтейтін уақыт кезеңіне айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Субсидия беру халықаралық қаржы ұйымының кредиттік қаражатын алғанын растайтын құжаттарды ұсына отырып, бірінші басшы (немесе оны алмастыратын адам) бекіткен субсидия алушы есептерінің негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Субсидия алушы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      6. Субсидиялау мерзімі субсидиялау өлшемшарттары мен шарттарына сәйкес келген жағдайда субсидия алушы халықаралық қаржы ұйымы кредитін алатын, оған қызмет көрсететін және өтейтін уақыт кезеңіне айқындалады.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анық және негізделген есептеулерді ұсынуды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      7. Субсидия беру халықаралық қаржы ұйымының кредиттік қаражатын алғанын растайтын құжаттарды ұсына отырып, бірінші басшы (немесе оны алмастыратын адам) бекіткен субсидия алушы есептерінің негізінде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаражатты халықаралық қаржы ұйымының қарыздарын өтеуге және оларға қызмет көрсетуге ғана пайдаланады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      8. Субсидия алушы:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарыз мерзімі ішінде халықаралық қаржы ұйымының қарызын өтеуге және оған қызмет көрсетуге арналған шығыстарды көздейтін тарифтік сметаны қоса бере отырып, оның қолданылу мерзімі өткен соң тарифті бекітуге уәкілетті органның аумақтық бөлімшесіне өтінім беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      1) анық және негізделген есептеулерді ұсынуды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Субсидиялар мерзімі өткен кредит берешегі бойынша есептелген және төленген пайыздарды төлеу жөніндегі негізгі борышты және өзге де шығындарды өтеуге, сондай-ақ жарғылық капиталға қатысу мақсатына, шаруашылық қызметінің шығындарын және субсидия алушының салық міндеттемелерін жабуға берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      2) қаражатты халықаралық қаржы ұйымының қарыздарын өтеуге және оларға қызмет көрсетуге ғана пайдаланады;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Егер тарифтік сметада халықаралық қаржы ұйымының қарыздарын өтеуге және оларға қызмет көрсетуге арналған қаражаттың бір бөлігі көзделсе, халықаралық қаржы ұйымының қарыздарын өтеуге және оларға қызмет көрсетуге бөлінген субсидиялар сомасы өтеуге және тарифтік сметада көзделген шығыстар арасындағы айырма ретінде айқындалады. Халықаралық қаржы ұйымының несиелеріне қызмет көрсету және несиелік келісімге сәйкес халықаралық қаржы ұйымының қарыздарын өтеу және қызмет көрсету үшін қажетті шығындар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      3) қарыз мерзімі ішінде халықаралық қаржы ұйымының қарызын өтеуге және оған қызмет көрсетуге арналған шығыстарды көздейтін тарифтік сметаны қоса бере отырып, оның қолданылу мерзімі өткен соң тарифті бекітуге уәкілетті органның аумақтық бөлімшесіне өтінім беруді қамтамасыз етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қаржы ұйымының кредиттерін өтеуге және оларға қызмет көрсетуге бөлінген субсидиялардың жалпы сомасы мыналармен анықталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қаржы ұйымының кредитін өтеуге және оған қызмет көрсетуге қажетті шығыстардың жалпы сомасының 10%-нан кем емес мөлшерінде жергілікті бюджеттен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті бюджеттен бөлінген субсидияларды ескере отырып, халықаралық қаржы ұйымының кредиттерін өтеуге және оларға қызмет көрсетуге шығыстардың қажетті сомасы мөлшерінде республикалық бюджеттен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте халықаралық қаржы ұйымының қарызын өтеуге және оған қызмет көрсетуге республикалық бюджеттен бөлінген субсидиялардың жалпы сомасы халықаралық қаржы ұйымының қарызы бойынша негізгі борыш сомасынан аспауы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық бюджеттен қарызды өтеуге және оған қызмет көрсетуге бөлінетін субсидиялар сомасы, халықаралық қаржы ұйымының қарыздарын өтеуге және оған қызмет көрсетуге арнлаған тарифтік сметада көзделген қаражат жеткіліксіз болған кезде, онда субсидиялар жергілікті бюджеттен өтелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлінген субсидиялар мөлшері коммуналдық қызметтерге тарифтің өсуіне қарай субсидиялаудың бүкіл мерзімі ішінде кезең-кезеңімен азайтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Егер уәкілетті орган субсидиялардың қажетті көлемін азайтуға әсер ететін халықаралық қаржы ұйымының қарызын өтеуге және оған қызмет көрсетуге арналған шығындарды көздейтін тарифтік сметаны бекіткен жағдайда, бұрын мақұлданған субсидиялар сомасы осы Қағидаларда көзделген тәртіппен субсидия алушының өтінім беруі арқылы қайта қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      9. Субсидиялар мерзімі өткен кредит берешегі бойынша есептелген және төленген пайыздарды төлеу жөніндегі негізгі борышты және өзге де шығындарды өтеуге, сондай-ақ жарғылық капиталға қатысу мақсатына, шаруашылық қызметінің шығындарын және субсидия алушының салық міндеттемелерін жабуға берілмейді.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Субсидияларды алу үшін субсидия алушы жергілікті атқарушы органға мынадай құжаттарды жолдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...228 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) субсидия беруге өтінім (бұдан әрі-өтінім);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2429,632 +2557,596 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="52"/>
+    <w:bookmarkStart w:name="z80" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жергілікті бюджеттік бағдарламалар әкімшісі ұсынылған құжаттар құрамының толықтығын және дұрыс толтырылуын тексереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z81" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрамы толық болмаған және (немесе) дұрыс толтырылмаған құжаттар ұсынылған жағдайда, жергілікті бюджеттік бағдарламалар әкімшісі 2 (екі) жұмыс күні ішінде ескертулер толық жойылғанға дейін құжаттарды субсидия алушыға қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z82" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидия алушы 5 (бес) жұмыс күні ішінде ескертулерді жояды және жергілікті бюджеттік бағдарламалар әкімшісіне құжаттарды қайта қарауға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z83" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жергілікті бюджеттік бағдарламалар әкімшісі халықаралық қаржы ұйымының қарызын өтеуге және оған қызмет көрсетуге қажетті субсидия сомасын растайтын субсидия алушының есептерін тексереді және 10 (он) жұмыс күні ішінде жергілікті атқарушы органның қаулысымен жергілікті бюджеттен субсидиялар көлемін бекітуді қамтамасыз етеді және республикалық бюджеттік бағдарламаның әкімшісіне өтінімді, жергілікті атқарушы орган қаулысының көшірмесін қоса бере отырып, осы Қағидалардың 15-тармағында көрсетілген құжаттардың толық пакетін жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z81" w:id="53"/>
-[...15 lines deleted...]
-      Құрамы толық болмаған және (немесе) дұрыс толтырылмаған құжаттар ұсынылған жағдайда, жергілікті бюджеттік бағдарламалар әкімшісі 2 (екі) жұмыс күні ішінде ескертулер толық жойылғанға дейін құжаттарды субсидия алушыға қайтарады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Республикалық бюджеттік бағдарламаның әкімшісі халықаралық қаржы ұйымының қарызын өтеуге және оған қызмет көрсетуге қажетті субсидия сомасын растайтын субсидия алушының есептерін тексереді және 10 (он) жұмыс күні ішінде бюджеттік өтінімді қалыптастырады және бюджеттік заңнамада белгіленген тәртіппен бюджеттік жоспарлау жөніндегі орталық уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z82" w:id="54"/>
-[...15 lines deleted...]
-      Субсидия алушы 5 (бес) жұмыс күні ішінде ескертулерді жояды және жергілікті бюджеттік бағдарламалар әкімшісіне құжаттарды қайта қарауға жолдайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Республикалық бюджеттік бағдарламаның әкімшісіне қаражат беру тиісті қаржы кезеңіне арналған республикалық бюджет туралы Қазақстан Республикасының Заңымен бекітілген қаражат шегінде тиісті бюджеттік бағдарлама шеңберінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z83" w:id="55"/>
-[...15 lines deleted...]
-      14. Жергілікті бюджеттік бағдарламалардың әкімшісі өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде өтінімді және субсидия алушы ұсынған құжаттарды жергілікті бюджеттік бағдарламалардың әкімшісінің жұмыс тобының қарауына береді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Республикалық бюджеттік бағдарламаның әкімшісі халықаралық қаржы ұйымының қарыздарын өтеу және оларға қызмет көрсету бойынша субсидия алушылардың шығындарын кейіннен субсидиялау үшін жергілікті атқарушы органдарға нысаналы трансферттер түрінде қаражат жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z84" w:id="56"/>
-[...15 lines deleted...]
-      Жергілікті бюджеттік бағдарламалар әкімшісінің жұмыс тобы 5 (бес) жұмыс күні ішінде субсидиялар алушының осы Қағидалардың 5-тармағында аталған субсидияларды алу критерийлеріне сәйкестігіне объективті және жан-жақты бағалау жүргізеді, субсидиялар алушының халықаралық қаржы ұйымының қарызын өтеуге және оған қызмет көрсетуге арналған субсидиялардың қажетті сомасын растайтын есептеулерді тексереді және жергілікті бюджеттен субсидиялауға бюджет қаражатын беру бойынша ұсыныстар мен ұсынымдар береді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жергілікті атқарушы орган субсидиялау шартына сәйкес тиісті кезеңге бірінші басшы (немесе оны алмастыратын адам) бекіткен, халықаралық қаржы ұйымымен келісілген субсидияларды алушының есеп айырысуы және халықаралық қаржы ұйымының төлем шоттары негізінде субсидиялар төлеуді жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z85" w:id="57"/>
-[...15 lines deleted...]
-      Жергілікті бюджеттік бағдарламалар әкімшісінің жұмыс тобы отырысының қорытындысы бойынша отырыс хаттамасы ресімделеді, оған жұмыс тобының барлық мүшелері қол қояды (еркін нысанда).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өткен қаржы жылында бюджет қаражаты пайдаланылмаған немесе толық пайдаланылмаған жағдайда, жергілікті атқарушы орган бюджет заңнамасында белгіленген тәртіппен бюджет қаражатының пайдаланылмаған бөлігін жоғары тұрған бюджетке қайтаруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Есептілікті ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z86" w:id="58"/>
-[...421 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="69"/>
+    <w:bookmarkStart w:name="z97" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Есептілікті жүзеге асыру мақсатында субсидиялар алушы жергілікті атқарушы органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша халықаралық қаржы ұйымының субсидияларды нақты пайдаланылуы туралы есепті тоқсан сайын есепті тоқсаннан кейінгі айдың 5-күніне дейін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3073,90 +3165,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жергілікті атқарушы орган осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша республикалық бюджеттік бағдарламаның әкімшісіне республикалық және жергілікті бюджеттерден субсидиялауға бөлінген бюджет қаражатының игерілуі туралы есепті тоқсан сайын есепті тоқсаннан кейінгі айдың 10-күніне дейін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3175,90 +3267,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="71"/>
+    <w:bookmarkStart w:name="z101" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жылдың қорытындысы бойынша республикалық бюджеттік бағдарламасының әкімшісі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес субсидиялауға бөлінген бюджет қаражатын игеру туралы есепті қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3464,467 +3556,683 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сумен жабдықтау және су бұру</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдардың елді мекендерде</w:t>
             </w:r>
-            <w:r>
-[...170 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданыстағы активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Субсидиялардың нақты пайдаланылуы туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: коммуналдық шаруашылық саласындағы уәкілетті органға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысанының атауы: "Субсидиялардың нақты пайдаланылуы туралы есеп"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1-СНПЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: квартал</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20___ жылғы _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: субсидиялар алушы, жергілікті атқарушы орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті тоқсан сайын есепті тоқсаннан кейінгі айдың 5-күніне дейін ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендiру нөмiрi:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...206 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3945,50 +4253,64 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште, электронды түрде</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -4009,86 +4331,66 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...18 lines deleted...]
-№</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4741,321 +5043,317 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ____________________________ Мекенжайы _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z119" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________ ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z120" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z121" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z122" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z123" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z124" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z125" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z126" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z127" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z128" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z129" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z130" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5091,278 +5389,364 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді өтеусіз</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізде жинауға арналған</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="97"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Субсидиялардың нақты пайдаланылуы туралы есеп" атты әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру жөніндегі түсіндірме</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан (бұдан әрі - Нысан) Тұрғын үй-коммуналдық инфрақұрылымды дамытудың 2023-2029 жылдарға арналған тұжырымдамасы шеңберінде инвестициялық жобаларды іске асыру барысы туралы ақпаратты сапалы ұсыну мақсатында әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z134" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысан мынадай ретпен толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z135" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жолдардың коды" деген 1-бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z136" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ұйымның атауы" деген 2-бағанда субсидия алған табиғи монополиялар субъектісі көрсетіледі, табиғи монополиялар субъектілері толтырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z137" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Алынды (мың теңге)" деген 3-бағанда алынған субсидиялар сомасы көрсетіледі, табиғи монополиялар субъектілері толтырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z138" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Игерілді (мың теңге)" деген 4-бағанда игерілген субсидиялар сомасы көрсетіледі, табиғи монополиялар субъектілері толтырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z139" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда "Ауытқу (+, -) (+) артық төлем, (-) кемшілігі, теңге" 3 және 4-бағандарда көрсетілген бөлінген және игерілген субсидиялар сомасының айырмасы ретінде көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z140" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Пайдаланылмаған субсидияларды қайтару (факт), теңге" деген 6-бағанда өткен қаржы жылында бюджет қаражатын (субсидияларды) пайдаланбау немесе толық пайдаланбау сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ескертпе" деген 7-бағанда.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5396,469 +5780,360 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сумен жабдықтау және су бұру</w:t>
-[...185 lines deleted...]
-            </w:r>
+              <w:t>Сумен жабдықтау және су бұру ұйымдарының елді мекендерде қолданыстағы активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Субсидиялауға бөлінген бюджет қаражатының игерілуі туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: коммуналдық шаруашылық саласындағы уәкілетті органға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысанының атауы: "Субсидиялауға бөлінген бюджет қаражатының игерілуі туралы есеп"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 2-СББҚИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: квартал</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20___ жылғы _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: субсидиялар алушы, жергілікті атқарушы орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті тоқсан сайын есепті тоқсаннан кейінгі айдың 5-күніне дейін ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендiру нөмiрi:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...206 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -5879,71 +6154,83 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z154" w:id="118"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште, электронды түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5992,51 +6279,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыс, республикалық маңызы бар қала, астана атауы</w:t>
+Астананың, облыстың, республикалық маңызы бар қалалардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6237,81 +6524,101 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6857,81 +7164,101 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7477,321 +7804,317 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы _____________________________ Мекенжайы _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z158" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________ __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z159" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z160" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z161" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z162" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z163" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z164" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z165" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z166" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z167" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (бар болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z168" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z169" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7827,318 +8150,420 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді өтеусіз</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізде жинауға арналған</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="134"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Субсидиялардың нақты пайдаланылуы туралы есеп" атты әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру жөніндегі түсіндірме</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан (бұдан әрі - Нысан) Тұрғын үй-коммуналдық инфрақұрылымды дамытудың 2023-2029 жылдарға арналған тұжырымдамасы шеңберінде инвестициялық жобаларды іске асыру барысы туралы ақпаратты сапалы ұсыну мақсатында әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай ретпен толтырылады:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жолдардың коды" деген 1-бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Астананың, облыстың, республикалық маңызы бар қалалардың атауы" деген 2-бағанда Қазақстан Республикасы облыстарының, қалалардың мекендерінің атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ұйымның атауы" деген 3-бағанда субсидия алған табиғи монополиялар субъектісі көрсетіледі, табиғи монополиялар субъектілері толтырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z177" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Көрсеткіштердің атауы" деген 4-бағанда тікелей нәтеженің көрсеткіші көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z178" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Өлшем бірлігі" деген 5-бағанда тікелей көрсеткішке байланысты саны немесе % көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z179" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Көрсеткіштердің жоспарлы мәндері", "Іс-шаралардың нақты орындалуы, нәтижелерге қол жеткізу сатысы", "Нәтижелерге қол жеткізу%" деген 6,7 және 8-бағандарда жоспарлы және нақты көрсеткіштерге қол жеткізу тікелей нәтиже көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z180" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жоспар (мың теңге)", "Іс жүзіндегі атқару (мың теңге)", "Атқарылу%" деген 9,10 және 11-бағандарда жоспарлы және нақты мәнінің сомасы және табиғи монополиялар субъектісі бөлген және игерген субсидиялардың айырмашылығы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z181" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-бағанда "Бюджет қаражатын үнемдеу (мың теңге)" 4 және 5-бағандарда көрсетілген бөлінген және игерілген субсидиялар сомасының айырмасы ретінде көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z182" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Игерілмеу (мың теңге)" деген 13-бағанда өткен қаржы жылында бюджет қаражатын (субсидияларды) пайдаланбау немесе толық пайдаланбау сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8243,242 +8668,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 287 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="146"/>
+    <w:bookmarkStart w:name="z184" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күштері жойылды деп танылған бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z185" w:id="147"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z185" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сумен жабдықтау және су бұру ұйымдарының елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2019 жылғы 5 тамыздағы № 619 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19196 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z186" w:id="148"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z186" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сумен жабдықтау және су бұру ұйымдарының және электр энергиясын беру мен онымен жабдықтау, жылу энергиясын беру мен онымен жабдықтау саласындағы ұйымдардың елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2019 жылғы 5 тамыздағы № 619 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 20 қаңтардағы № 37 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31755 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z187" w:id="149"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z187" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Сумен жабдықтау және су бұру ұйымдарының және электр энергиясын беру мен онымен жабдықтау, жылу энергиясын беру мен онымен жабдықтау саласындағы ұйымдардың елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2019 жылғы 5 тамыздағы № 619 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 6 қаңтардағы № 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35623 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8804,31 +9229,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>