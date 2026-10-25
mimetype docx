--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f90c2e5" w14:textId="f90c2e5">
+    <w:p w14:paraId="5f3a921" w14:textId="5f3a921">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік сатып алу саласындағы бірыңғай оператордың әлеуетті өнім берушілер мен өнім берушілердің электрондық әмиянынан ақшаның сақталуын қамтамасыз ету мақсатында есепке жатқызу және (немесе) аудару (мемлекеттік сатып алу саласындағы бірыңғай оператордың қолма-қол ақшаны бақылау шоты) қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 30 шiлдедегi № 412 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 тамызда № 36560 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 30 шiлдедегi № 412 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 тамызда № 36560 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджеттік кодексінің 106-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -731,72 +731,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң) көзделген жағдайларда мемлекеттiк сатып алу туралы шарт жасасуға үмiткер кәсiпкерлiк қызметтi жүзеге асыратын жеке тұлға, заңды тұлға (егер Қазақстан Республикасының заңдарында өзгеше белгiленбесе, мемлекеттiк мекемелердi қоспағанда), заңды тұлғалардың уақытша бiрлестiгi (консорциум), сондай-ақ кәсiпкерлiк қызмет субъектiсi болып табылмайтын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылатын сатып алудың электрондық көрсетілетін қызметтеріне қол жеткiзудiң бірыңғай нүктесiн ұсынады;</w:t>
+        <w:t>
+      2) бірыңғай сатып алу платформасы (бұдан әрі – веб-портал) – мемлекеттік сатып алу саласындағы уәкілетті органның цифрлық жүйесі, ол мемлекеттiк сатып алудың және "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылатын сатып алудың электрондық көрсетілетін қызметтеріне қол жеткізудің бірыңғай нүктесін ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттiк сатып алу саласындағы бірыңғай оператор (бұдан әрі – бірыңғай оператор) – мемлекеттік сатып алу саласындағы уәкілетті орган айқындаған, акцияларының (жарғылық капиталға қатысу үлестерінің) жалғыз меншiк иесi мемлекет болып табылатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
@@ -956,50 +936,112 @@
         <w:t>
       авансты қамтамасыз етуге (егер шартта аванс көзделсе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       демпингке қарсы соманы енгізуге байланысты операцияларын көрсету үшін бірыңғай оператор пайдаланатын әлеуетті өнім берушінің немесе өнім берушінің жеке шоты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің м.а. 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуетті өнім берушілердің және (немесе) өнім берушілердің қамтамасыз ету шаралары ретінде енгізілетін ақшасын есепке жатқызу және веб-порталда пайдалануды қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1655,31 +1697,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>