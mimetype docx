--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="784c843" w14:textId="784c843">
+    <w:p w14:paraId="245f1b5" w14:textId="245f1b5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 24 шiлдедегi № 28 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 29 шiлдеде № 36527 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 24 шiлдедегi № 28 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 29 шiлдеде № 36527 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -724,1018 +724,536 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер енгізілетін банк қызметін реттеу мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 </w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Банктің және банк конгломератының, Қазақстан Республикасының бейрезидент-банкі филиалының қаржылық жай-күйінің нашарлауына әсер ететін факторларды белгілеу, сондай-ақ Ертерек ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидаларын және банктің (банк конгломератының), Қазақстан Республикасының бейрезидент-банкі филиалының қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 28 желтоқсандағы № 317 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...29 lines deleted...]
-        <w:t>мөлшерінде:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18186 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>81-тармақ</w:t>
-[...271 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z42" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Ерте ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-қосымша</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Осы Ерте ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңына (бұдан әрі - Заң) сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі - уәкілетті орган) банктің (банк конгломератының) қаржылық орнықтылығын арттыру, оның қаржылық жай-күйінің нашарлауын банк қызметімен (банк конгломератының қызметімен) байланысты тәуекелдердің ұлғаюын болдырмау жөніндегі ерте ден қою шараларын көздейтін іс-шаралар жоспарын (бұдан әрі - іс-шаралар жоспары) мақұлдау тәртібін белгілейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
-[...79 lines deleted...]
-    </w:p>
+        <w:t>7-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9) осы қаулының 1 - тармағы бірінші бөлігінің 10) тармақшасында көзделген фактор бойынша, - бағалы қағаздармен "РЕПО" операцияларының орташа айлық мәнінің жиынтық міндеттемелердің орташа айлық мәніне қатынасын мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылғы 1 ақпаннан бастап жиынтық міндеттемелердің 45 (қырық бес) пайызынан кем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2025 жылғы 1 шілдеден бастап жиынтық міндеттемелердің 40 (қырық) пайызынан кем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2026 жылғы 1 қаңтардан бастап жиынтық міндеттемелердің 35 (отыз бес) пайызынан кем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2026 жылғы 1 шілдеден бастап жиынтық міндеттемелердің 25 (жиырма бес) пайызынан кем деңгейге дейін төмендету.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің (банк конгломератының), Қазақстан Республикасының бейрезидент-банкінің филиалы үшін қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау әдістемесінде көрсетілген қаулымен бекітілген:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-тармақтың 10) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10) бағалы қағаздармен "РЕПО" операцияларының орташа айлық мәнінің жиынтық міндеттемелердің орташа айлық мәніне қатынасы мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...275 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2286000" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1757,1776 +1275,316 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПР – тиісті есепті айдағы жұмыс күндерінің санына есепті айдың әрбір жұмыс күні үшін "РЕПО" операцияларының баланстық құнының сомасы ретінде есептелетін бағалы қағаздармен "РЕПО" операцияларының орташа айлық мәні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МІН – тиісті есепті айдағы жұмыс күндерінің санына есепті айдың әрбір жұмыс күні үшін жиынтық міндеттемелердің баланстық құнының сомасы ретінде есептелетін жиынтық міндеттемелердің орташа айлық мәні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалы қағаздармен "РЕПО" операцияларының орташа айлық мәнінің осы тармақшада көрсетілген жиынтық міндеттемелердің орташа айлық мәніне қатынасының мәні мынаны құрайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2025 жылғы 1 ақпаннан бастап жиынтық міндеттемелердің 45 (қырық бес) пайызынан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2025 жылғы 1 шілдеден бастап жиынтық міндеттемелердің 40 (қырық) пайызынан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 қаңтардан бастап жиынтық міндеттемелердің 35 (отыз бес) пайызынан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2026 жылғы 1 шілдеден бастап жиынтық міндеттемелердің 25 (жиырма бес) пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банкінің филиалына осы тармақтың 7) тармақшасы № 23 нормативтерінде көзделген (k1) резерв ретінде қабылданатын активтер жеткіліктілігі коэффициенті 0,13 (нөл бүтін жүзден он үш) коэффициентіне тең немесе төмен болған жағдайда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банкі филиалының бөлінбеген таза пайда (өтелмеген шығын) деп Қазақстан Республикасының бейрезидент-банкінің филиалы қызметінің нәтижесі (таза кірістер немесе таза шығыстар) түсініледі.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...69 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...1457 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3640,21275 +1698,164 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
-            <w:r>
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="126"/>
-[...20687 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиіс банк активтерінің есебіне осы Түсіндірменің (бұдан әрі - Түсіндірме) </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z380" w:id="150"/>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Түсіндірменің </w:t>
-[...262 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
+      </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25234,31 +2181,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>