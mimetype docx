--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c18ff1" w14:textId="1c18ff1">
+    <w:p w14:paraId="17d4566" w14:textId="17d4566">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 17 шiлдедегi № 266 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 21 шiлдеде № 36474 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 17 шiлдедегi № 266 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 21 шiлдеде № 36474 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1814,130 +1890,224 @@
         <w:t xml:space="preserve">
       1-тармақ мынадай мазмұндағы 6-1) тармақшамен толықтырылсын: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6-1) құрылыстың жеке жобалары бойынша жүзеге асырылатын жүз миллион айлық есептік көрсеткіштен астам инвестициялардың көлемімен өндірістік мақсаттағы немесе инженерлік немесе көліктік инфрақұрылымның желілік құрылыстағы техникалық және (немесе) технологиялық күрделі жаңа объектілер үшін тиісті саланың басшылығын жүзеге асыратын уәкілетті органмен келісілген жобаланатын объектінің қуат бірлігінің инвестициялық құн көрсеткіші ұсынылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мемлекеттік инвестициялар және квазимемлекеттік сектор субъектілерінің қаражаты есебінен объектілер құрылысының құнын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 қарашадағы № 707 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылы 26 желтоқсанда № 12527 болып тіркелді) келесідей толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Мемлекеттік инвестициялар және квазимемлекеттік сектор субъектілерінің қаражаты есебінен объектілер құрылысының құнын айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1950,324 +2120,324 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 19-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19-1) өндірістік объектінің қуат бірлігі инвестициялық құнының көрсеткіші – тапсырыс беруші белгілеген және тиісті саланың басшылығын жүзеге асыратын уәкілетті мемлекеттік органмен келісілген оның функционалдық мақсатын ескере отырып, жобаланатын объектінің қуат өлшемі бірлігіне арналған экономикалық көрсеткіштер шамасы бойынша жобалау шектеуі;";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 7-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 7-1-тармақпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1. Қуат бірлігінің инвестициялық құнының көрсеткіші объектіпі пайдалануға беру жылына арналған объект қуатының өлшем бірлігіне есептелген шығындар түрлері бойынша нақтылаумен осы Қағидалардың 7-тармағымен қарастырылған шығындарды ескереді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      "7-1. Қуат бірлігінің инвестициялық құнының көрсеткіші объектіпі пайдалануға беру жылына арналған объект қуатының өлшем бірлігіне есептелген шығындар түрлері бойынша нақтылаумен осы Қағидалардың 7-тармағымен қарастырылған шығындарды ескереді.";</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 9-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "9-1. Құрылыстың жеке жобалары бойынша жүзеге асырылатын (бұдан әрі – бұдан әрі – өндірістік мақсаттағы және желілік құрылыстағы техникалық күрделі объектілер) Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10666 болып тіркелген) ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген объектілерді қоспағанда Қазақстан Республикасының аумағында ұқсас объектілер жоқ жүз миллион айлық есептік көрсеткіштерден астам инвестициялар көлемімен өндірістік мақсаттағы және инженерлік немесе көліктік инфрақұрылымның желілік құрылыстағы техникалық күрделі объектілердің жаңа құрылысының инвестициялық жобалары бойынша қайта енгізілетін өндірістік қуаттың бірлігіне арналған үлестік инвестициялық шығындар техникалық-экономикалық негіздемені әзірлеуге арналған техникалық тапсырмада және жобалау-сметалық құжаттамасын әзірлеуге арналған тапсырмада бекітілген қуат бірлігінің инвестициялық құнының көрсеткішінен аспайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс беруші сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органға ұқсас объектілердің құжаттамасын ұсына отырып, тиісті салаға басшылықты жүзеге асыратын уәкілетті мемлекеттік органмен келісілген неғұрлым тиімді техникалық-экономикалық көрсеткіштері бар іске асырылған шетелдік ұқсас объектілердің деректері бойынша маркетингтік зерттеулер жүргізу арқылы қуат бірлігінің инвестициялық құнының көрсеткішін айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      Тапсырыс беруші сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органға ұқсас объектілердің құжаттамасын ұсына отырып, тиісті салаға басшылықты жүзеге асыратын уәкілетті мемлекеттік органмен келісілген неғұрлым тиімді техникалық-экономикалық көрсеткіштері бар іске асырылған шетелдік ұқсас объектілердің деректері бойынша маркетингтік зерттеулер жүргізу арқылы қуат бірлігінің инвестициялық құнының көрсеткішін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданылатын деректер жобаланатын объектінің функционалдық мақсатына және техникалық сипаттамаларына, сондай-ақ, баға белгілеу жөніндегі нормативтік құжаттар мен сметалық нормаларды қоса алғанда Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі саласындағы заңнама талаптарына сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      Қолданылатын деректер жобаланатын объектінің функционалдық мақсатына және техникалық сипаттамаларына, сондай-ақ, баға белгілеу жөніндегі нормативтік құжаттар мен сметалық нормаларды қоса алғанда Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі саласындағы заңнама талаптарына сәйкес келуі тиіс.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел валютасындағы құн көрсеткіштері тиісті салаға басшылықты жүзеге асыратын уәкілетті мемлекеттік органмен құн көрсеткіші келісілген күнге Қазақстан Республикасы Ұлттық Банкінің ресми бағамы бойынша теңгемен аударылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      Шетел валютасындағы құн көрсеткіштері тиісті салаға басшылықты жүзеге асыратын уәкілетті мемлекеттік органмен құн көрсеткіші келісілген күнге Қазақстан Республикасы Ұлттық Банкінің ресми бағамы бойынша теңгемен аударылады.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салалық заңнама нормалары шеңберінде реттелетін инвестициялық жобалар бойынша шығындардың қуат бірлігі инвестициялық құнының көрсеткішінде тиісті салаға басшылықты жүзеге асыратын уәкілетті мемлекеттік органның деректері бойынша ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-      Салалық заңнама нормалары шеңберінде реттелетін инвестициялық жобалар бойынша шығындардың қуат бірлігі инвестициялық құнының көрсеткішінде тиісті салаға басшылықты жүзеге асыратын уәкілетті мемлекеттік органның деректері бойынша ескеріледі.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қуат бірлігі инвестициялық құнының көрсеткіші тиісті салаға басшылықты жүзеге асыратын уәкілетті мемлекеттік органмен келісіледі.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2593,31 +2763,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>