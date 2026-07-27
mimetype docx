--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="17d4566" w14:textId="17d4566">
+    <w:p w14:paraId="c00728b" w14:textId="c00728b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 17 шiлдедегi № 266 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 21 шiлдеде № 36474 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 15 мамырдағы № 240 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -1925,511 +1927,155 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...397 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2759,35 +2405,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>