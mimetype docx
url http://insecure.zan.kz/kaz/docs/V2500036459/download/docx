--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8567ec1" w14:textId="8567ec1">
+    <w:p w14:paraId="3f4c9ec" w14:textId="3f4c9ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гидротехникалық құрылысжайлардың қауіпсіздігі туралы регламентті бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 15 шiлдедегi № 173-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 17 шiлдеде № 36459 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 15 шiлдедегi № 173-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 17 шiлдеде № 36459 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Су кодексінің 70-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -819,2277 +819,2831 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      1. Осы Гидротехникалық құрылысжайлардың қауіпсіздігі туралы регламент (бұдан әрі – Регламент) Қазақстан Республикасы Су кодексінің 70-бабы 2-тармағына (бұдан әрі – Кодекс) сәйкес әзірленген және гидротехникалық құрылысжайлардың (бұдан әрі – ГТҚ) қауіптілігі ықтимал нысандарға жататын түрлерін, сондай-ақ оларды жобалау, салу, пайдалану, реконструкциялау, консервациялау немесе жою кезінде олардың қауіпсіздігін қамтамасыз ету талаптарын айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің м.а. 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Регламентте мынадай негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)авариялық жағдай – жоба бойынша қарастырылмаған сыртқы әсерлердің нәтижесінде, құрылысжай материалдарының және оның іргетас топырағы қасиеттерінің өзгеруі не болмаса гидромеханикалық жабдықтың сенімділігінің төмендеуі нәтижесінде құрылысжайдың немесе оның іргетасының жұмысқа жарамдылығының төмендеуі, сондай-ақ техникалық себептер бойынша да, құрылысжайлардың тұстамасынан төмендегі суағарлардың рұқсат етілген су режимі шарттарымен байланысты шектеулерге байланысты да су жіберетін құрылысжайлардың өткізу қабілетінің төмендеуі нәтижесінде ГТҚ авариясының туындау қаупі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бөгет – судың деңгейін көтеру және (немесе) су қоймасын жасау үшін ағын судағы тежеуiш ГТҚ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ГТҚ авариясы – ГТҚ-ның толық немесе ішінара бұзылуы, жабдықтың істен шығуы, соның салдарынан құрылысжай жұмысқа жарамсыз болып қалуы және төтенше жағдайдың туындауы мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ГТҚ-ны зерттеп қарау – осы құрылысжайлардың сенімділігі мен қауіпсіз пайдаланылуын қамтамасыз ету бойынша ГТҚ техникалық жай-күйі және жұмысқа жарамдылығын бағалау бойынша, және де қажетті жұмыстар тізбесін анықтайтын іс-шаралар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ГТҚ қауіпсіздігі туралы декларация – ГТҚ-ның қауіпсіздігі негізделетін, оның қауіпсіздік өлшемшарттарына сәйкестігі анықталатын және ГТҚ қауіпсіздігін қамтамасыз ету бойынша қажетті жұмыстар тізбесі айқындалатын негізгі құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ГТҚ класы – гидротехникалық құрылысжайларды жобалау нормалары мен ережелеріне сәйкес белгіленетін, оған байланысты ГТҚ сенімділігіне қойылатын талаптар анықталатын көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ГТҚ-ны консервациялау – су режимін реттемей, су қоймасындағы судың деңгейін тиісті түрде төмендете отырып, транзиттік ағындарды өткізу жағдайында ГТҚ-ны уақытша сақтау мен оның қауіпсіздігін қамтамасыз ету мақсатында орындалатын жобалық және құрылыс жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жою – су тасқынын өткізуге кедергі келтірмейтін, табиғи су режимі мен суағардың арнасын қалпына келтіру және ГТҚ-ны толық бұзу мақсатында орындалатын жобалық және құрылыс жұмыстарының кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) К – ГТҚ-ның техникалық жай-күйін мониторингтеу процесінде өлшенген өлшемшарттардың техникалық көрсеткіштерінің диагностикалық мәні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) К1 – ГТҚ және оның негіздерінің орнықтылығы, механикалық және сүзгілік беріктігі, сондай-ақ су ағызу және су өткізу құрылысжайларының өткізу қабілеті қалыпты пайдалану шарттарына сәйкес келетін өлшемшарттық мәннің бақыланатын деңгейі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) К2 – жобалық режимдерде ГТҚ пайдалану артық болған кезде жол берілмейтін өлшемшарттық мәннің бақыланатын деңгейі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің м.а. 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қауіптілігі ықтимал деп танылған гидротехникалық құрылысжайлардың түрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Гидротехникалық құрылысжайлардың қауіпсіздігі туралы регламент (бұдан әрі – Регламент) Қазақстан Республикасы Су кодексінің 70-бабы </w:t>
-[...79 lines deleted...]
-      2) К1 – ГТҚ және оның негіздерінің орнықтылығы, механикалық және сүзгілік беріктігі, сондай-ақ су ағызу және су өткізу құрылысжайларының өткізу қабілеті қалыпты пайдалану шарттарына сәйкес келетін өлшемшарттық мәннің бақыланатын деңгейі;</w:t>
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің м.а. 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ГТҚ қоршаған орта мен адам өміріне және тіршілігіне төндіретін әлеуетті қауіп деңгейі мен сипаттамаларына байланысты қауіптілік сыныптарына ең жоғарыдан ең төменге қарай бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      3) К2 – жобалық режимдерде ГТҚ пайдалану артық болған кезде жол берілмейтін өлшемшарттық мәннің бақыланатын деңгейі;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. I сыныптағы ГТҚ-ға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      4) ГТҚ авариясы – ГТҚ-ның толық немесе ішінара бұзылуы, жабдықтың істен шығуы, соның салдарынан құрылысжай жұмысқа жарамсыз болып қалуы және төтенше жағдайдың туындауы мүмкін;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) биіктігі отыз метрден асатын және (немесе) су қоймасының көлемі жүз миллион текше метрден асатын бөгеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өткізу қабілеті секундына жүз текше метрден асатын гидротораптар немесе су тастау құрылысжайлары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің м.а. 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. II сыныптағы ГТҚ-ға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      5) авариялық жағдай – жоба бойынша қарастырылмаған сыртқы әсерлердің нәтижесінде, құрылысжай материалдарының және оның іргетас топырағы қасиеттерінің өзгеруі не болмаса гидромеханикалық жабдықтың сенімділігінің төмендеуі нәтижесінде құрылысжайдың немесе оның іргетасының жұмысқа жарамдылығының төмендеуі, сондай-ақ техникалық себептер бойынша да, құрылысжайлардың тұстамасынан төмендегі суағарлардың рұқсат етілген су режимі шарттарымен байланысты шектеулерге байланысты да су жіберетін құрылысжайлардың өткізу қабілетінің төмендеуі нәтижесінде ГТҚ авариясының туындау қаупі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) биіктігі жиырма метрден асатын және (немесе) су қоймасының көлемі елу миллион текше метрден асатын бөгеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өткізу қабілеті секундына елу текше метрден асатын гидротораптар немесе су тастау құрылысжайлары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің м.а. 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. III сыныптағы ГТҚ-ға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      6) ГТҚ қауіпсіздігі туралы декларация – ГТҚ-ның қауіпсіздігі негізделетін, оның қауіпсіздік өлшемшарттарына сәйкестігі анықталатын және ГТҚ қауіпсіздігін қамтамасыз ету бойынша қажетті жұмыстар тізбесі айқындалатын негізгі құжат;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) биіктігі он метрден асатын және (немесе) су қоймасының көлемі жиырма миллион текше метрден асатын бөгеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өткізу қабілеті секундына жиырма текше метрден асатын су тораптары немесе су тастау құрылысжайлары жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің м.а. 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. IV сыныптағы ГТҚ-ға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      7) ГТҚ класы – гидротехникалық құрылысжайларды жобалау нормалары мен ережелеріне сәйкес белгіленетін, оған байланысты ГТҚ сенімділігіне қойылатын талаптар анықталатын көрсеткіш;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) биіктігі бес метрден асатын және (немесе) су қоймасының көлемі он миллион текше метрден асатын бөгеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өткізу қабілеті секундына он текше метрге дейінгі гидротораптар немесе су тастау құрылысжайлары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің м.а. 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Табиғи және техногендік сипаттағы төтенше жағдайлар кезінде жоғары қауіптілік тудыратын, сондай-ақ қауіптілігі ықтимал болып табылатын ГТҚ-ға I, II және III сыныптағы ГТҚ-лар, сондай-ақ олардың бұзылуы адамдардың өмірі мен денсаулығына, қоршаған ортаға зиян келтіру, жеке және заңды тұлғаларға материалдық залал келтіруге әкеп соғуы мүмкін IV сыныптағы ГТҚ-лар жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      8) ГТҚ-ны консервациялау – су режимін реттемей, су қоймасындағы судың деңгейін тиісті түрде төмендете отырып транзиттік ағындарды өткізу жағдайында ГТҚ-ны уақытша сақтау мен оның қауіпсіздігін қамтамасыз ету мақсатында орындалатын жобалық және құрылыс жұмыстар кешені;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-1-тармақпен толықтырылды – ҚР Су ресурстары және ирригация министрінің м.а. 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қауіптілігі ықтимал деп танылған гидротехникалық құрылысжайлардың қауіпсіздігіне қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      9) жою – су тасқынын өткізуге кедергі келтірмейтін, табиғи су режимі мен суағардың арнасын қалпына келтіру және ГТҚ-ны толық бұзу мақсатында орындалатын жобалық және құрылыс жұмыстарының кешені;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің м.а. 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қауіпсіздікті қамтамасыз ету ГТҚ жобалауға, салуға, пайдалануға, реконструкциялауға, консервациялауға және жоюға қойылатын талаптарға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      10) ГТҚ-ны зерттеп қарау – осы құрылысжайлардың сенімділігі мен қауіпсіз пайдаланылуын қамтамасыз ету бойынша ГТҚ техникалық жай-күйі және жұмысқа жарамдылығын бағалау бойынша, және де қажетті жұмыстар тізбесін анықтайтын іс-шаралар кешені.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. ГТҚ қауіпсіздігін қамтамасыз ету үшін құрылыс кезінде де, пайдалану, реконструкциялау, консервациялау және жою кезеңінде де олардың жұмысы мен жай-күйіне табиғи қадағалаулар (мониторинг) жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Есептеулерде инженерлік-геологиялық зерттеулердің нәтижелері, ГТҚ-ның функционалдық мақсаты мен орналасу сипаттамалары, тірек құрылыс конструкциялардың болжамды бұзылу салдары, сондай-ақ жүктемелер мен әсерлердің қолайсыз үйлесімі ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сейсмикалық қауіпті аудандарда ГТҚ салу кезінде ықтимал қауіпті зақымданулар мен авариялық жағдайлардың алдын алу үшін арнайы жобалық-конструкторлық шешімдер қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ГТҚ меншік иесі (иеленушісі) ГТҚ функционалдық мақсаты бойынша қауіпсіз пайдалануды, техникалық жай-күйінің қауіпсіз деңгейін, сондай-ақ техникалық қызмет көрсетуді, ағымдағы жөндеуді және жаңғыртуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Табиғи немесе техногендік сипаттағы болжамды немесе орын алған төтенше жағдайларға байланысты апаттардың қаупі кезінде ГТҚ меншік иесі (иеленушісі) ГТҚ пайдалану ережелері негізінде бақыланатын параметрлерлері белгіленген қауіпсіздік талаптарына сәйкес келмеген жағдайда қосымша қауіпсіздік шараларын, сондай-ақ ГТҚ пайдаланудан шығару жөнінде шараларды қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Меншік иесі (иеленушісі) ГТҚ табиғи және техногендік сипаттағы төтенше жағдайлардың салдарын жою төтенше жағдайлар салдарын жою жөніндегі іс-шаралар жоспары және ГТҚ қалпына келтіру бойынша жобалық құжаттамаға сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. ГТҚ өрттен, жарылыстан және басқа да қауіпті жағдайлардан қорғау құралдары болған кезде ГТҚ меншік иесі (иеленушісі) су шаруашылығы және гидротехникалық құрылысжайларға паспорт беруді жүргізу қағидалары негізінде әзірленетін су шаруашылығы және гидротехникалық құрылысжайлардың паспорттарына, сондай-ақ бекітілетін су шаруашылығы және гидротехникалық құрылысжайлар паспортының нысанына сәйкес оларды жұмысқа жарамды күйде ұстап тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Табиғи және техногендік сипаттағы төтенше жағдайлар кезінде жоғары қауіптілік тудыратын, сондай-ақ қауіптілігі ықтимал болып табылатын ГТҚ-дың қауіпсіз жай-күйін пайдалану барысында қамтамасыз ету меншік иесімен (иеленушісімен) Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 27 маусымдағы № 156-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Гидротехникалық құрылысжайларға көпфакторлы зерттеп-қарауды жүргізу қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36350 болып тіркелген) сәйкес көпфакторлы зерттеп-қарау жүргізу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің м.а. 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. ГТҚ жөндеу жұмыстары мен реконструкциялау жөніндегі жұмыстардың бағдарламаларын әзірлеу жүйелер мен құрылысжайлардың жай-күйін және пайдаланылатын ГТҚ авария туындау тәуекелі (қауіпсіздік деңгейі) бағалау негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. ГТҚ меншік иесі (иеленушісі) іргелес аумақта адамдар үшін қауіп төндіретін жұмыстарды жүргізу кезінде қауіпті аумаққа кездейсоқ кірудің алдын алу бойынша шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. ГТҚ меншік иесі (иеленушісі) судың зиянды әсерінің алдын алу және оны жою бойынша іс-шараларды жүргізу кезінде келесі шараларды қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ГТҚ пайдалану қағидаларын сақтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ГТҚ қауіпсіздік жай-күйін жүйелі түрде талдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ГТҚ техникалық жай-күйіне тұрақты зерттеп-қарауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ГТҚ азаматтық қорғаудың жергілікті құлақтандыру жүйелерін үнемі дайын күйінде ұстайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. ГТҚ меншік иесі (иеленушісі) ГТҚ жеке тұлғалардың қауіпсіздігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Әлеуетті қауіпті деп танылған гидротехникалық құрылысжайлардың түрлері</w:t>
-[...297 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуетті қауіпті деп танылған гидротехникалық құрылысжайлардың қауіпсіздігіне қойылатын талаптар</w:t>
+        <w:t xml:space="preserve"> 1-параграф. Гидротехникалық құрылысжайлардың жобалау кезінде қауіпсіздікті қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...15 lines deleted...]
-      8. Қауіпсіздікті қамтамасыз ету ГТҚ жобалауға, салуға, пайдалануға, реконструкциялауға, консервациялауға және жоюға қойылатын талаптарға сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. ГТҚ су ресурстарын кешенді пайдалану талаптарын ескере отырып, жерүсті су ағынын реттеу бойынша инженерлік есептеулер негізінде, қысқа және ұзақ мерзімді болжамдар базасында су ағындары мен су тұтыну схемаларын, шаруашылық құрылымын жетілдіру, өндірістік күштер мен өнеркәсіптік объектілерді дамыту және орналастыру бағдарламаларында қамтылған деректер мен ережелерді, қала құрылысы құжаттамалары мен ережелерді ескере отырып, жобалануы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...15 lines deleted...]
-      9. ГТҚ қауіпсіздігін қамтамасыз ету үшін құрылыс кезінде де, пайдалану, реконструкциялау, консервациялау және жою кезеңінде де олардың жұмысы мен жай-күйіне табиғи қадағалаулар (мониторинг) жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. ГТҚ жобасы құрамында ГТҚ-ның кернеулі-деформацияланған жай-күйін мониторинглеудің автоматтандырылаған жүйесінің арнайы бөлімін әзірлейді. ГТҚ іргетасы мен конструкцияларының беріктік сипаттамалары мен деформацияларының өзгеруін стационарлық бақылау және қадағалау жүйесі ГТҚ салу процессінде де, пайдалану кезеңінде де автоматтандырылған режимде жұмыс істеуі керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      10. Есептеулерде инженерлік-геологиялық зерттеулердің нәтижелері, ГТҚ-ның функционалдық мақсаты мен орналасу сипаттамалары, тірек құрылыс конструкциялардың болжамды бұзылу салдары, сондай-ақ жүктемелер мен әсерлердің қолайсыз үйлесімі ескеріледі.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. ГТҚ жобалау кезінде құрылыс кезеңдерінде туындауы мүмкін қауіпті зақымданулар мен авариялық жағдайлардың дамуын болдырмауға бағытталған конструктивтік-технологиялық шешімдер қарастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...357 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. ГТҚ қауіпсіздік өлшемшарттарын тәртібі жобалау сатысында осы Регламентке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. ГТҚ меншік иесі (иеленушісі) өлшемшарттарды айқындау және мониторинг жүргізу үшін жауапты тұлғаны белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. К1 және К2 өлшемшартт мәндерінің құрамы мен деңгейі жобалау сатысында сүзгілеу, гидравликалық және температуралық режимдердің, кернеулі-деформациялық күйдің, беріктік пен орнықтылықтың негізгі және ерекше жүктемелер үйлесіміне қатысты есептеу және тәжірибелік зерттеулер нәтижелеріне, сондай-ақ материалдардың беріктік, деформациялық және сүзгілік сипаттамаларына жүргізілген талдау негізінде анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Өлшемшарттық мәндер ГТҚ пайдалануға беру алдында түзетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Гидротехникалық құрылысжайларды салу кезінде қауіпсіздікті қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. ГТҚ салу кезінде жобалық құжаттаманың, техникалық регламенттердің және қауіпсіздік техникасы талаптарының сақталуы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Құрылыс ағындарын өткізу кезінде төменгі бьефте салынып жатқан құрылысжайлардың, олардың элементтерінің және оларға іргелес арна учаскелерінің сақталуына қауіп төндіретін режимдерді құруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Бетон және темір-бетон ГТҚ құрылысы Қазақстан Республикасы Үкіметінің 2008 жылғы 22 желтоқсандағы № 1198 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген "Темір-бетон, бетон конструкцияларының қауіпсіздігіне қойылатын талаптар" Техникалық регламентін сақтай отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. ГТҚ құрылысы кезеңінде "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10795 болып тіркелген) бекітілген, Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларының 11-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес объектінің конструктивтік схемасына, оның көлемдік-жоспарлау, инженерлік-техникалық немесе технологиялық жобалық шешімдеріне және бекітілген техникалық-экономикалық көрсеткіштеріне әсер етпейтін түбегейлі емес сипаттағы мүмкін болатын ауытқулар жобалау-сметалық құжаттаманы әзірлеушісімен келісіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Қысқы кезеңдегі жұмыстар топырақ құрылысжайлардың денесінде топырақтың нығыздалғанға немесе шоғырланғанға дейін, ал бетон құрылысжайлары мен олардың конструкцияларының қатаюы аяқталғанға және нормативтік беріктікке ие болғанға дейін жол берілмейтін шараларға сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Суторабы құрылысы кезеңінде Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 34 және 34-1-тармақтарына сәйкес техникалық және авторлық қадағалаушылармен I, II және III сыныпты ГТҚ бойынша жүйелі бақылау аспаптық және визуалды табиғи байқаулар жүргізіледі. IV сыныпты ГТҚ бойынша жүйелі визуалды байқаулар жүргізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z74" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. ГТҚ-ға табиғи байқауды бақылау жобаға сәйкес белгіленген кезеңділікпен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z75" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мердiгермен (бас мердiгермен) ГТҚ құрылысының барлық кезеңінде орнатылған және орнатылатын бақылау-өлшеу аспаптарының (бұдан әрі – БӨА) бүтіндігі мен зақымданудан қорғалуына бағытталған шаралар қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z76" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Құрылыс аяқталғаннан кейін барлық табиғи бақылау материалдары мен БӨА-ға қатысты ақпарат ГТҚ меншік иесіне (иеленушісіне) тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z77" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Құрылыс, сынақ және сынақтарды іске қосу процесінде анықталған ақаулар мен ГТҚ параметрлерінің жобалық құжаттамаға сәйкес келмеуін ГТҚ пайдалануға қабылдануға бергенге дейін жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z78" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z79" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ГТҚ жобаларда көзделген, жерді су басуын, топан су басуын, жердің батпақтануын және сортаңдануын және топырақ эрозиясын болғызбайтын іс-шаралар жүргізілгенге дейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z80" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ГТҚ жобалау құжаттамасында көзделген санитариялық қорғау аймақтарын белгілемей және ГТҚ жай-күйінің көрсеткіштерін байқау пункттерінсіз пайдалануға беруге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z81" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Гидротехникалық құрылысжайларды пайдалану кезінде қауіпсіздікті қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z82" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. ГТҚ-ны пайдалануға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z83" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ГТҚ паспорты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z84" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ГТҚ пайдалану қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z85" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Кодекстің 72-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда ГТҚ қауіпсіздігі декларациясы болған кезде жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z86" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. ГТҚ паспорты мен пайдалану қағидалары оның меншік иесімен (иеленушісі) әзірленіп, бекітіледі және түпнұсқасы меншік иесінде (иеленушісінде) сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесі (иеленушісі) төлқұжат пен пайдалану қағидаларының электрондық нұсқаларын бассейндік су инспекциясына су шаруашылығы құрылысжайлары мен гидротехникалық құрылысжайлар тізіліміне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. ГТҚ қауіпсіздік өлшемшарттарын айқындау пайдалану сатысында осы Регламентке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. К1 және К2 өлшемшарттық мәндерінің құрамы мен деңгейі жоба құрамында әзірленген, максималды жүктемелер кезінде ГТҚ бақыланатын өлшемшарттық мәндерді салыстыру нәтижелерін көпфакторлы зерттеп-қараудың талдаулары негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Өлшемшарттық мәндер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алғашқы екі жылдық пайдалану мерзімінен кейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ГТҚ-ны реконструкциялаудан, күрделі жөндеуден, қалпына келтіруден және пайдалану шарттарының өзгеруінен кейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) пайдалану режимінен шығару немесе консервациялау кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) апаттық жағдайлардан кейін түзетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Техникалық қызмет көрсету, жоспарлы жөндеу және жаңғырту жұмыс істеп тұрған ГТҚ-да жүзеге асырылады, олардың көлемі құрылымның қауіпсіздігін қамтамасыз ету және оны қалыпты жағдайда және жұмыс жағдайында ұстау қажеттілігімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. ГТҚ меншік иесі (иеленушісі) ГТҚ техникалық жай-күйіне, оның механикалық жабдықтарына, белгіленген пайдалану көрсеткіштерінің тұрақтылығын қамтамасыз ететін жөндеу жұмыстарының көлемдерінің орындалуына, дайындық жұмыстарының толықтығына, жөндеу жұмыстары үшін қажетті қосалқы бөлшектер мен құрылыс материалдарының уақытылы қамтамасыз етілуіне, сондай-ақ жөндеу жұмыстарының мерзімі мен сапасына бақылауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. ГТҚ меншік иесі (иеленушісі) құрылысжайлардың жай-күйіне сапалы мониторинг жүргізу үшін БӨА сақтау мен дамыту жүйесін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Істен шыққан аппаратура дәл әрі сенімді ақпарат бере алатын ұқсас құрылғымен ауыстырылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>70-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ГТҚ меншік иелері (иеленушілері) оларды қауіпсіз пайдалануды қамтамасыз ету үшін мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық жай-күйін, оның ішінде жұмыс істеуін инженерлік-техникалық қамтамасыз ету объектілерінің жай-күйін зерттеп-қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ағымдағы және күрделі жөндеу жүргізу, негізгі және қосалқы жабдықтарды ауыстыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) суды тұтыну мен ағызуды есепке алуға арналған жабдықтар мен аппаратураларды жарамды күйде ұстап тұру және мемлекеттік аттестаттау мерзімдерін сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) материалдық-техникалық ресурстардың қорларын құру шараларын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында және гидротехникалық құрылысжайларды пайдалану қағидаларында көзделген өзге де шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Гидротехникалық құрылысжайдың техникалық жай-күйіне зерттеп-қарауды жүргізу үшін меншік иесі (иеленуші) зерттеп-қарау графигі мен бағдарламасын әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылысжайдың техникалық жай-күйін зерттеп-қарау қорытындысы бойынша жөндеу жұмыстарының жоспары жасалады, онда су ысырабын және оның ағып кетуін азайтуға бағытталған іс-шаралар да қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Табиғи және техногендік сипаттағы төтенше жағдайлар кезінде қауіптілігі жоғары ГТҚ үшін техникалық жай-күйін зерттеп-қарау көпфакторлы зерттеп-қарау шеңберінде жүргізіледі. Көпфакторлы зерттеп-қарау әр бес жыл сайын жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көпфакторлы зерттеп-қарауды жүргізу үшін меншік иесі ГТҚ қауіпсіздік өлшемшарттарын айқындауды және олардың сақталуына жыл сайынғы мониторингті жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Гидротехникалық құрылысжайларды реконструкциялау, консервациялау және жою кезінде қауіпсіздікті қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. ГТҚ меншік иесі (иеленушісі) ГТҚ-ны реконструкциялау кезінде, пайдалану шарттары өзгерген жағдайда (нормативтік талаптардың өзгеруі) – ауданның сейсмикалық белсенділігінің жоғарылауы, есептік су шығындарының өзгеруі, құрылысжайлардың жаңадан салынған объектілермен бірлесіп жұмыс істеуі сияқты жағдайларда қажетті қауіпсіздік деңгейі қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Реконструкциялау барысында қалыпты техникалық күйдегі қолданыстағы құрылысжайларды немесе олардың элементтерін барынша пайдалануды көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Құрылысжайлардың негізгі бөлектері реконструкциялау олардың негізгі пайдалану функцияларын орындауын тоқтатпай жүргізіледі, бұл ретте реконструкциялаланатын объектілерді де, су торабын да райдаланудың жобалау режимдері мен жағдайларын уақытша шектеуге жол беріледі. Бұл шектеулер тұтастай алғанда жобалау құжаттамасында негізделеді және реконструкцияланатын құрылысжайдың авариялық жағдайға жол берілетін тәуекелінің деңгейін төмендетпеу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. ГТҚ-ны реконструкциялау жұмыстарының бағдарламасын әзірлеу құрылысжайлардың жай-күйі мен пайдаланылып жатқан ГТҚ-да авариялар туындау тәуекелін (қауіпсіздік деңгейін) бағалау негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z111" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Пайдаланылып жатқан ГТҚ-ны реконструкциялау оның техникалық жай-күйін және жұмыс істеу шарттарының ықтимал өзгерістерін ескеретін жобалық шешімдер негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z112" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. ГТҚ-ны консервациялау және жою бұл жұмыстар жүргізілетін кезеңде олардың қауіпсіздігінің рұқсат етілген деңгейін қамтамасыз ететін жобалық шешімдер негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z113" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Консервацияланған ГТҚ-ның қауіпсіз жай-күйіне меншік иесі (иеленушісі) қамтамасыз ететін тұрақты техникалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z114" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. ГТҚ-ны толық немесе ішінара жою, сондай-ақ оны қайта құруды қоса алғанда, басқа мақсаттарда пайдалану жобалық шешімдер негізінде және қауіпсіздікті қамтамасыз ету арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z115" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Қауіпсіздікті қамтамасыз ету мақсатында ГТҚ-ны жою процесін бастамас бұрын су қоймасын босату, сондай-ақ ГТҚ мен жабдықты барлық энергия көздерінен ажырату жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3181,68 +3735,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регламентінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z117" w:id="114"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гидротехникалық құрылысжайлары қауіпсіздігінің өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13627,70 +14181,70 @@
               <w:t>
 метр</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * ГТҚ-ның меншік иесі көрсетілген кезеңде, I, II, III класты ГТҚ-ны 5 жылдан астам, ГТҚ-ның IV класын 10 жылдан астам пайдалану тәжірибесі болған жағдайда, сондай-ақ ГТҚ конструкциясын негізге ала отырып, өлшеулер санын ұлғайтады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13782,248 +14336,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регламентінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гидротехникалық құрылысжайларының негізгі бөліктерінің өлшемшарттық мәндері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z121" w:id="117"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z121" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бетон ГТҚ шөгуінің өлшемшарттық мәндері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z122" w:id="118"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z122" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ГТҚ табанының астындағы орташа қысым кезінде және негіз топырағының есептік кедергісінен көп болған кезде, жоба сатысындағы К1 шөгіндісінің критериалдық мәндері топырақ деформациясының серпімділік сипатын, кеңістіктік қауырт жай-күйін, ҚР ҚН құрылыс нормаларына сәйкес құрылыс салу кезектілігін ескеретін сандық әдістермен айқындалатын есептік мәндерге тең 3.04-03-2018 "Гидротехникалық құрылыстардың негіздері";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z123" w:id="119"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z123" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ГТҚ қалыпты пайдалану жағдайларында уақыт бойынша шөгінділердің өзгеруі заттай бақылаулардың деректерін статикалық өңдеуге негізделген болжамды модельдер бойынша айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z124" w:id="120"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z124" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) К1 шөгіндісінің өлшемдік мәндері құрылыстың негізіне немесе оның инженерлік-геологиялық қасиеттеріне жүктемелердің шамаларымен ерекшеленетін және шөгінділерді өлшеу құралдарымен жарақталған ГТҚ секциялары үшін айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z125" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құрылыстың тұнбасы құрылыстың ұзындығы бойынша біркелкі болған және оның қауіпсіздігі үшін қандай да бір қауіп тудырмайтын жағдайларда, негіздегі болжанбаған қолайсыз процестердің ықтимал дамуын (топырақтың физикалық-механикалық сипаттамаларының өзгеруі, химиялық немесе механикалық суффозия) анықтау мақсатында Уақыт өте келе шөгінділер қарқындылығының өзгеруін бақылауға басты назар аударылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z126" w:id="122"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жоғары бетон бөгеттерінің жоталарының көлденең қозғалыстарының өлшемшарттық мәндері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z127" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бөгет жотасының көлденең қозғалуының К1 өлшемшарт мәндеріне бірінші жақындау ретінде құрылыс механикасы, серпімділік теориясы, икемділік теориясы әдістерімен, жобада қабылданған бөгет пен негіздің физикалық-механикалық сипаттамалары кезіндегі жүктемелердің негізгі үйлесіміне есептеумен алынған шама қабылданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z128" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бөгет жотасының көлденең орын ауыстыруының К1, К2 өлшемшарт мәндері бөгетті пайдалану процесінде бөгет бетоны мен негіздің нақты физикалық-механикалық сипаттамаларын, сондай-ақ нақты құрылысжай жұмысының анықталған заңдылықтарын ескере отырып, бақылау есептері негізінде нақтыланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z129" w:id="125"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z129" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бетонды бөгеттер жотасының көлденең жылжуының К1 және К2 өлшемшарттық мәндерін нақтылау үшін су қоймасындағы су деңгейінен (К1 үшін қалыпты төменгі деңгей және К2 үшін фортификацияланған төменгі деңгей), сыртқы орта температурасынан көлденең ауысудың эмпирикалық тәуелділігін белгілеу мақсатында статистикалық әдісті қолданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14077,558 +14631,558 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="126"/>
+    <w:bookmarkStart w:name="z130" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       онда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      u – бөгет жотасының көлденең жылжуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н – жоғарғы бьеф деңгейі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      t – температура;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т – уақыт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көлденең ауысулардың К1, K2 нақтыланған өлшемшарттық мәндері үшін су қоймасы суының әсерінен ең жоғары және ең аз ауысулар температуралық әсерлерден ең жоғары және ең аз ауысулар фаза бойынша сәйкес келеді деген болжамда олардың болжанатын экстремалды мәндерінің шамасы қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z132" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бөгет жотасының өлшенген орын ауыстырулары барлық жағдайларда К1, К2 өлшемшарттық мәндерінен аспайды. Болжанып отырған орын ауыстырулардан өлшенген асып кету құрылысжай жұмысында ауытқулардың пайда болуы туралы куәландыратын болады және бұл ретте құрылысжайдың жай-күйі ықтимал қауіпті (егер К1 мәні асып кетсе) және авария алдындағы (егер К2 мәні асып кетсе) ретінде бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z133" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бетондағы кернеудің өлшемшарт мәндері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z134" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоба сатысында бөгеттің бақыланатын нүктелерінде бетондағы К1 және К2 кернеулерінің өлшемшарттық мәндері үшін негізгі К1 есептеуімен немесе К2 жүктемелерінің ерекше үйлесімділігімен немесе модельдерді сынаумен алынған кернеулердің шамасы қабылданады. III және IV класты бөгеттер бетонындағы кернеудің шамасы жалпақ немесе көлемді схемалар бойынша серпімділік теориясы әдістерімен құрылыс механикасы, I және II класты бөгеттер әдістерімен анықталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z135" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдалану кезеңінде бетондағы кернеулердің К1 өлшемшарттық мәндері бөгет бетонының нақты физикалық-механикалық сипаттамаларын ескере отырып, тексеру есептеулерінің нәтижелері бойынша нақтыланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бетондағы кернеудің өлшемшарттық мәндерін нақтылау үшін болжамды математикалық модельдерді қолдану ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қималарының беріктігі бетонның сығылуға кедергісімен анықталатын бетон бөгеттерінің барынша көп жүктелген аймақтары үшін бетондағы кернеудің К1 және К2 өлшемшарттық мәні ретінде бетонның сығылуға есептік кедергісі алынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қималарының беріктігі жарықтар болмаған жағдайда бетонның созылуға кедергісімен анықталатын бетон бөгеттер үшін бетондағы кернеудің К1 және К2 өлшемшарттық мәндері ретінде бетонның созылуға есептелген кедергісі қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z137" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Құрылысжайлардың темірбетон конструкцияларының арматурасындағы кернеудің өлшемшарттық мәндері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z138" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қимасының беріктігі арматураның созылуына кедергісімен анықталатын және жарықтардың ашылуын шектеу талабы енгізілмейтін темір-бетон конструкцияларының барынша жүктелген аймақтары үшін арматурадағы кернеудің К1 өлшемшарттық мәні ретінде шекті жай-күйлер үшін арматураның созылуға есептік кедергісі қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z139" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қимасының беріктігі созылған арматура бойынша анықталатын, ал жарықтардың ашылуының ені шектелген темір-бетон конструкциялар үшін арматурадағы К1 кернеуінің өлшемшарттық мәндері үшін жарықтардың ашылуының шекті рұқсат етілген еніне сүйене отырып есептелген арматурадағы кернеулер қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z140" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пайдалану кезеңінде арматурадағы К1 кернеуінің өлшемшарттық мәндері бетонның, арматураның нақты физикалық-механикалық сипаттамаларын, арматуралау пайызын және қолданыстағы жүктемелерді ескере отырып, тексеру есептеулерінің нәтижелері бойынша нақтыланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z141" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бетон бөгеттерінің негізіндегі пьезометриялық су деңгейлері жағдайының өлшемшарттық мәндері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z142" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бетон бөгеттердің табанына қарсы басу мәндерін анықтау үшін олардың орнықтылығын электрогидродинамикалық ұқсастықтар (бұдан әрі – ЭГДҰ) әдісімен немесе есептеулермен жүктемелердің негізгі және ерекше үйлесуі кезінде және сүзгілеуге қарсы немесе дренаждық құрылғылардың бірі бұзылған кезде пьезометриялық деңгейлердің жағдайы анықталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z143" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоба сатысында бетон бөгеттері негізінде пьезометриялық деңгейлердің К1 және К2 өлшемшарттық мәндері ретінде ЭГДҰ әдісімен немесе есептеумен алынған пьезометриялық деңгейлердің мәндері қабылданады (К1 – жүктемелердің негізгі үйлесімі кезінде, К2 – понурдың монолиттілігінің бұзылуы кезінде жүктемелердің ерекше үйлесімі кезінде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z144" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пьезометриялық деңгейлер жағдайының қалыпты пайдалану кезеңі үшін олардың өлшемшарттық мәндерін көрсететін уақыт бойынша нақты бақылау деректерін статистикалық өңдеуге негізделген болжамды регрессиялық үлгілер бойынша анықталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z145" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) К1 пьезометриялық деңгейлері жағдайының өлшемшарт мәндері 2s-ге тең сенімгерлік интервал кезінде регрессиондық модель бойынша болжанатын тең, ал К2 пьезометриялық деңгейлері жағдайының өлшемшарт мәндері 3s-ге тең сенімгерлік интервал кезінде регрессиондық модель бойынша болжанатын тең деп қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z146" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) понуры бар бетон бөгеті негізінде пьезометриялық деңгейлердің орналасуының диагностикалық көрсеткіштері ретінде понур соңында пьезометриялық деңгейлердің мәнін қабылдау ұсынылады. Үстіңгі тістің және дренаждың жұмысқа қабілеттілігін бақылау үшін – бетон бөгетінің төменгі тісінің алдындағы пьезометриялық деңгейлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z147" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Топырақ бөгеттері жауын-шашынының өлшемшарттық мәні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z148" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бөгеттің шөгуінің өлшемшарттардың тағайындау кезінде жүктеме әсерінен топырақты тығыздау бойынша геомеханиканың негізгі заңдылықтары қолданылады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:p>
-[...87 lines deleted...]
-      5) көлденең ауысулардың К1, K2 нақтыланған өлшемшарттық мәндері үшін су қоймасы суының әсерінен ең жоғары және ең аз ауысулар температуралық әсерлерден ең жоғары және ең аз ауысулар фаза бойынша сәйкес келеді деген болжамда олардың болжанатын экстремалды мәндерінің шамасы қабылданады;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) топырақ бөгеті қалыпты жұмыс істеген кезде оның шөгуінің барысы тегіс өшетін сипатта болуы тиіс. Бұл ретте жыл сайын жауын-шашын өсуінің қарқындылығы немесе өлшеу циклі (жылдың белгілі бір уақытында және бірдей жағдайларда орындалатын) нөлге ұмтыла отырып, азаяды. t уақыттың кез келген сәтінде нақты (өлшенген) шөгу жүктемелердің негізгі және ерекше үйлесімі үшін есептік мәндерден аспайды (егер есептік модель нақты үлгіге жақын болса) және сенімгерлік интервалдың шегінен шығуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z132" w:id="128"/>
-[...394 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14681,70 +15235,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                             (2)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:bookmarkStart w:name="z150" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       онда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S нат (t) и S расч (t) – тегеуріннің тең уақыт аралығына өлшенген және есептік шөгіндісінің мәні t;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15115,108 +15669,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                               (5)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:bookmarkStart w:name="z151" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       онда t – уақыт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а, b – мысалы, алдыңғы заттай өлшемшарттардың деректерін ең аз квадрат әдісімен статистикалық өңдеу нәтижесінде анықталатын эмпирикалық коэффициенттер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="148"/>
+    <w:bookmarkStart w:name="z152" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайларда К1 үшін қабылданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -15269,90 +15823,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                 (6)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:bookmarkStart w:name="z153" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи бақылаулардың жаңа деректерін алу шамасына қарай бөгеттің шөгінділері мен олардың аппроксимациялайтын функциялары барысының болжамды кестелеріне түзету жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z154" w:id="150"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z154" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Бөгеттің шөгінді бойынша қалыпты жағдайының басқа сапалық өлшемшарт белгісі түрдің теңсіздігі болуы мүмкін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қалыпты жағдайы: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15485,70 +16039,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– бақылаудың бірінші, екінші және одан кейінгі жылдарында бөгет шөгінділерінің өсу қарқындылығының заттай мәндері (немесе өлшеу циклдары).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="151"/>
+    <w:bookmarkStart w:name="z155" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) құрылысжайлардың ықтимал қауіпті және авария алдындағы жай-күйінің өлшемшарт белгілері деп, тиісінше, уақыт ішінде шөгінділердің өшуінің болмауы және уақыт ішінде шөгінділердің өсуі орын алған жағдайды есептеуге болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ықтимал қауіпті жағдай: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15671,130 +16225,130 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="152"/>
+    <w:bookmarkStart w:name="z156" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Бөгеттің шөгіндісі қарқындылығының заттай мәндері қалыпты жағдайға сәйкес болған кезде басқа да табиғи бақылау деректерін тарта отырып, құрылысжайдың мінез-құлқын жедел кешенді талдау жүргізіледі және жайда қалыпты пайдалану жай-күйіне келтіру жөніндегі шаралар қабылданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z157" w:id="153"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z157" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бөгеттің жауын-шашын қарқындылығының заттай мәндері ықтимал қауіпті жағдайға сәйкес келген кезде су қоймасындағы су деңгейін төмендету бойынша жедел шаралар қабылданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z158" w:id="154"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z158" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Топырақ бөгеті жотасының көлденең ығысуының өлшемшарттық мәні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z159" w:id="155"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z159" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бөгетті қалыпты пайдалану шарттарына теңсіздік сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -15987,70 +16541,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       – бөгет жотасының бақыланатын нүктелеріндегі көлденең ығысулардың қайтымсыз (қалдық) құрауышының өсуінің табиғи мәндері арынмен пайдаланудың бірінші және кейінгі циклдерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       d – ауытқуларды өлшеу қателіктері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="156"/>
+    <w:bookmarkStart w:name="z160" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бөгетті пайдаланудың ықтимал қауіпті жағдайларына теңсіздік сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16243,70 +16797,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       – бөгет жотасының бақыланатын нүктелеріндегі көлденең ығысулардың қайтымсыз (қалдық) құрауышының өсуінің табиғи мәндері арынмен пайдаланудың бірінші және кейінгі циклдерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       d – ауытқуларды өлшеу қателіктері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="157"/>
+    <w:bookmarkStart w:name="z161" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) теңсіздікпен анықталатын бөгеттің апатқа дейінгі жағдайы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16499,90 +17053,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       – бөгет жотасының бақыланатын нүктелеріндегі көлденең ығысулардың қайтымсыз (қалдық) құрауышының өсуінің табиғи мәндері арынмен пайдаланудың бірінші және кейінгі циклдерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       d – ауытқуларды өлшеу қателіктері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="158"/>
+    <w:bookmarkStart w:name="z162" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бөгеттің сүзуге қарсы топырақ элементтеріндегі жарықшақтардың өлшемшарттық мәні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z163" w:id="159"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z163" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жарықтың пайда болуының критериалды мәні ретінде геодезиялық немесе телеметриялық заттай өлшеулер деректері бойынша есептелетін сүзуге қарсы элементтер (ядро, экран, диафрагма) топырақтарының созылуының салыстырмалы (тік немесе көлденең) деформациясының көрсеткіші пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16767,70 +17321,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– өзгеруінің көрсеткіші қашықтық нүктелер арасындағы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="160"/>
+    <w:bookmarkStart w:name="z164" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарықтың пайда болуының бақыланатын көрсеткіштерін анықтау үшін үлгінің үзілуі болатын топырақтың созылуының салыстырмалы деформациясының шекті көрсеткіші пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Топырақтың әрбір түрі үшін көрсеткіш үлгілер сериясына сәйкес механикалық сынақтармен жеке белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17173,70 +17727,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                        (15)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="161"/>
+    <w:bookmarkStart w:name="z165" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Бөгетті пайдаланудың ықтимал қауіпті жағдайларына теңсіздік сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -17289,70 +17843,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                 (16)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="162"/>
+    <w:bookmarkStart w:name="z166" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Бөгеттің авария алдындағы жағдайы теңсіздігін сипаттайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -17405,70 +17959,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       (17)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="163"/>
+    <w:bookmarkStart w:name="z167" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Депрессия бетінің өлшемшартты жағдайын тағайындау рәсімі келесі ретпен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пьезометрлермен жабдықталған бөгеттің көлденең қималары үшін негізгі (қалыпты бекітілген деңгейде) және жүктемелердің ерекше (жылдамдатылған тіреу деңгейінде) үйлесімінде қисық депрессия жағдайын есептеу жүргізіледі; есептік модельді калибрлеу (қажет болған жағдайда) есептеу нәтижелері заттай бақылау нәтижелерімен жақындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17515,70 +18069,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөгет орналасқан ауданда топырақтың маусымдық қату тереңдігінен кем емес, төменгі еңіс бетінен депрессия бетін тереңдікке тереңдету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тексеру есептерімен бөгеттің төменгі еңісінің орнықтылық қоры коэффициенттерінің жүктемелердің негізгі және ерекше үйлесімі үшін орнықтылық өлшемдеріне сәйкестігі тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="164"/>
+    <w:bookmarkStart w:name="z168" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Депрессия бетінің жағдайын бақылайтын К1, К2 диагностикалық көрсеткіштері ретінде бөгет денесінде орнатылған пьезометрлердегі өлшенетін су деңгейі қабылданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К1 өлшемшарт мәндеріне депрессия бетінің пьезометриялық деңгейлері негізгі (қалыпты төменгі деңгей) жүктемелер үйлесімінде сәйкес келеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17589,90 +18143,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К2 өлшемшарт мәндеріне жүктемелердің ерекше (жылдамдатылған төменгі деңгейде) үйлесуі кезіндегі депрессия бетінің пьезометриялық деңгейлері сәйкес келеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К1, К2 өлшемшарт мәндері әрбір пьезометр (немесе пьезометрлер тобы) үшін олардың бөгет денесінің бақыланатын жармасында орналасу координаттарына сәйкес жеке тағайындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="165"/>
+    <w:bookmarkStart w:name="z169" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бөгеттің жай-күйін қисық депрессия жағдайлары бойынша бағалау кезінде барлық пьезометрлер үшін өлшемшарт арақатынастар ұсталады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z170" w:id="166"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z170" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бөгетті қалыпты пайдалану шарттарына пьезометрлердің өлшемшарт арақатынасы сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -17865,70 +18419,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       – депрессия бетінің пьезометриялық деңгейлері негізінен (қалыпты төменгі деңгейде) жүктемелер үйлесімінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="167"/>
+    <w:bookmarkStart w:name="z171" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бөгетті пайдаланудың ықтимал қауіпті жағдайларына пьезометрлердің өлшемшарт арақатынасы сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -18181,70 +18735,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       – жүктемелердің ерекше үйлесімі кезіндегі депрессия бетінің пьезометриялық деңгейлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="168"/>
+    <w:bookmarkStart w:name="z172" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бөгеттің авария алдындағы жай-күйі пьезометрлердің өлшемшарттық арақатынасына сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -18297,110 +18851,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                    (20)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="169"/>
+    <w:bookmarkStart w:name="z173" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) K1(xi) және К2(хі) сандық мәндері депрессияның тиісті беттерінің пьезометриялық деңгейлерінің абсолюттік белгілерінде көрсетіледі. Әрбір пьезометр үшін K1(xi) және К2(хі) өлшемшарт деңгейлерінің белгілері бақылау пьезометрлерінің су қабылдағыштары арқылы өтетін тең арынды сызықтармен (эквипотенциалдармен) қиылысу нүктелерінде негізгі және ерекше үйлесім үшін депрессия беттерінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z174" w:id="170"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z174" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бөгет пен негіз денесінің сүзу беріктігінің өлшемшарттық мәні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z175" w:id="171"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z175" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Бөгет жұмысының қалыпты белгіленген режимі кезінде құрылысжайға арынның өзгеруінің барлық диапазонында өлшенген сүзу шығыстары шартқа сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -18639,70 +19193,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         (22)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="172"/>
+    <w:bookmarkStart w:name="z176" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) К2 өлшемшарт мәндеріне осы топырақ түрі үшін осы мәндерді пайдалану процесінде нақтылай отырып, жүктемелердің ерекше үйлесімі кезінде бөгеттің денесі арқылы ең жоғары сүзу шығыстарының есептік мәндері сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -18755,70 +19309,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    (23)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="173"/>
+    <w:bookmarkStart w:name="z177" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сүзгілеу шығыстарды шектейтін өлшемшарттық теңсіздіктер, келесідей болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19003,90 +19557,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q нат (ki H0) = const.                                               (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөгеттің жай-күйін бағалауда мүмкін болатын қателерді болдырмау үшін К1 және К2 өлшемшарттары бойынша (22), (23) және теңдікте (24) су өлшегіш құрылғыларда бөгет пен негіз (жаңбырдан, қардан, технологиялық ағыстардан) арқылы сүзумен байланысты емес жер үсті суларының ағуы болмаған жағдайда өлшенген сүзу шығыстарының (Онат) мәнін салыстыру үшін пайдалану қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="174"/>
+    <w:bookmarkStart w:name="z178" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бөгеттің денесі мен негізі арқылы сүзілген су лайлылығының өлшемшарттық мәндері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z179" w:id="175"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z179" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қалыпты сүзу режимінде (суффозиялық процестер болмаған) бөгет арқылы сүзілген судың лайлануы және оның негізі су қоймасындағы судың лайлануынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте К1 өлшемшарт мәні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19115,70 +19669,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       онда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Mвдх – су қоймасындағы судың лайлануы ретінде қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="176"/>
+    <w:bookmarkStart w:name="z180" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) профильденген судағы қатты бөлшектердің су қоймасындағы олардың құрамынан асып кетуі құрылысжай механикалық суффозия процесі жүретінін білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Механикалық суффозия болған кезде құрылысжайдың жай-күйі ықтимал қауіпті деп жіктеледі. Тұрақты қысым кезінде уақыт бойынша профильденген судың лайлығы ұлғайған кезде құрылысжайдың жай-күйін авария алдындағы ретінде бағалау керек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19189,70 +19743,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте К1 өлшемшарттық мәні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К2 = 2Мвдх                                                               (28)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="177"/>
+    <w:bookmarkStart w:name="z181" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бөгеттің қалыпты судың лайлығы бойынша жай-күйін сипаттайтын шарттарға теңсіздік сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -19655,130 +20209,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             (31)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="178"/>
+    <w:bookmarkStart w:name="z182" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. ГТҚ тетіктері мен тораптарының техникалық және функционалдық сенімділігінің өлшемшарттық мәндері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z183" w:id="179"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z183" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пайдаланудағы бекітпелер үшін бес жыл, тексеру кезеңділігі екі жылдан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z184" w:id="180"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z184" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жүк көтергіш жабдық жылына кемінде бір рет техникалық куәландыруға жатады. Арқандарды, тарту органдарын, сымдардың оқшаулауын және жерге қосуды, жүк көтергіш жабдықтың жарықтануы мен сигнализациясының жай-күйін тексеру жарты жылда кемінде бір рет жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z185" w:id="181"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z185" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ГТҚ құрамына енетін механикалық жабдығы келесі талаптарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық типтегі және тағайындалған су өткізу саңылауларының қақпақтары (дискілік турбиналық қақпақтардан басқа);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19915,70 +20469,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       су өткізбейтін, оның ішінде ысырманың құрылыспен жанасатын жерлерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       маневр жасау үшін тұрақты дайындық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="182"/>
+    <w:bookmarkStart w:name="z186" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шлюздердің қақпалары мен жапқыштары мынадай талаптарға сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалпы конструкцияның және оның жекелеген тораптарының және элементтерінің беріктігі мен орнықтылығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20007,70 +20561,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылысжайдың камерасында және оған жанасатын бьефте (жоғарғы немесе төменгі) су деңгейін теңестіру кезінде еркін ашу және жабу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       судың ең жоғары шығынын өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="183"/>
+    <w:bookmarkStart w:name="z187" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) су өткізу құрылысжайларының торлары мынадай талаптарға сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       берілген және нормативтік жүктемелер шегіндегі беріктік пен орнықтылық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20117,70 +20671,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалқымалы және су ағынымен қозғалатын денелерді тиімді ұстау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       механизмдердің көмегімен немесе қолмен тазалау мүмкіндігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="184"/>
+    <w:bookmarkStart w:name="z188" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) механикалық жабдықты пайдалану процесінде қамтамасыз етіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ысырмалар қозғалысының біркелкілігі, жұлқулар мен тербелістердің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20330,55 +20884,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20704,31 +21258,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>