--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e9946eb" w14:textId="e9946eb">
+    <w:p w14:paraId="1de9ae6" w14:textId="1de9ae6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өткізуден түскен ақша өз иелігінде қалатын орман шаруашылығы, ерекше қорғалатын табиғи аумақтар салаларындағы мемлекеттік мекемелердің тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуі бойынша ақылы қызмет түрлерін жүзеге асыру, орман шаруашылығы, ерекше қорғалатын табиғи аумақтар салаларындағы мемлекеттік мекемелердің тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуінен түскен, өз иелігінде қалатын ақшаны пайдалану қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2025 жылғы 27 маусымдағы № 175 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 шiлдеде № 36373 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2025 жылғы 27 маусымдағы № 175 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 шiлдеде № 36373 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексiнiң 102-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1166,568 +1166,972 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) табиғат қорғау қызметін қамтамасыз ету үшін штаттан тыс маусымдық жұмыскерлердің, оның ішінде өрт күзетшілерінің, аралық мақсатта пайдалану үшін ағаш кесуді және өзге мақсаттарда ағаш кесуді, орман дақылдары жұмыстарын жүзеге асыру жөніндегі жұмыскерлердің, сондай-ақ орман ресурстарын өңдеуді жүзеге асыратын жұмыскерлердің жұмыстарына (көрсетілетін қызметтеріне) ақы төлеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) байланыс құралдарын, көлік және жабдықтар, өртке қарсы күрес, орман қорғау және орман дақылдары мақсатындағы механизмдер мен материалдар, орман дақылдары жұмыстары үшін тұқымдар мен отырғызу материалдарын, жанар-жағармай материалдарын, киім-кешек, қару және арнайы қорғаныш құралдарын сатып алуға;</w:t>
+      5) байланыс құралдарын, көлік және жабдықтар, ғимараттар мен үй-жайларды, өртке қарсы күрес, орман қорғау және орман дақылдары мақсатындағы механизмдер мен материалдар, орман дақылдары жұмыстары үшін тұқымдар мен отырғызу материалдарын, отынды, жанар-жағармай материалдарын, киім-кешек, дәрілік заттар және медициналық мақсаттағы өзге де бұйымдарды, қару және арнайы қорғаныш құралдарын сатып алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) орман ресурстарын өңдеу үшін қажетті жабдықтар мен механизмдер сатып алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) орман мекемелерінің жұмыс істеуімен байланысты ғимараттарды, құрылыстарды және өзге де объектілерді салуға, реконструкциялауға және жөндеуге;</w:t>
+      7) орман саласындағы мемлекеттік мекемелерінің жұмыс істеуімен байланысты ғимараттарды, құрылысжайларды және өзге де объектілерді салуға, реконструкциялауға және күрделі жөндеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) орман және аңшылық шаруашылығы үшін мамандар даярлауға және олардың біліктілігін арттыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) орман мекемелерінің жұмыскерлерін еңбек көрсеткіштері үшін көтермелеуге пайдаланылады.</w:t>
+      9) орман мекемелерінің жұмыскерлерін еңбек көрсеткіштері үшін көтермелеуге пайдаланылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) Қазақстан Республикасының заңнамасында белгіленген іссапар шығыстарын өтеу нормалары шегінде зерттеу, тағылымдамалар, курстар өткізуге, жұмыстар мен көрсетілетін қызметтерді жүргізуге, көрмелерге, семинарларға, ғылыми конференцияларға, оның ішінде халықаралық ғылыми конференцияларға қатысуға ел ішіндегі және одан тыс жерлерге іссапар шығыстары (оның ішінде техникалық персоналдың және келісімшарттық қызметшілердің); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) жылу, электр энергиясы, сумен жабдықтау үшін ақы төлеуге арналған шығыстар және басқа да коммуналдық шығыстар, ағымдағы және шаруашылық мақсаттар үшін заттар мен материалдарды сатып алу, ғимаратқа қызмет көрсету бойынша қызметтер мен жұмыстарға (ағымдағы жөндеу) ақы төлеу, көлiктiк қызметтерге ақы төлеу және запастарды сатып алуға арналған өзге де шығыстар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) аумақтық қазынашылық бөлімшесіне инкассалық өкім ұсынылғанға дейін мемлекеттік мекеменің атқарушылық құжатты ерікті түрде орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) интернетті қоса алғанда байланыс қызметтеріне ақы төлеу, ағымдағы жөндеу жұмыстарын жүргізу, үй-жайды жалға алу, кеңсе және шаруашылық тауарларын сатып алу (қамтамасыз ету), ақпараттық жүйелерге қызмет көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) көлік құралдарын техникалық қарап-тексеру, иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру бойынша көрсетілетін қызметтерге ақы төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жобалау құжаттамасын (техникалық-экономикалық негіздеме) әзірлеу және сараптау, жер учаскесінің топографиялық түсірілімін дайындау, жерге орналастыру жобасын әзірлеу, жергілікті жерде жер учаскесінің шекараларын белгілеу бойынша көрсетілетін қызметтерге ақы төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z66" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ағымдағы шығындар (айыппұлдар, тұрақсыздық айыбы, орман және өсімдіктер ресурстарын пайдаланғаны үшін төлемақы, мемлекеттік баж, салықтар және бюджетке төленетін басқа да міндетті төлемдер, міндетті зейнетақы жарналары, олар бойынша өсімпұлдар мен айыппұлдар).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді – ҚР Экология және табиғи ресурстар министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Табиғат қорғау мекемелерінің тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізу бойынша ақылы қызмет түрлерін көрсетуден алған қаражаты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи кешендерді сақтау мен дамытуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өсімдіктер мен жануарлар дүниесін қорғауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аралық мақсатта пайдалану үшін ағаш кесуді және өзге мақсаттарда ағаш кесуді қоса алғанда, ормандарды қалпына келтіру және қорғану іс-шараларын жүргізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аумақтарды тазартуға және абаттандыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи-қорық қоры объектілерін қорғау мен туристік, рекреациялық және шектеулі шаруашылық қызметпен байланысты инфрақұрылымды дамытуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) табиғат қорғау қызметін қамтамасыз ету үшін штаттан тыс маусымдық жұмыскерлердің, оның ішінде өрт күзетшілерінің, аралық мақсатта пайдалану үшін ағаш кесуді және өзге мақсаттарда ағаш кесуді, орман дақылы жұмыстарын жүзеге асыру жөніндегі жұмыскерлердің, сондай-ақ шектеулі шаруашылық қызметті жүзеге асыратын жұмыскерлердің жұмыстарына (көрсетілетін қызметтеріне) ақы төлеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) табиғи сипаттағы төтенше жағдайдың салдарынан пайда болған өтімді қоқысты (жел мен дауыл құлатқан ағаштарды) жинаумен байланысты жұмысты (көрсетілетін қызметті) жүзеге асыратын жеке және (немесе) заңды тұлғалардың жұмысы (көрсетілетін қызметі) құнының ақысын төлеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) мемлекеттік ұлттық табиғи парктердің бақылау-өткізу бекеттерін басқару жөніндегі қызметті жүзеге асыратын заңды тұлғалардың жұмысы (көрсетілетін қызметі) құнының ақысын төлеуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) байланыс құралдарын, көлік және жабдықтар, ғимараттар мен үй-жайларды, өртке қарсы күрес, орман қорғау және орман дақылдары мақсатындағы механизмдер мен материалдар, орман дақылдары жұмысы үшін тұқым және отырғызу материалдарын, отынды, жанар-жағармай материалдарын, киім-кешек, дәрілік заттарды, медициналық мақсаттағы бұйымдарды, дәрілік заттар және медициналық мақсаттағы өзге де бұйымдарды, қару және арнайы қорғаныш құралдарын сатып алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) табиғат қорғау қызметі мен байланысты ғимараттарды, құрылысжайларды және өзге де объектілерді салуға, реконструкциялауға және күрделі жөндеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ерекше қорғалатын табиғи аумақтар үшін мамандар даярлауға және олардың біліктілігін арттыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) табиғат қорғау мекемелерінің жұмыскерлерін еңбек көрсеткіштері үшін көтермелеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) ерекше қорғалатын табиғи аумақтар саласында ғылыми зерттеулер жүргізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) табиғат музейлері мен көрмелерін ұйымдастыруға және оларды ұстап отыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) рекреациялық аймақтарды дамытуға және абаттандыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жарнамалық қызметті жетілдіруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) экологиялық насихаттауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) теріс экологиялық зардаптардың алдын алуға және жоюға пайдаланылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) Қазақстан Республикасының заңнамасында белгіленген іссапар шығыстарын өтеу нормалары шегінде зерттеу, тағылымдамалар, курстар өткізуге, жұмыстар мен көрсетілетін қызметтерді жүргізуге, көрмелерге, семинарларға, ғылыми конференцияларға, оның ішінде халықаралық ғылыми конференцияларға қатысуға ел ішіндегі және одан тыс жерлерге іссапар шығыстары (оның ішінде техникалық персоналдың және келісімшарттық қызметшілердің); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) жылу, электр энергиясы, сумен жабдықтау үшін ақы төлеуге арналған шығыстар және басқа да коммуналдық шығыстар, ағымдағы және шаруашылық мақсаттар үшiн заттар мен материалдарды сатып алу, ғимаратқа қызмет көрсету бойынша қызметтер мен жұмыстарға (ағымдағы жөндеу) ақы төлеу, көліктік қызметтерге ақы төлеу және запастарды сатып алуға арналған өзге де шығыстар; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) аумақтық қазынашылық бөлімшесіне инкассалық өкім ұсынылғанға дейін мемлекеттік мекеменің атқарушылық құжатты ерікті түрде орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) интернетті қоса алғанда байланыс қызметтеріне ақы төлеу, ағымдағы жөндеу жұмыстарын жүргізу, үй-жайды жалға алу, кеңсе және шаруашылық тауарларын сатып алу (қамтамасыз ету), ақпараттық жүйелерге қызмет көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарын техникалық қарап-тексеру, иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру бойынша көрсетілетін қызметтерге ақы төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жобалау құжаттамасын (техникалық-экономикалық негіздеме) әзірлеу және сараптау, жер учаскесінің топографиялық түсірілімін дайындау, жерге орналастыру жобасын әзірлеу, жергілікті жерде жер учаскесінің шекараларын белгілеу бойынша көрсетілетін қызметтерге ақы төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) ағымдағы шығындар (айыппұлдар, тұрақсыздық айыбы, орман және өсімдіктер ресурстарын пайдаланғаны үшін төлемақы, мемлекеттік баж, салықтар және бюджетке төленетін басқа да міндетті төлемдер, міндетті зейнетақы жарналары, олар бойынша өсімпұлдар мен айыппұлдар).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгерістер енгізілді – ҚР Экология және табиғи ресурстар министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>