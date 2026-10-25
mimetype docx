--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7248ee4" w14:textId="7248ee4">
+    <w:p w14:paraId="17c8210" w14:textId="17c8210">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының су қоймаларын, каналдары мен гидротехникалық құрылысжайларын дамытуға мемлекеттік кепілдікпен тартылған қарыздар бойынша өтеу, қызмет көрсету және қоса қаржыландыру жөніндегі шығыстарды жабуға бюджеттен субсидиялар бөлу және субсидиялар төлеу қағидасын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 27 маусымдағы № 157-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 маусымда № 36356 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 27 маусымдағы № 157-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 маусымда № 36356 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Су кодексінің 23-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -883,51 +883,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республикалық бюджеттік бағдарламаның әкімшісі – Қазақстан Республикасы Су ресурстары және ирригация министрлігі (бұдан әрі – РББӘ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жергілікті бюджеттік бағдарламалардың әкімшісі – жергілікті бюджеттерден қаржыландырылатын, сумен жабдықтау және су бұру жекелеген функцияларды жүзеге асыруға облыс, республикалық маңызы бар қалалар және астана әкімдігі уәкілеттік берген мемлекеттік мекеме (бұдан әрі – ЖББӘ);</w:t>
+      2) жергілікті бюджеттік бағдарламалардың әкімшісі – сумен жабдықтау және су бұру саласындағы жекелеген функцияларды жүзеге асыруға астана, облыстар және республикалық маңызы бар қалалардың әкімдігі уәкілеттік берген, мемлекеттік жергілікті бюджеттерден қаржыландырылатын мекеме (бұдан әрі – ЖББӘ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кредиттік келісім - халықаралық қаржы ұйымы мен субсидия алушы арасындағы инвестициялық жобаны іске асыру туралы келісім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
@@ -1027,50 +1027,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес субсидия алушы мен РББӘ арасында жазбаша түрде жасалатын, төлемдерді жүзеге асыру тәртібін, төлем мерзімдерін, тараптардың жауапкершілігін және есептілікті ұсынуды көздейтін келісім.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қоса қаржыландыру - жанама салықты төлеу, тауардың, жұмыстың немесе қызметтің қосылған құнының бір бөлігін мемлекет бюджетіне алу нысаны болып табылатын республикалық бюджеттен бөлінетін қаражат (Қазақстан Республикасының тартылған қарыз бойынша жобаларды жүзеге асыру үшін қосымша құн салығын төлеу үшін қатысуы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасының су қоймаларын, каналдары мен гидротехникалық құрылысжайларын дамытуға мемлекет кепілдігімен тартылған қарыздар бойынша өтеу, оларға қызмет көрсету және қоса қаржыландыру жөніндегі шығыстарды жабуға бюджеттен субсидия бөлу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1388,55 +1450,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1762,31 +1824,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>