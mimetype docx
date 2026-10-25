--- v0 (2025-11-06)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5df56a4" w14:textId="5df56a4">
+    <w:p w14:paraId="126127a" w14:textId="126127a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,67 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бизнестің цифрлық картасын әзірлеу жөніндегі әдістемені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің м.а. 2025 жылғы 27 маусымдағы № 60 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 маусымда № 36351</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің м.а. 2025 жылғы 27 маусымдағы № 60 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 30 маусымда № 36351.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің 99-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -829,54 +822,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бизнестің цифрлық картасын әзірлеудің мақсаты кәсіпкерлер үшін жеке ұсынымдар әзірлей отырып, кәсіпкерліктің даму жағдайын бағалауға, мемлекеттік қолдау шараларына қол жеткізуді жеңілдетуге және анық талдаудың негізінде олардың тиімділігін бағалауға мүмкіндік беретін мемлекет пен бизнес арасындағы ашық, тиімді және технологиялық өзара іс-қимылды қамтамасыз ететін бірыңғай цифрлық жобаны құру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Бизнестің цифрлық картасы Қазақстан Республикасының ақпараттандыру туралы заңнамасына сәйкес "электрондық үкіметтің" ақпараттандыру объектілерімен және ұйымдардың ақпараттық жүйелерімен интеграциялық өзара іс-қимыл шеңберінде алынатын кәсіпкерлік субъектілері туралы деректер негізінде қалыптастырылады.</w:t>
+      4. Бизнестің цифрлық картасы Қазақстан Республикасының цифрлық заңнамасына сәйкес "цифрлық үкіметтің" цифрлық объектілерімен және ұйымдардың цифрлық жүйелерімен интеграциялық өзара іс-қимыл шеңберінде алынатын кәсіпкерлік субъектілері туралы деректер негізінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда  - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бизнестің цифрлық картасының құрылымы мен бағыттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -987,54 +1042,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де бағыттар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Бизнестің цифрлық картасының кәсіпкерлік қызметті жүзеге асыру үшін мемлекеттік көрсетілетін қызметтер мен өзге де көрсетілетін қызметтерді "бір терезе" қағидаты бойынша ұсыну бағыты мемлекеттік көрсетілетін қызметтер туралы заңнамаға сәйкес "электрондық үкімет" веб-порталында іске асырылады.</w:t>
+      6. Бизнестің цифрлық картасының кәсіпкерлік қызметті жүзеге асыру үшін мемлекеттік көрсетілетін қызметтер мен өзге де көрсетілетін қызметтерді "бір терезе" қағидаты бойынша ұсыну бағыты Қазақстан Республикасының мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңнамасына сәйкес "цифрлық үкімет" веб-порталында іске асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда  - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Бизнестің цифрлық картасының кәсіпкерлік қызметті мемлекеттік реттеу бойынша бағыты Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1167,54 +1284,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші деңгей – екінші деңгей жүйелерімен біріктірілген, алушылардың өтінімдерінің эталондық электрондық тізілімін қамтитын тіркеу жүйесі, онда түпкілікті постформаттық-логикалық бақылау арқылы алушының базалық талаптарға сәйкестігі айқындалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) екінші деңгей – алушылардың өтінімдерін қабылдау, оларды форматтық-логикалық бақылауды қолдану арқылы өңдеу және өңделген өтінімдерді бірінші деңгейге беру жүзеге асырылатын салалық мемлекеттік немесе мемлекеттік емес ақпараттық жүйелер.</w:t>
+      2) екінші деңгей – алушылардың өтінімдерін қабылдау, оларды форматтық-логикалық бақылауды қолдану арқылы өңдеу және өңделген өтінімдерді бірінші деңгейге беру жүзеге асырылатын салалық мемлекеттік немесе мемлекеттік емес цифрлық жүйелер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді  - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Талдамалық және болжамдық шешімдер кәсіпкерлік субъектілері туралы мынадай негізгі мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1865,54 +2044,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қарсы міндеттемелер Қазақстан Республикасының заңнамасына сәйкес салалық ерекшеліктер ескеріле отырып айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Қарсы міндеттемелердің орындалуын мониторингтеу мемлекеттік органдар мен ұйымдардың ақпараттық жүйелерімен интеграциялық өзара іс-қимыл арқылы Бизнестің цифрлық картасында автоматты түрде жүзеге асырылады.</w:t>
+      14. Қарсы міндеттемелердің орындалуын мониторингтеу мемлекеттік органдар мен ұйымдардың цифрлық жүйелерімен интеграциялық өзара іс-қимыл арқылы Бизнестің цифрлық картасында автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда  - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қаржылай емес мемлекеттік қолдау шараларын пайдаланған кәсіпкерлік субъектісіне Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 20 маусымдағы № 119 бұйрығымен бекітілген Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларының тиімділігін талдауды жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2372,31 +2613,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>