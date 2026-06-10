--- v0 (2025-11-28)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="be398f8" w14:textId="be398f8">
+    <w:p w14:paraId="86b7e2f" w14:textId="86b7e2f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,143 +94,205 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің м.а. 2025 жылғы 26 маусымдағы № 153-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 маусымда № 36343 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің м.а. 2025 жылғы 26 маусымдағы № 153-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 маусымда № 36343 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қазақстан Республикасының Су Кодексі 23-бабының </w:t>
-[...49 lines deleted...]
-        <w:t>10-бабының</w:t>
+        <w:t xml:space="preserve">Қазақстан Республикасы Су Кодексінің 23-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35) тармақшасының үшінші абзацына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1186,114 +1248,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер (бұдан әрі – АШТӨ) шеккен шығыстардың бір бөлігін субсидиялау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Су Кодексінің (бұдан әрі – Кодекс) 23-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
+      1. Суарудың су үнемдеу технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер (бұдан әрі – АШТӨ) шеккен шығыстардың бір бөлігін субсидиялау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Су Кодексінің (бұдан әрі – Кодекс) 23-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35) тармақшасының үшінші абзацына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде АШТӨ шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Суарудың су үнемдеу технологияларын енгізуге бағытталған инвестициялық салымдар кезінде АШТӨ шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Суарудың су үнемдейтін технологияларын енгізуге инвестициялық салымдар кезінде АШТӨ шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялаудың негізгі мақсаты капитал сыйымдылығын төмендету және салынған инвестициялардың өзін-өзі ақтауын арттыру жолымен инвестициялық жобаларды іске асыру шеңберінде тауарлардың, жұмыстардың және көрсетілетін қызметтердің қолжетімділігін арттыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1650,208 +1774,1254 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша инвесторлардың (көрсетілетін қызметті алушылардың) инвестициялық салымдар кезінде инвестициялық субсидиялар алуына арналған электрондық түрдегі өтінімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) су алу және беруге арналған инфрақұрылымды кеңейту – жұмыс істеп тұрған объектіде қосымша өндірістік қуаттарды салуды, жұмыс істеп тұрған өндірістік қуаттарды осы Қағидаларға 2-қосымшаға сәйкес жетіспейтін немесе қажетті жаңа, бұрын пайдаланылмаған жабдықтармен жарақтандыруды көздейтін іс-шаралар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      15) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) субсидиялауға арналған өтінімдердің электрондық тізілімі (бұдан әрі – тізілім) – агроөнеркәсіптік кешенді субсидиялауға арналған өтінімдер туралы, сондай-ақ қарыз алушылар, қаржы институттары туралы мәліметтер жиынтығы және СМАЖ-да көрсетілген өзге де мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      16) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) субсидиялаудың мемлекеттік ақпараттық жүйесі (бұдан әрі – СМАЖ) – субсидия алуға арналған өтінімді тіркеу, сондай-ақ өтінімді субсидиялау шарттарына сәйкестігін автоматты түрде тексеру арқылы оны өңдеу мүмкіндігін беретін, субсидиялау процестерін орындау бойынша қызметтер көрсетуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) субсидиялаудың мемлекеттік ақпараттық жүйесінің веб-порталы (бұдан әрі – веб-портал) – Интернет желісінде орналастырылған, субсидиялаудың мемлекеттік ақпараттық жүйесіне қолжетімділік беретін интернет-ресурс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Қағидалар 17-1)және 17-2) тармақшалармен толықтыру көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      18) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен құрылған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтінін растайтын электрондық цифрлық символдар жинағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Су алу және жеткізу үшін жаңа инфрақұрылым құруға немесе кеңейтуге арналған шығындарды субсидиялау осы Қағидалардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жобаның паспортына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер инвестициялық жоба жобалау-сметалық құжаттаманы әзірлемей жабдықтың жекелеген түрлерін сатып алуды және монтаждауды ғана көздейтін болса, онда сатып алынған жабдық сатып алу-сату (лизинг) шарттары, жеткізу шарттары және (немесе) жабдықты монтаждау, сондай-ақ ілеспе құжаттар (кедендік декларация, шот-фактуралар, төлемді растайтын құжаттар) бойынша қуат бірлігін кеңейтуді және инвестициялық салымдардың жабдықтың құнынан өтеу үлесін субсидиялауды есептеуге арналған ең жоғары рұқсат етілген белгіленген құн шегінде субсидиялануы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Қағидалар 4-1-тармақпен толықтыру көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жыл сайын тиісті жылдың 1 ақпанына дейін жұмыс органы (көрсетілетін қызметті беруші) жұмыс органының (көрсетілетін қызметті берушінің), жергілікті атқарушы органдардың (оның ішінде аудандық/қалалық) және қоғамдық және үкіметтік емес салалық ұйымдардың өкілдері болып табылатын басқа да ұйымдардың қызметкерлері қатарынан мамандар тобын құрады және СМАЖ-ға тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Су алу және жеткізу үшін жаңа инфрақұрылым құруға немесе кеңейтуді көздейтін жобалар паспорттары бойынша объектілерді қарап-тексеру кезінде мамандар тобына құрылыс, қала құрылысы және сәулет мәселелері жөніндегі басқармасының мамандары енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1880,774 +3050,1790 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір объектіге жұмыс органы (көрсетілетін қызметті беруші) айқындайтын кемінде 2 (екі) маман жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарап-тексеру инвестордың (көрсетілетін қызметті алушының) немесе оның сенім білдірген адамының қатысуымен жүзеге асырылады және оның нәтижесі осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша инвестордың объектісін қарап-тексеру актісімен (бұдан әрі – объектінің қарап-тексеру актісі) ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Осы Қағидалардың 5-тармағына сәйкес мамандар топтарының құрамына кіретін адамдар еңбек демалысында, іссапарда, уақытша еңбекке жарамсыз кезеңінде болуына, жұмыстан босатылуына байланысты СМАЖ-ға қолжетімділік шектеулі болатын жағдайларды қоспағанда, көрсетілген адамдарда СМАЖ-ға үнемі қолжетімділік болады. СМАЖ-ға қолжетімділікке шектеу осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жұмыс органының субсидиялаудың мемлекеттік ақпараттық жүйесіне қолжетімділігін шектеу туралы хабарламасымен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Акцияларының (жарғылық капиталындағы қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде мемлекетке, ұлттық басқарушы холдингке, ұлттық холдингке, ұлттық компанияға тиесілі ұйымдар инвестициялық субсидиялауға жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақта көрсетілген талаптар келесі жағдайларға қолданылмайды: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) инвестор (көрсетілетін қызметті алушы) жабдықты лизингке алған кезде, осы Қағидалардың 4-тарауына сәйкес инвестициялық субсидияларды қаржы институтының арнайы шотына аванстық төлем ретінде аудару тетігін қолданған жағдайда; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Кәсіпкерлік кодексінің 283-1 бабына сәйкес жасалатын инвестициялар туралы келісім шеңберінде бірлескен қызмет туралы шарттың негізінде жер учаскелерін пайдаланған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Инвестициялық субсидиялар тарату, оңалту немесе банкроттық рәсімдері басталған, сондай-ақ қызметі "Оңалту және банкроттық туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Оңалту және банкроттық туралы заң) сәйкес тоқтатылған инвесторларға (көрсетілетін қызметті алушыларға) берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Инвестициялық субсидиялаудың негізгі шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Инвестициялық субсидиялау инвестициялық жобаны іске асыру орны бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Инвестициялық субсидиялау субсидиялауға электрондық өтінім берілген жылға дейін үш жылдан ерте емес пайдалануға берілген инвестициялық жобалар бойынша беріледі. Бұл ретте, инвестициялық жоба пайдалануға берілген күнге дейін үш жылдан ерте емес шығарылған, бұрын пайдаланылмаған жаңа жабдықтар субсидиялауға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестор инвестициялық субсидиялауға арналған өтінімге оның шеңберінде жабдықтар сатып алу жүзеге асырылған инвестициялық жобаны пайдалануға беру актісін қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық субсидиялар сомасын есептеу кезінде осы тармақтың шарттарына сәйкес келетін жаңа, бұрын пайдаланылмаған жабдықтың өндірістік қуаты (суармалы жерлер) қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Егер жобаның паспорттары бойынша тек жабдықтарды сатып алу көзделсе, онда өтінім берілген жылға дейін 3 (үш) жылдан ерте емес шығарылған және сатып алынған жаңа, бұрын пайдаланылмаған жабдықтар субсидиялауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Субсидияны алу үшін инвесторда (көрсетілетін қызметті алушыда) СМАЖ-ның жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесімен ақпараттық өзара іс-қимылы нәтижесінде расталған жер пайдалану немесе жеке меншік құқығында ауыл шаруашылығы мақсатындағы жер учаскесінің (учаскелерінің) тиісті алаңының болуы қажет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл шаруашылығы кооперативі өтінім берген жағдайда кооператив мүшелеріне тіркелген ауыл шаруашылығы мақсатындағы жер учаскелерінің жиынтық алаңы ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл шаруашылығы кооперативіндегі мүшелік СМАЖ-дің мемлекеттік "Заңды тұлғалар" мемлекеттік дерекқорымен ақпараттық өзара іс-қимылы арқылы расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірлескен кәсіпкерлік нысанында қызметін жүзеге асыратын шаруа немесе фермер қожалығы өтінім берген жадайда, жер учаскелері тіркелген мүшелерге тиесілі болған кезде, шаруа немесе фермер қожалығы мүшесінің атына тіркелген сатып алынған жабдық бойынша субсидия беруге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаруа немесе фермер қожалығына мүшелік Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің деректерімен салыстыру арқылы расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялар туралы келісім шеңберінде бірлескен қызмет туралы шарт негізінде инвестициялық жобаны іске асыру барысында инвестор (көрсетілетін қызметті алушы) бірлескен қызмет туралы шарттың талаптарына сәйкес пайдаланылатын жер учаскелерінің деректерін (реквизиттерін) көрсетеді. Жер учаскелерін пайдалану құқығы бірлескен қызмет туралы шарттың қатысушы тарапынан СМАЖ және мемлекеттік жылжымайтын мүлік біріңғай мемлекеттік кадастрының ақпараттық жүйесімен ақпараттық өзара іс-қимыл жасауы арқылы расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өтінім осы Қағидаларда көрсетілген жоба паспортына, сондай-ақ осы Қағидалардың талаптарына сәйкес болған жағдайда инвестициялық субсидиялау жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      14-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Сатып алынған тауарларды, жұмыстар мен көрсетілетін қызметтерді растау электрондық шот-фактуралардың ақпараттық жүйесі арқылы жүзеге асырылады (қаржылық лизинг арқылы тауарларды сатып алынған жағдайларды қоспағанда). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АШТӨ (ауыл шаруашылығы кооперативі) жабдықты электрондық шот-фактуралардың ақпараттық жүйесін пайдаланбайтын шетелдік өндірушіден тікелей сатып алған жағдайда, сатып алу шығындары тауарларға арналған кедендік декларациямен (Еуразиялық экономикалық одаққа мүше болып табылмайтын үшінші елдерден әкелінген жағдайда) немесе Қазақстан Республикасы Салық кодексінің (бұдан әрі - Салық кодексі) 530-бабының 2-тармағына сәйкес салық органының белгісі бар тауарларды әкелу және жанама салықтарды төлеу туралы өтінішпен (өтініштермен) (Еуразиялық экономикалық одаққа мүше мемлекеттер аумағынан әкелінген жағдайда) расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      15-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Инвестор (көрсетілетін қызметті алушы) субсидияларды алмаған жағдайда (мемлекеттік қолдау шараларын алу үшін электрондық шот-фактураны пайдаланбаған кезде), инвестордың (көрсетілетін қызметті алушының) өтініші бойынша жұмыс органы (көрсетілетін қызметті беруші) 5 (бес) жұмыс күні ішінде СМАЖ арқылы электрондық шот-фактураларды бұғаттан шығаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Инвестициялық субсидиялар осы Қағидалардың 33-тармағында көзделген жағдайларды қоспағанда, суды алу және беру және/немесе жабдықты сатып алу үшін инфрақұрылымды құру және кеңейту кезінде пайдалануға берілгеннен кейін төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Инвестициялық субсидияларды есептеу іс жүзінде салынған инвестициялар бойынша жүзеге асырылады. Шығындарды өтеу пайызы (бұдан әрі – %) жоба паспортында көзделген өтеу үлесіне сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ағымдағы қаржы жылының өтінімдері бойынша инвестициялық субсидияларын ағымдағы қаржы жылында төлеу кезінде әкімшінің шешімімен қаражат болған жағдайда жалпы сипаттағы трансферттер және де жергілікті бюджет қаражаты есебінен инвестициялық салымдарды өтеу үлесін суармалы жерлер үшін, оның ішінде 2028 жылғы 31 желтоқсанға дейін суармалы жерлерге ауыстырылған суарылмайтын жерлер үшін қоса алғанда 80 (сексен) %-ға дейін ұлғайтуға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Инвестициялық субсидиялардың мөлшері мынадай формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Инвестор инвестициялық субсидиялауға арналған өтінімге оның шеңберінде жабдықтар сатып алу жүзеге асырылған инвестициялық жобаны пайдалануға беру актісін қоса береді.</w:t>
-[...36 lines deleted...]
-      11. Егер жобаның паспорттары бойынша тек жабдықтарды сатып алу көзделсе, онда өтінім берілген жылға дейін 3 (үш) жылдан ерте емес шығарылған және сатып алынған жаңа, бұрын пайдаланылмаған жабдықтар субсидиялауға жатады.</w:t>
+      А = (Б х В) х Г, мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А - инвестициялық субсидиялардың сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б - іс жүзіндегі инвестициялық салымдар сомасы немесе жобалардың паспорттарында көрсетілген субсидияларды есептеуге арналған ең жоғары жол берілетін құн (егер іс жүзіндегі инвестициялық салымдар субсидияларды есептеуге арналған ең жоғары жол берілетін құннан асса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В - жобалардың паспорттарында көрсетілген пайыздық мәндегі инвестициялық салымдарды өтеу үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Г - жобалардың паспорттарында көрсетілген өлшем бірлігі (суармалы жер ауданы, га).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосылған құн салығы (бұдан әрі - ҚҚС) бойынша тіркеу есебінде тұрған АШТӨ үшін субсидиялар сомасын есептеу есепке жатқызылған ҚҚС сомасына азайтылған инвестициялық салымдар сомасына сүйене отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Өтінімдерді қабылдау инвестициялық жобаны іске асыру орны бойынша тиісті жылдың 1 ақпанынан 15 желтоқсанына дейін (қоса алғанда) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
-[...135 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімдер келіп түскен күні мен уақытына сәйкес кезектілік бойынша қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      АШТӨ (ауыл шаруашылығы кооперативі) жабдықтарды электрондық шот-фактуралардың ақпараттық жүйесін пайдаланбайтын шетелдік өндірушіден тікелей сатып алған кезде, сатып алуға жұмсалған шығындар тауарларға арналған кедендік декларациямен (Еуразиялық экономикалық одаққа мүше болып табылмайтын үшінші елдерден) немесе "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Қазақстан Республикасы Кодексінің (бұдан әрі - Салық кодексі) </w:t>
-[...268 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      21-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Инвестор (көрсетілетін қызметті алушы) өз қаражатын пайдаланған жағдайда инвестициялық субсидиялар сомасын жұмыс органы (көрсетілетін қызметті беруші) инвестордың (көрсетілетін қызметті алушының) есеп айырысу шотына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жабдықтарды және су алу және су беру үшін инфрақұрылымды құру және кеңейту объектілерді кредитке/лизингке сатып алған кезде инвестициялық субсидиялар қаржы институтына инвестордың (көрсетілетін қызметті алушының) оң шешімі негізінде инвестициялық жоба шеңберінде жабдықты сатып алуға пайдаланған кредит/лизинг бойынша инвестордың (көрсетілген қызметті алушының) негізгі борышын өтеу қаржы институтының есебіне аударылады. Бұл ретте, егер инвестициялық субсидиялар сомасы инвестордың (көрсетілетін қызметті алушының) негізгі борышы қалдығының сомасынан асқан жағдайда, онда негізгі борыш қалдығының сомасынан асатын айырма сомасы инвесторға (көрсетілетін қызметті алушыға) жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2678,70 +4864,224 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Инвестициялық субсидиялар алатын АШТӨ үшін қарсы міндеттеме 2020 жылдан бастап осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ауыл шаруашылығы мен тамақ өнімдерін өндірудің негізгі капиталына инвестициялар бойынша статистикалық есептілікті ұсыну болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      22-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Инвестициялық субсидиялауға өтінім беру "электрондық үкіметтің" веб-порталы арқылы электрондық түрде жүзеге асырылады және СМАЖ-да тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Электрондық үкіметтің" веб-порталы мен СМАЖ-дың ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2754,108 +5094,254 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвесторда (көрсетілетін қызметті алушыда) СМАЖ-да жеке шотының бар болуы СМАЖ-дың "Заңды тұлғалар" немесе "Жеке тұлғалар" мемлекеттік дерекқорларымен ақпараттық өзара іс-қимылы нәтижесінде расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Инвестициялық субсидиялауға электрондық түрінде өтінім қабылдау және қарастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z55" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      23-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Жұмыс органының (көрсетілетін қызметті берушінің) шешімін алу үшін инвестор (көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "электрондық үкіметтің" веб-порталы арқылы инвестордың (көрсетілетін қызметті алушының) ЭЦҚ-сы қойылған инвестициялық субсидиялауға арналған электрондық өтінімді береді, өтінімде көрсетілген қажетті құжаттар "PDF (Portable Document Format)" форматында (инвестордың (көрсетілетін қызметті алушының) қолы қойылған және мөрімен (бар болса) куәландырылған қағаз нұсқаның сканерленген көшірмесі) қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, жұмыс органы (көрсетілетін қызметті беруші) өтінім тіркелген күннен бастап 2 (екі) жұмыс күні ішінде инвестициялық жобаның осы Қағидалардың шарттарына сәйкестігі/сәйкес еместігі туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2944,266 +5430,712 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыс органы (көрсетілетін қызметті беруші) Мемлекеттік көрсетілетін қызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік қызмет көрсетуді мониторингтеудің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Субсидия алу үшін инвестор (көрсетілетін қызметті алушы) "PDF (Portable Document Format)" электрондық форматында (инвестордың (көрсетілетін қызметті алушының) қолы қойылған және мөрімен (бар болса) расталған қағаз нұсқаның сканерлеген көшірмесі) мынадай растау, құқық белгілеу және/немесе тіркеу құжаттарын қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiнің шеккен шығыстарының бір бөлігін субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесінің 9-тармағында көрсетілген нысан бойынша инвестициялық субсидиялауға арналған өтінімін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жұмыс органы (көрсетілетін қызметті беруші) инвестор (көрсетілетін қызметті алушы) өтінімін тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде ЭЦҚ-ны пайдалана отырып, тиісті хабарламаға қол қою арқылы оның қабылданғанын растайды. Аталған хабарлама инвестордың (көрсетілетін қызметті алушының) жеке кабинетінде қолжетімді болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Өтінімге қоса берілген құжаттар не онда қамтылған қажетті мәліметтер толық емес болған жағдайда, жұмыс органы (көрсетілетін қызметті беруші) 1 (бір) жұмыс күні ішінде негіздерді егжей-тегжейлі сипаттай отырып, өтінімді қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Өтінімді беру және тіркеу кезінде өтінім жұмыс органының (көрсетілетін қызметті берушінің) немесе мамандар тобының "жеке кабинетіне" келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органы (көрсетілетін қызметті беруші) инвестордан (көрсетілетін қызметті алушыдан) өтінім келіп түскен кезде 10 (он) жұмыс күні ішінде осы Қағидалардың 5-тармағына сәйкес жұмыс жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      28-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Субсидия беруден бас тарту Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық субсидияларды беруден бас тарту туралы шешімді жұмыс органы (көрсетілетін қызметті беруші) СМАЖ-да мамандар тобының қарап-тексеру актісінің негізінде немесе инвестициялық жобаның және/немесе ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі анықталған кезде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Мемлекеттік қызметті көрсетуден бас тартылған жағдайда тыңдау рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Қағидалар 29-1, 29-2, 29-3 және 29-4 тармақтармен толықтыру көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      30-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Өтінімді қарау нәтижелері туралы мәліметтер инвестордың (көрсетілетін қызметті алушының) "жеке кабинетіне" жіберіледі және веб-порталда көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыс органы (көрсетілетін қызметті беруші) оң шешім қабылдаған күннен бастап 1 (бір) жұмыс күні ішінде жұмыс органы (көрсетілетін қызметті беруші) электрондық нысанда СМАЖ арқылы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3238,128 +6170,436 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша инвестициялық субсидиялау шартын және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сатып алынатын жабдықтарды нысаналы пайдалану және иеліктен шығармау туралы келісімді қалыптастырады және қол қояды, олар инвесторға (көрсетілетін қызметті алушыға) қол қою үшін автоматты түрде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      31-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Мұрагер (лер) мұрагер құқықтарын иеленген жағдайда, мұрагер (лер) СМАЖ арқылы жұмыс органына (көрсетілетін қызметті берушіге) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субсидиялау шартына өзгерістер енгізу туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынған хабарлама негізінде жұмыс органы (көрсетілетін қызметті беруші) 2 (екі) жұмыс күні ішінде инвестициялық субсидиялау шартына инвестордың деректерін түзету бөлігінде қосымша келісім қалыптастырады. Қосымша келісім субсидиялауды жандандыруға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      32-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Жасалған инвестициялық субсидиялау шарттары резервке (күту парағына) енгізіледі және инвестициялық субсидиялау шартын жасасу сәтінде қолданылатын талаптар мен өлшемшарттар бойынша субсидиялауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық субсидиялау шарттарын резервке (күту парағына) жұмыс органы (көрсетілетін қызметті беруші) өтінімдер келіп түскен күні мен уақытына сәйкес кезектілік бойынша енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3388,602 +6628,1072 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Резервке (күту парағына) келіп түскен инвестициялық субсидиялау шарттары бойынша субсидиялар төлеу ағымдағы қаржы жылында қосымша бюджет қаражатын бөлу кезінде резервке (күту парағына) инвестициялық субсидиялау шартының келіп түскен күні мен уақытына сәйкес кезектілік бойынша жүзеге асырылады. Ағымдағы қаржы жылында резервке (күту парағына) келіп түскен инвестициялық субсидиялау шарттары бойынша қосымша бюджет қаражаты болмаған жағдайда, субсидиялар төлеу келесі қаржы жылында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы қаржы жылында күту парағындағы субсидиялау шарттары бойынша өтінімдерді төлеудің басталу уақыты мен күнін көрсете отырып, қосымша бюджет қаражатын бөлу туралы хабарлама СМАЖ-да тіркелген кезде инвестор (көрсетілетін қызметті алушы) көрсеткен электрондық почта мекенжайына, сондай-ақ СМАЖ-дағы "жеке кабинетке" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тартылған қаражат есебінен инвестициялық салымдар бойынша инвестициялық субсидиялаудың жекелеген шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Инвестор (көрсетілетін қызметті алушы) жабдықтарды кредитке/лизингке сатып алған жағдайда, инвестициялық субсидияларды "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Банктер және банк қызметі туралы заң) сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институтына немесе микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институтына, арнайы шотқа аванстық төлеммен аудару жүзеге асырылады. Аванстық төлеммен аудару тетігін қолданудың орындылығын жұмыс органы (көрсетілетін қызметті беруші) айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Инвестициялық субсидияларды арнайы шотқа алу үшін инвестор (көрсетілетін қызметті алушы) арнайы шотқа аванстық төлеммен аудару тетігін қолдана отырып, осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша электрондық өтінім береді және қосымша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Банктер және банк қызметі туралы Заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институты/лизингктік компания куәландырған Банктер және банк қызметі туралы Заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институты кредиттік комитетінің оң шешімінің көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) су пайдалану құқығын растайтын құжат (арнайы су пайдалануға рұқсаттар немесе су пайдаланушы мен су тұтынушы арасында жасалатын шартын) тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы (көрсетілген қызметті беруші) инвестордың (көрсетілген қызметті алушының) өтінімін мақұлдаған күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидаларға 13-қосымшаға сәйкес нысан бойынша жұмыс органы (көрсетілген қызметті беруші), Банктер және банк қызметі туралы Заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институты/лизингктік компания және инвестор (көрсетілген қызметті алушы) арасында Банктер және банк қызметі туралы Заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институтының немесе микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институтының/лизингктік компанияның арнайы шоттағы инвестициялық субсидияларды пайдаланбауы туралы үш жақты шарт пен келісім жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте Банктер және банк қызметі туралы Заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институты/лизингктік компания (бұдан әрі – қаржы институты) осы Қағидалардың 35 немесе 36-тармақтарында көрсетілген шарттар уақытында орындалғанға дейін арнайы шотқа алынған инвестициялық субсидиялар қаражатын пайдаланбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Кредит/микрокредит беру арқылы инвестор (көрсетілетін қызметті алушы) қаржыландырылған жағдайда, Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе қаржы институты арнайы шотқа инвестициялық субсидиялар алынған күннен бастап 10 (он) жұмыс күні ішінде инвесторға (көрсетілетін қызметті алушыға) кредит/микрокредит беруді жүзеге асырады және растайтын құжаттарды, кредиттік/микрокредиттік шарттың көшірмесін жұмыс органына (көрсетілетін қызметті берушіге) ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе қаржы институты Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институтының немесе микроқаржы қызметін жүзеге асыруға лицензиясы қаржы институтының арнайы шоттағы ақшаны пайдаланбауы туралы үшжақты шартқа және келісімге қол қойылған күннен бастап күнтізбелік 360 (үш жүз алпыс) күннен аспайтын мерзімде сатып алушы мен жеткізуші арасындағы жабдықты қабылдау-тапсыру актісінің және кредиттік/микрокредиттік шартқа қосымша келісімнің (бар болса) көшірмелерін қоса бере отырып, инвесторға (көрсетілетін қызметті алушыға) жабдықтарды жеткізудің аяқталғаны туралы хабарламаны және осы Қағидаларға 11-қосымшаға сәйкес нысан бойынша кредиттік шартқа қосымша келісім (бар болса) және сатып алынатын жабдықтардың құрылуы мен нысаналы пайдалану және иеліктен шығармау туралы келісімді жұмыс органына (көрсетілетін қызметті берушіге) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе қаржы институты осы тармақтың екінші бөлігінде көзделген қаражатты пайдалана алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік шарт бойынша түпкілікті сома іс жүзінде субсидиялау шартында көрсетілгеннен кем болған инвесторлардың (көрсетілетін қызметті алушылардың) өтінімдері бойынша жұмыс органы (көрсетілетін қызметті беруші) субсидияларды қайта есептеуді жүзеге асырады, айырма сомасын (арнайы шотқа артық аударылған қаражатты) анықтайды және 3 (үш) жұмыс күнінен аспайтын мерзімде Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институтына немесе қаржы институтына айырма сомасын (арнайы шотқа артық аударылған қаражатты) жұмыс органының (көрсетілетін қызметті берушінің) есеп айырысу шотына қайтару қажеттілігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институты жұмыс органынан (көрсетілетін қызметті берушіден) хабарлама алған күннен бастап 3 (үш) жұмыс күнінен аспайтын мерзімде хабарламада көрсетілген мөлшерде жұмыс органының (көрсетілетін қызметті берушінің) есеп айырысу шотына қаражатты қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторлардың (көрсетілетін қызметті алушылардың) өтінімдері бойынша кредиттік шарт бойынша түпкілікті сома субсидияларды есептеу үшін іс жүзінде рұқсат етілген ең жоғары құннан асатын субсидияларды қайта есептеу жүзеге асырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Жабдықтарды лизингке беру жолымен инвестор қаржыландырылған жағдайда, Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе қаржы институты жұмыс органының (көрсетілетін қызметті берушінің) оң шешімінің көшірмесін және арнайы шотқа қаражатты алған күннен бастап 10 (он) жұмыс күні ішінде егер инвестор (көрсетілетін қызметті алушы) және Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе арасындағы шартта өзгеше көзделмесе, онда қаржы лизингі шартында көзделген қаражатты инвестордың (көрсетілетін қызметті алушының) шотына аударады және жұмыс органына (көрсетілетін қызметті берушіге) растайтын құжаттарды, сондай-ақ қаржы лизингі шартының көшірмесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе қаржы институты арнайы шотқа қаражат келіп түскен күннен бастап күнтізбелік 180 (жүз сексен) күннен аспайтын мерзімде жұмыс органына (көрсетілетін қызметті берушіге) лизинг нысанасын қабылдау-тапсыру актісін және лизинг нысанасының түпкілікті құнын айқындау жөніндегі лизинг шартына қосымша келісімді қоса бере отырып, инвесторға (көрсетілетін қызметті алушыға) жабдықты жеткізудің аяқталғаны және құрылғандығы туралы жазбаша хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе қаржы институты осы тармақтың екінші бөлігінде көзделген талаптар орындалғанға дейін арнайы шоттағы қаражатты пайдалана алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лизинг нысанасының түпкілікті құны іс жүзінде субсидиялау шартында көрсетілгеннен кем болған инвесторлардың (көрсетілетін қызметті алушылардың) өтінімдері бойынша жұмыс органы (көрсетілетін қызметті беруші) субсидияларды қайта есептеуді жүзеге асырады, айырма сомасын (арнайы шотқа артық аударылған қаражатты) анықтайды және 3 (үш) жұмыс күнінен аспайтын мерзімде Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институтына немесе қаржы институтына айырма сомасын (арнайы шотқа артық аударылған қаражатты) жұмыс органының (көрсетілетін қызметті берушінің) есеп айырысу шотына қайтару қажеттілігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе қаржы институты жұмыс органынан (көрсетілетін қызметті берушіден) хабарлама алған күннен бастап 3 (үш) жұмыс күнінен аспайтын мерзімде хабарламада көрсетілген мөлшердегі қаражатты жұмыс органының (көрсетілетін қызметті берушінің) есеп шотына қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторлардың (көрсетілетін қызметті алушылардың) өтінімдері бойынша лизинг нысанасының түпкілікті құны субсидияларды есептеуге арналған барынша жол берілген құннан асатын субсидияларды қайта есептеу жүзеге асырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе қаржы институты осы Қағидалардың 35-тармағында (инвесторды (көрсетілетін қызметті алушыны) кредит беру жолымен қаржыландырған кезде) немесе осы Қағидалардың 36-тармағында (инвесторды (көрсетілетін қызметті алушыны) жабдықты лизингке беру жолымен қаржыландырған кезде) көзделген шарттарды орындамаған жағдайда, онда Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе қаржы институты/лизингктік компания 3 (үш) жұмыс күні ішінде жұмыс органы (көрсетілетін қызметті берушінің) арнайы шотқа аударған қаражатты толық көлемде қайтарады. Бұл ретте ағымдағы қаржы жылы жүргізілген төлемдерді қайтару орындалмаған міндеттемелер сомасын ұлғайту және бюджеттік шығыстар сыныптауышының тиісті кодтары бойынша кассалық шығыстарды азайту жолымен жұмыс органының (көрсетілетін қызметті берушінің) кассалық шығыстарын қалпына келтіре отырып, жүзеге асырылады. Өткен жылдардағы төлемдер қайтарылған жағдайда, қайтару сомасы төлемақы жүргізілген тиісті бюджеттің кірісіне есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Арнайы шотқа аударылған қаражатты қаржы институты/лизингктік компания Банктер және банк қызметі туралы заңға сәйкес қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларын жүргізуге лицензиясы бар қаржы институты немесе қаржы институты жұмыс органының (көрсетілетін қызметті берушінің) инвесторға (көрсетілетін қызметті алушыға) инвестициялық субсидия беру туралы оң шешімінің негізінде инвестициялық жоба шеңберінде жабдықтарды сатып алуға пайдаланылған кредит/лизинг бойынша инвестордың (көрсетілетін қызметті алушының) негізгі борышын өтеу есебіне аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      34. Инвестициялық субсидияларды арнайы шотқа алу үшін инвестор (көрсетілетін қызметті алушы) арнайы шотқа аванстық төлеммен аудару тетігін қолдана отырып, осы Қағидаларға </w:t>
-[...27 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      39-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Инвестициялық субсидиялау мониторингін жұмыс органы (көрсетілетін қызметті беруші) субсидиялау сәтітен бастап 3 (үш) жыл ішінде СМАЖ-да мынадай өлшемшарттар бойынша жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тоқсан сайын инвестордың (көрсетілетін қызметті алушының) сатып алынған жабдықтарды иеліктен шығармауы және мақсатты пайдалануы тұрғысынан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жылына кемінде 1 (бір) рет субсидияларды аванстық төлеммен арнайы шотқа аудару жөніндегі тетік шеңберінде субсидияланған объектілерді пайдалануға беру (бизнес-жоспарда көрсетілген мерзімдерде), иеліктен шығармауы және мақсатты пайдалануы тұрғысынан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жылына кемінде 1 (бір) рет негізгі немесе қайталама қызмет түрі тиісті қызметтің экономикалық қызмет түрлерінің жалпы жіктеуішінің (ЭҚЖЖ) бөлімдеріне жататын ауыл шаруашылығы өнімін өндіруге және (немесе) қайта өңдеуге инвестордың іс-әрекеті/әрекетсіздігі, қызмет түрінің сәйкестігі нысанасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жұмыс органы (көрсетілетін қызметті беруші) инвестордың (көрсетілетін қызметті алушының) өтінімін мақұлдаған күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидаларға </w:t>
-[...398 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      40-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Мониторинг функцияларын жүзеге асыру үшін жұмыс органы (көрсетілетін қызметті беруші) инвестордан (көрсетілетін қызметті алушыдан) осы Қағидалардың 39-тармағында көрсетілген мониторинг шарттарын орындау үшін қажетті ақпаратты, оның ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша инвестициялық салымдар кезінде АШТӨ шеккен шығыстардың бір бөлігін өтеуге арналған субсидиялардың игерілгені туралы есепті қалыптастыру үшін сұратылатын ақпараттың тізбесін СМАЖ-ға жолдау арқылы қажетті ақпаратты сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органының (көрсетілетін қызметті берушінің) сұратылатын ақпарат тізбесін сұрағаны туралы хабарлама инвестор (көрсетілетін қызметті алушы) СМАЖ-ға тіркеу кезінде көрсеткен электрондық почта мекенжайына, СМАЖ-дағы "жеке кабинетке", сондай-ақ хабарламаның тіркелуін қамтамасыз ететін ұялы байланыстың абоненттік нөмірі бойынша қосымша мәтіндік хабарламамен жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4012,70 +7722,224 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестордың сұратылған ақпаратты көрсетілген мерзімдерде жұмыс органына (көрсетілетін қызметті берушіге) ұсынбауы жұмыс органының (көрсетілетін қызметті берушінің) инвестициялық субсидиялауды тоқтату және төленген инвестициялық субсидияларды қайтаруды талап ету туралы шешім қабылдауы үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте төленген инвестициялық субсидияларды қайтаруды инвестор жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      41-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Субсидиялаудың ақпараттық жүйесінде қалыптастырылған мониторинг деректері негізіндегі талдауды жұмыс органы (көрсетілетін қызметті беруші) тексереді және келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Инвестор (көрсетілетін қызметті алушы) сатып алынған жабдықтарды иеліктен шығарған және/немесе мақсатты пайдаланбаған, өндіріс объектісі пайдалануға берілген сәттен бастап күнтізбелік үш жыл ішінде жұмыс істемеген, сондай-ақ инвестор қызметінің негізгі және қосымша түрінің осы Қағидаларға 1-қосымшаға сәйкес келмейтіндігі анықталған, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4164,422 +8028,652 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органы (көрсетілетін қызметті беруші) инвестициялық субсидиялауды тоқтату туралы шешім қабылданған сәттен бастап 5 (бес) жұмыс күні ішінде қабылданған шешімнің себебін көрсете отырып, инвесторды (көрсетілетін қызметті алушыны) жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте жұмыс органы (көрсетілетін қызметті беруші) ағымдағы қаржы жылында жүргізілген төлемдерді қайтаруды орындалмаған міндеттемелер сомасын ұлғайту және бюджеттік шығыстар жіктеуішінің тиісті кодтары бойынша кассалық шығыстарды азайту жолымен жұмыс органының (көрсетілетін қызметті берушінің) кассалық шығыстарын қалпына келтіре отырып, жүзеге асырады. Өткен жылдардың төлемдері қайтарылған жағдайда, қайтарылған сома төлем жүргізілген тиісті бюджеттің кірісіне есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      42-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Жұмыс органы (көрсетілетін қызметті беруші) тоқсан сайын, есепті айдан кейінгі айдың 5-күнінен кешіктірмей осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша инвестициялық салымдар кезінде АШТӨ шеккен шығыстардың бір бөлігін өтеуге арналған субсидияларды игеру туралы есепті СМАЖ арқылы агроөнеркәсіптік кешен саласындағы уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық салымдар кезінде АШТӨ шеккен шығыстардың бір бөлігін өтеуге арналған субсидияларды игеру туралы жұмыс органының (көрсетілетін қызметті берушінің) жылдық есебі осы Қағидаларға 15-қосымшаға сәйкес нысан бойынша есепті кезеңнен кейінгі айдың 10-күнінен кешіктірілмей СМАЖ арқылы су қорын пайдалану және қорғау, сумен жабдықтау, су бұру саласындағы уәкілетті органға ұсынылады. Сондай-ақ, жұмыс органы (көрсетілетін қызметті беруші) СМАЖ арқылы осы Қағидалардың 39-тармағында көрсетілген шарттардың мониторингі туралы есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Жұмыс органы (көрсетілетін қызметті беруші) тоқсан сайын, есепті айдан кейінгі айдың 5-күнінен кешіктірмей, өзінің ресми интернет-ресурсында жобалардың паспорттарын, алынған субсидиялар сомасын көрсете отырып, инвестициялық субсидия алған инвесторлардың (көрсетілетін қызметті алушылардың) тізбесін орналастырады, сондай-ақ жыл сайын мониторинг бойынша есепті орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z80" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Мемлекеттік қызметтер көрсету мәселелері бойынша жұмыс органының (көрсетілетін қызметті берушінің) шешіміне, әрекетіне (әрекетсіздігіне) шағым жұмыс органы (көрсетілетін қызметті беруші) басшысының, облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының (бұдан әрі – жергілікті атқарушы орган) атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағына сәйкес келіп түскен жағдайда, жұмыс органы (көрсетілетін қызметті беруші) оны келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. Қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды жұмыс органы (көрсетілетін қызметті беруші) шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Инвестордың (көрсетілетін қызметті алушының) шағымын Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң 25-бабының 2-тармағына сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс органы (көрсетілетін қызметті беруші), жергілікті атқарушы орган – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Жұмыс органының (көрсетілетін қызметті берушінің), жергілікті атқарушы органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабы 4-тармағына сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру, не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау уәкілетті лауазымды тұлға жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) шағым берген инвесторға (көрсетілетін қызметті алушыға) ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Егер заңда өзгеше көзделмесе, ҚР ӘРПК </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -4631,178 +8725,216 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Суарудың су үнемдейтін </w:t>
+              <w:t>Суарудың су үнемдеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">технологияларын енгізуге </w:t>
+              <w:t>технологияларын енгізуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бағытталған инвестициялық </w:t>
+              <w:t>бағытталған инвестициялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">салымдар кезінде ауыл </w:t>
+              <w:t>салымдар кезінде ауыл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шаруашылығы тауарын </w:t>
+              <w:t>шаруашылығы тауарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өндiрушiлер шеккен </w:t>
+              <w:t>өндiрушiлер шеккен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шығыстардың бір бөлігін </w:t>
+              <w:t>шығыстардың бір бөлігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Инвестициялық салымдарды жүзеге асыратын және ауыл шаруашылығы өнімдерін өндірумен және (немесе) өңдеумен айналысатын кәсіпкерлік субъектісі үшін негізгі немесе қайталама қызмет түрінің тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+        <w:t xml:space="preserve"> Ауыл шаруашылығы тауарын өндірушілердің инвестициялық салымдарды жүзеге асыратын және ауыл шаруашылығы өнімдерін өндірумен айналысатын негізігі немесе қосалқы қызмет түрлерінің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4815,153 +8947,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Экономикалық қызмет түрлерінің жалпы жіктеуіші (ЭҚЖЖ коды)</w:t>
+Экономикалық қызмет түрлерінің жалпы жіктеуіші (ЭҚЖЖ коды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Экономикалық қызмет түрлерінің жалпы жіктеуішінен атауы</w:t>
+Экономикалық қызмет түрлерінің жалпы жіктеуішіне сәйкес атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5029,52 +9131,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Дәнді дақылдарды (күріштен басқа), бұршақты және майлы дақылдарды өсіру</w:t>
+              <w:t xml:space="preserve">
+Дәнді (күріштен басқа), бұршақты және майлы дақылдарды өсіру </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5107,87 +9209,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.12</w:t>
+01.11.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Күріш өсіру.</w:t>
+              <w:t xml:space="preserve">
+Дәнді және дәнді-бұршақты дақылдарды өсіру, оның ішінде тұқым шаруашылығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5220,87 +9322,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.13</w:t>
+01.11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көкөністер, бақша дақылдарын, тамыр жемістілер мен түйнек жемістілерді өсіру</w:t>
+Майлы дақылдар мен олардың тұқымдарын өсіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5333,87 +9435,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.16</w:t>
+01.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иіру дақылдарын өсіру</w:t>
+Күріш өсіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5446,87 +9548,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.19</w:t>
+01.12.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басқа бір немесе екі жылдық дақылдарды өсіру</w:t>
+Күріш өсіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5559,87 +9661,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.21</w:t>
+01.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүзім өсіру</w:t>
+Көкөністерді, бақша дақылдарын, тамыржемістер мен түйнекжемістерді өсіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5672,87 +9774,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.24</w:t>
+01.13.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дәнді және сүйекті жемістерді өсіру.</w:t>
+Картоп пен отырғызу материалдарын өсіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5785,87 +9887,1443 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01.25</w:t>
+01.13.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзге де жемістер, жидектер және жаңғақтар өсіру.</w:t>
+Көкөністерді, олардың тұқымдары мен көшеттерін өсіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.13.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қант қызылшасын және оның тұқымдарын өсіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иіру дақылдарын өсіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.16.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шитті мақта өсіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.16.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иіру дақылдары мен олардың тұқымдарын өсіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа бір немесе екі жылдық дақылдарды өсіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.19.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жемшөп дақылдары мен олардың тұқымдарын өсіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзім өсіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.21.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзім өсіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәнді және сүйекті жемістерді өсіру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.24.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәнді және сүйекті жемістерді өсіру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де жемістер, жидектер және жаңғақтарды өсіру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01.25.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге де жемістер, жидектер және жаңғақтарды өсіру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5904,178 +11362,216 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Суарудың су үнемдейтін </w:t>
+              <w:t>Суарудың су үнемдеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">технологияларын енгізуге </w:t>
+              <w:t>технологияларын енгізуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бағытталған инвестициялық </w:t>
+              <w:t>бағытталған инвестициялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">салымдар кезінде ауыл </w:t>
+              <w:t>салымдар кезінде ауыл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шаруашылығы тауарын </w:t>
+              <w:t>шаруашылығы тауарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өндiрушiлер шеккен </w:t>
+              <w:t>өндiрушiлер шеккен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шығыстардың бір бөлігін </w:t>
+              <w:t>шығыстардың бір бөлігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Су алу және беруге арналған инфрақұрылымын құру және кеңейту арқылы су үнемдейтін суару технологияларын енгізу жобасының паспорты</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+        <w:t xml:space="preserve"> Су үнемдеу технологияларын енгізу бойынша, су алу және беру инфрақұрылымын құру және кеңейту жобасының паспорты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6134,89 +11630,143 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестициялық салымдарды өтеу үлесі – 50%</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылғы 31 желтоқсаннан бастап инвестициялық салымдардың өтелу үлесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50% - суармалы жерлер үшін, оның ішінде 2028 жылғы 31 желтоқсанға дейін суарылмайтын жерлерден суармалы жерлер санатына ауыстырылғандар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30% - 2028 жылғы 31 желтоқсаннан бастап суарылмайтын жерлерден суармалы жерлер санатына ауыстырылған суармалы жерлер үшін.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс-монтаждау жұмыстарының, жабдықтың атауы және техникалық сипаттамасы</w:t>
+Құрылыс-монтаждау жұмыстарының, жабдықтардың атауы және техникалық сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6244,92 +11794,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қуат бірлігіне субсидияларды есептеу үшін ең жоғары рұқсат етілген құн, теңг</w:t>
+Субсидияларды есептеу үшін өлшем бірлігіне арналған ең жоғары рұқсат етілетін құны, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Су алу және беру үшін инфрақұрылым:</w:t>
+Су алу және беру инфрақұрылымы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6395,51 +11945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-айналмалы және фронтальді жұмыс істейтін жаңбырлатқыш машиналар, стационарлық немесе тез жиналмалы жаңбырлатқыш жүйе (спринклерлік жүйе), сондай-ақ тамшылатып суару жүйесі үшін</w:t>
+айналмалы және фронтальды типтегі жаңбырлатқыш машиналарға, стационарлық немесе жылдам жиналмалы жаңбырлатқыш жүйесіне (спринклерлік жүйе), сондай-ақ тамшылатып суару жүйесіне арналған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6485,51 +12035,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-барабан типті жаңбырлатқыш машина үшін</w:t>
+барабанды типтегі жаңбырлатқыш машинаға арналған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6575,51 +12125,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фронтальді және айналмалы жұмыс істейтін жаңбырлатқыш машиналар:</w:t>
+Фронтальды және айналмалы типтегі жаңбырлатқыш машиналарына арналған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6751,51 +12301,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 гектардан астам</w:t>
+50 гектардан жоғары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6841,51 +12391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-барабан типті</w:t>
+барабанды типтегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6927,51 +12477,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өнімділігі 25 гектардан аспайтын (Қытай Халық Республикасында өндірілгендерді қоспағанда)</w:t>
+өнімділігі 25 гектардан аспайтын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қытай Халық Республикасында өндірілгендерді қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -7017,51 +12585,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 гектардан аспайтын модельдер (Қытай Халық Республикасында өндірілгендерді қоспағанда)</w:t>
+өнімділігі 12 гектардан аспайтын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Қытай Халық Республикасында өндірілгендерді қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -7107,51 +12693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стационарлық немесе тез жиналмалы жаңбырлатқыш жүйе (спринклерлік жүйе)</w:t>
+Стационарлық немесе тез жиналмалы жаңбырлатып суару жүйесі (спринклерлік жүйе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -7330,523 +12916,599 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жобаның құны жобалық-сметалық құжаттамаға сәйкес анықталады (бұдан әрі – ЖСҚ). Бұл ретте ЖСҚ су алу және су беруге арналған инфрақұрылымын құру және кеңейтумен қатар, енгізілетін су үнемдеу технологияларының түрін таңдау бөлімі де көрсетіледі. Жобаларды сараптау түрі жауапкершілік деңгейі бойынша Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілер тізілімінде № 10666 тіркелген) Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларына сәйкес айқындалады.</w:t>
+Жобаның құны жобалау-сметалық құжаттамаға (бұдан әрі – ЖСҚ) сәйкес анықталады Бұл ретте ЖСҚ-да су алу және беру инфрақұрылымын құрумен және кеңейтумен қатар, енгізілетін су үнемдеу технологияларының түрін таңдау бөлімі де көрсетіледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жобаларға сараптама жүргізу түрі жауапкершілік деңгейіне қарай Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 бұйрығымен бекітілген (Нормативтік құқықтық актілер тізілімінде № 10666 тіркелген) Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер инвестициялық жоба жобалау-сметалық құжаттама әзірлемей, жаңбырлатқыш машиналарды, стационарлық немесе тез жиналмалы жаңбырлатқыш жүйені (спринклерлік жүйе), тамшылатып суару жүйесін сатып алуды және монтаждауды ғана көздесе, онда олар сатып алу-сату шарттары (лизинг), жабдықтарды жеткізу және (немесе) монтаждау шарттары, сондай-ақ ілеспе құжаттар (кедендік декларациясы, шот-фактуралар, төлемді растайтын құжаттар) бойынша қуат бірлігіне және жабдық құнының инвестициялық салымдарды өтеу үлесіне арналған субсидияларды есептеу үшін белгіленген жол берілетін ең жоғары құн шегінде ЖСҚ әзірлемей субсидияланады. Сондай-ақ су үнемдеу жабдықтың шығу тегі туралы зауыттық паспорт ұсынылады.</w:t>
+Егер инвестициялық жоба тек жаңбырлатқыш машиналарды, стационарлық немесе тез жиналмалы жаңбырлатып суару жүйесін (спринклерлік жүйе), тамшылатып суару жүйесін сатып алуды және монтаждауды ғана көздесе, онда олар ЖСҚ әзірлеусіз, субсидияларды есептеу үшін белгіленген қуат бірлігіне арналған ең жоғары рұқсат етілген құн және жабдықтың сатып алу-сату шарттары (лизинг), жеткізу және (немесе) монтаждау шарттары, сондай-ақ ілеспе құжаттар (кедендік декларациясы, шот-фактуралар, төлемді растайтын құжаттар) бойынша және жабдық құнының инвестициялық салымдарды өтеу үлесі шегінде субсидияланады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сондай-ақ су үнемдеу жабдығының зауыттық шығу тегі туралы паспорт ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-* Жаңбырлатқыш машиналарға мыналар жатады: айналмалы, фронтальді жұмыс істейтін сондай-ақ барабан типті жаңбырлатқыш машиналар.</w:t>
+              <w:t xml:space="preserve">
+Жаңбырлатқыш машиналарға мыналар жатады: айналмалы (дөңгелек) әрекетті, фронтальды әрекетті сондай-ақ барабанды типтегі жаңбырлатқыш машиналар. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-** Суды алу және беру инфрақұрылымына (оның ішінде құрылыс-монтаждау жұмыстары) мыналар жатады: су алу құрылғысы (суды жерүсті су объектілерінен алу кезінде) немесе ұңғыма (суды жерасты суларынан алу кезінде), сорғы станциясы (электр, дизель немесе бензин), магистральдық құбыр немесе канал, тарату желілері, тәуліктік немесе онкүндік реттеу бассейні (қажет болған жағдайда), электр желісі, трансформаторлық қосалқы станция.</w:t>
+Инвестициялық субсидияларды есептеу үшін пайдаланылатын суармалы алқаптың ауданы жаңбырлатқыш машинаның қамту еніне қарай айқындалады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұл ретте жобалық-сметалық құжаттамаға сәйкес инфрақұрылым тізбесінің жекелеген объектілері түрлері бойынша субсидиялауға жол беріледі, бұл ретте жекелеген объектілердің түрлері бойынша инфрақұрылым көрсетілген кадастрлық нөмері бойынша 1 (бір) реттен артық субсидияланбайды.</w:t>
+Бір жамбырлатқыш машина екі және одан да көп учаскеде (позицияларда) суаруды жүзеге асырған жағдайда, инвестициялық субсидия мөлшерін есептеу кезінде бір учаскенің (позицияның) ауданы ескеріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-***Ауыл шаруашылығы кооперативінен немесе бірлескен шаруашылық қызмет (бұдан әрі – бірлескен қызмет) туралы шарт негізінде әрекет ететін инвестор (қызмет алушы) Қазақстан Республикасының азаматтық заңнамасына сәйкес өтініш берген жағдайда ауыл шаруашылығы кооперативiнiң мүшелерiнде, сондай-ақ бiрлескен қызмет туралы шартқа қатысушыларда тiркелген жер пайдалану және (немесе) жеке меншiк құқығындағы ауыл шаруашылығы мақсатындағы жер учаскелерiнiң болуын растай отырып, бiрлескен шаруашылық қызмет туралы шарттың көшiрмесiн қоса бере отырып, субсидия беруге жол беріледі.</w:t>
-[...17 lines deleted...]
-Бұл ретте субсидияны есептеу үшін ауыл шаруашылығы кооперативінің мүшелерінде, сондай-ақ бірлескен қызмет туралы шартқа қатысушыларда тіркелген суармалы жерлердің жалпы алаңы есепке алынады.</w:t>
+Су алу және беру инфрақұрылымына (оның ішінде құрылыс-монтаждау жұмыстары) мыналар жатады: су тарту құрылысжайы (жерүсті су объектілерінен су алу кезінде) немесе ұңғыма (жерасты суларынан су алу кезінде), сорғы станциясы (электрлік, дизельдік немесе бензиндік), магистральдық құбыр немесе канал, тарату желілері, (бөлу каналдары), тәуліктік немесе онкүндік реттеу бассейні (қажет болған жағдайда), электр желісі, трансформаторлық қосалқы станция. Каналдарды қаптауға арналған материалдың түрі қажет болған жағдайда инвестор пайдалану шарттарын ескере отырып айқындайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бұл ретте жобалық-сметалық құжаттамаға сәйкес инфрақұрылым тізбесінің жекелеген позициялары бойынша субсидиялауға жол беріледі, сондай-ақ жекелеген позициялар бойынша инфрақұрылым көрсетілген кадастрлық номір бойынша 1 (бір) реттен артық субсидияланбайды. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-**** Жерүсті немесе жерасты су объектілерінен тікелей (бастапқы) су алу кезінде объектіні пайдалануға беру актісін аяқтағаннан кейін және алғаннан кейін АШТӨ арнайы су пайдалануға рұқсат алуды, суды алу немесе ағызу жөніндегі құрылыстарда немесе құрылғыларда орнатылатын суды есепке алу аспаптарын пломбалауды қамтамасыз етеді.</w:t>
+Ауыл шаруашылығы кооперативінен немесе Қазақстан Республикасының азаматтық заңнамасына сәйкес бірлескен шаруашылық қызмет (бұдан әрі – бірлескен қызмет) туралы шарт негізінде әрекет ететін инвестордан (қызмет алушыдан) өтініш берілген жағдайда субсидия беруге жол беріледі. Бұл ретте ауыл шаруашылығы кооперативі мүшелерінің, сондай-ақ бірлескен қызмет туралы шартқа қатысушылардың жер пайдалану және (немесе) жеке меншік құқығындағы тіркелген ауыл шаруашылығы мақсатындағы жер учаскелерінің бар екендігі расталуы және бірлескен шаруашылық қызмет туралы шарттың көшірмесін қоса ұсынылуы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ал АШТӨ қосалқы (қайталама) суармалы су беру қызметтерін алған жағдайда су ұйымдарымен жасалынған келісім-шартты ұсынады.</w:t>
+Субсидияны есептеу кезінде ауыл шаруашылығы кооперативі мүшелерінің, сондай-ақ бірлескен қызмет туралы шартқа қатысушылардың атына тіркелген суармалы жерлердің жиынтық алаңы ескеріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес ауыл шаруашылығы алқаптарын бір түрінен екінші түріне (суарылмайтын жерлерден суарылатын жерлерге) ауыстыруды қамтамасыз етеді.</w:t>
+              <w:t>
+Жерүсті немесе жерасты су объектілерінен тікелей (бастапқы) су алу кезінде объектіні пайдалануға беру актісі алынғаннан кейін АШТӨ арнайы су пайдалану рұқсатының болуын, су алу немесе су ағызу құрылысжайларында немесе құрылғыларында орнатылатын суды есепке алу құрылғыларын пломбалауды қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ал АШТӨ қосалқы (қайталама) суармалы су беру қызметтерін алған жағдайда су пайдаланушы мен су тұтынушы арасында жасалған шартты ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-****** Тамшылату таспаларын (тамшылату құбырларын) бөлек субсидиялауға жол берілмейді</w:t>
+Суарылмайтын жерлерді суармалы жерлерге айналдыру кезінде инвестор Қазақстан Республикасының Жер кодексінің 98-бабына сәйкес ауыл шаруашылығы алқаптарының бір түрін екіншісіне (суарылмайтыннан суармалыға) ауыстыруды қамтамасыз етеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-******* Су үнемдейтін суару технологияларын ендірмей су алу және беру инфрақұрылымы шығындарын өтеуге жол беріледі, бұл ретте АШТӨ инфрақұрылымды енгізу актісіне қол қойылғанкүннен бастап бір жылдың ішінде су үнемдеу технологияларын (технологияның түрін көрсете отырып) енгізуді қамтамасыз етеді.</w:t>
+Тамшылатып суару таспаларын (тамшылату құбырларын) бөлек субсидиялауға жол берілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-******** Су үнемдеу жабдыққа арналған шығындарды инфрақұрылымсыз өтеуге жол беріледі, бұл ретте АШТӨ су үнемдеу жабдығын енгізу актісіне қол қойылған күннен бастап бір жыл ішінде инфрақұрылым құруды қамтамасыз етеді.</w:t>
+Су алу және жеткізу инфрақұрылымына жұмсалған шығындарды су үнемдеу технологияларын енгізбестен өтеуге жол беріледі, бұл ретте АШТӨ инфрақұрылымды пайдалануға беру актісіне қол қойылған күннен бастап бір жыл ішінде су үнемдеу жабдықтарын (технология түрін көрсете отырып) енгізуді қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су үнемдеу жабдықтарына жұмсалған шығындарды инфрақұрылымсыз өтеуге жол беріледі, бұл ретте АШТӨ су үнемдеу жабдығын пайдалануға беру актісіне қол қойылған күннен бастап бір жыл ішінде инфрақұрылымды құруды қамтамасыз етеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7885,432 +13547,414 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Суарудың су үнемдейтін </w:t>
+              <w:t>Суарудың су үнемдеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">технологияларын енгізуге </w:t>
+              <w:t>технологияларын енгізуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бағытталған инвестициялық </w:t>
+              <w:t>бағытталған инвестициялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">салымдар кезінде ауыл </w:t>
+              <w:t>салымдар кезінде ауыл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шаруашылығы тауарын </w:t>
+              <w:t>шаруашылығы тауарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өндiрушiлер шеккен </w:t>
+              <w:t>өндiрушiлер шеккен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шығыстардың бір бөлігін </w:t>
+              <w:t>шығыстардың бір бөлігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестициялық субсидиялауға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...103 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы бұйрығымен бекітілген Инвестициялық салымдар кезінде агроөнеркәсіптік </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайда: __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      кешен субъектісі шеккен шығыстардың бір бөлігін өтеу бойынша субсидиялау </w:t>
+      (облыстың, республикалық маңызы бар қаланың, астананың жергілікті  атқарушы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      органының толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімнен: ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның толық атауы, жеке тұлғаның аты, әкесінің аты (бар  болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      қағидаларына сәйкес "________________________________________________ ___________________________________________________________________" </w:t>
-[...89 lines deleted...]
-      Атауы ________________________________________________________</w:t>
+      Маған Қазақстан Республикасы Су ресурстары және ирригация министрінің міндетін атқарушының 2025 жылғы 26 маусымдағы № 153-НҚ бұйрығымен  (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 36343 тіркелген)  бекітілген Суарудың су үнемдеу технологияларын енгізуге бағытталған инвестициялық  салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (әрі қарай – Қағидалары) су алу және беруге  арналған инфрақұрылымын құру және кеңейту арқылы суарудың су  үнемдеутехнологияларын енгізу жобасының  паспорты бойынша _________________________________________теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөлшеріндегі инвестициялық субсидия (сома санмен және жазбаша) сомасын төлеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Инвестор туралы мәліметтер. Заңды тұлға/филиал, өкілдік үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН) _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8320,353 +13964,395 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басшының аты, әкесінің аты (бар болса), тегі _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мекенжайы: ___________________________________________________</w:t>
-[...301 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+      мекенжайы: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон нөмірі: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға 1-қосымшаға сәйкес ЭҚЖК</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды) бойынша сыныбы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:  аты, әкесінің аты (бар болса), тегі _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат:  нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кім берді ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген күні ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон нөмірі: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға 1-қосымшаға сәйкес ЭҚЖК (экономикалық қызмет түрлерінің жалпы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жіктеуіші бойынша коды) бойынша сыныбы _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жеке кәсіпкер ретінде қызметін бастағаны туралы хабарлама: орналасқан жері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабардар еткен күні __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ауыл шаруашылығы кооперативінің мүшелері (инвестор ауыл шаруашылығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кооперативі болған жағдайда) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8679,51 +14365,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8971,70 +14674,3350 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жер учаскелері туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кадастрлық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық алаң, гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде егістіктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы мақсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі иесінің немесе жер пайдаланушының БСН/ЖСН-сы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Инвестициялық жоба туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сипаттауы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестициялар сомасы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоба іске асырылатын қаражат көзі __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субсидиялардың есептік сомасы _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестициялық жоба іске асырылатын мекенжайы ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қаржы институт туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы институтының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы институтының инвестициялық субсидияларды аудару шоттарының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректемелері көрсетілген анықтамасы _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тиесілі субсидияның алдын ала есептемесі ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Инвестициялық жобаның Қағидалар шарттарына сәйкестігі туралы жұмыс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      органының шешімі__________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Қазақстан Республикасының заңнамасына сәйкес инвестициялық жоба объектісін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пайдалануға қабылдау актісі (жаңа өндірістік қуаттылықтар құру немесе жұмыс істеп </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғандарын кеңейту кезінде) __________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Сатып алушы мен жеткізуші арасындағы жабдықтарды пайдалануға беру актісі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жабдықтар сатып алу кезінде)_ _________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Жаңа не жұмыс істеп тұрғандарын кеңейтуге арналған инвестициялық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      салымдарды растайтын, сатып алынған тауарлар, жұмыстар, көрсетілетін қызметтер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бойынша сатып алу-сату шарттары, шот-фактуралар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ төлемді растайтын құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Қазақстан Республикасының заңнамасына сәйкес жобалар сараптамасының оң </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қорытындысы бар жобалау-сметалық құжаттама (жобалау-сметалық құжаттамаға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сәйкес субсидиялау көзделген жобалардың паспорттары бойынша) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Ауыл шаруашылығы техникасын, арнайы техника мен технологиялық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жабдықтарды қабылдап алу-беру актілері __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Кредиттік/лизингтік шарттар (қаржы институттарында тартылған қаражат есебінен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      инвестициялық салымдар жүзеге асырылған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Бірлескен қызмет туралы шартқа қатысушы туралы мәліметтер (Инвестициялар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы келісім шеңберінде инвестициялық жоба іске асырылған жағдайда):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірлескен қызмет туралы шарттың нөмірі мен күні: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Инвестициялар туралы келісімнің нөмірі мен күні (Қазақстан Республикасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үкіметінің қаулысы):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскелері туралы мәліметтер: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы және жер учаскесі меншік иесінің немесе жер падаланушының БСН/ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кадастрлық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданы, (мақсаты: ауыл шаруашылығы) га,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Толтырылған жоба паспорты қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтер ұсынғаным үшін Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармын және заңмен қорғалатын құпиядан тұратын мәліметтерді пайдалануға, сондай-ақ дербес деректерді және өзге ақпаратты жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін. Мен/Біз инвестор ретінде Қағидалардың 7-тармағының талаптарына сай екенімізді растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған/бізге қатысты жою, оңалту немесе банкроттық рәсімдерінің басталмағандығын, сондай-ақ менің/біздің қызметім(-із) Қазақстан Республикасы заңнамасына сәйкес уақытша тоқтатылмағандығын растаймын/растаймыз. Тексеру кезінде ұсынылған мәліметтердің сәйкессіздігі анықталған жағдайда, сондай-ақ Қағидалардың 40-тармағының талаптары орындалмаған жағдайда, он жұмыс күні ішінде заңсыз алынған қаражатты қайтаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен Қағидалардың 16-тармағы шеңберінде қосымша қаражат бөлінген жағдайда, инвестициялық субсидиялау сомасын ұлғайтуға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестор 20 __ жылғы "__" ________ сағат _____-де қол қойып, жіберді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ қою күні мен уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімді қабылдау туралы хабарлама:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы 20__ жылғы "__" _____ сағат _______-де қабылдады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ-дан алынған деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ қою күні мен уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суарудың су үнемдейтін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технологияларын енгізуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бағытталған инвестициялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">салымдар кезінде ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">шаруашылығы тауарын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өндiрушiлер шеккен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">шығыстардың бір бөлігін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z111" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z112" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Арнайы шотқа аванстық төлем тетігі қолданылатын инвестициялық субсидиялауға арналған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімге: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (облыстың, республикалық маңызы бар қаланың, астананың жергілікті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атқарушы органының толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кімнен: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (заңды тұлғаның толық атауы, жеке тұлғаның аты, әкесінің аты (бар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ___ "_______________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                          (жоба паспортының толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобасының паспорты бойынша инвестициялық жобаны Қазақстан Республикасы Су ресурстары және ирригация министрінің осы бұйрығымен бекітілген Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялау қағидаларының шарттарына сәйкестігі/сәйкес еместігі тұрғысынан қарастыруды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Инвестор туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға/филиал, өкілдік үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН) ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының аты, әкесінің аты (бар болса), тегі ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон (факс) нөмірі: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға 1-қосымшаға сәйкес ЭҚЖЖ (Экономикалық қызмет түрлерінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы жіктеуіші бойынша код) бойынша сыныбы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кім берді ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген күні ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон (факс) нөмірі: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға 1-қосымшаға сәйкес ЭҚЖЖ (экономикалық қызмет түрлерінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы жіктеуішіне сәйкес код) бойынша сыныбы _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Дара кәсіпкер ретінде қызметін бастағаны туралы хабарлама:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабардар еткен күн ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ауыл шаруашылығы кооперативінің мүшелері (инвестор ауыл шаруашылығы кооперативі болған жағдайда) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы кооперативі мүшесінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы кооперативі мүшесінің БСН/ЖСН-сы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жер учаскелері туралы мәліметтер (жобалардың паспорттарында ауыл шаруашылығы мақсатындағы жерлердің болуы туралы талаптар болған жағдайда):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9050,291 +18033,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с №</w:t>
+р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кадастрлық нөмірі</w:t>
+Кадастрлық нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Барлық алаң, гектар</w:t>
+Барлық алаң, гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>оның ішінде егістіктер</w:t>
+оның ішінде егістік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Нысаналы мақсаты</w:t>
+Нысаналы мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жер учаскесі иесінің немесе жер пайдаланушының БСН/ЖСН-сы</w:t>
+Жер учаскесі иесінің немесе жерді пайдаланушының БСН/ЖСН-сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9728,595 +18651,331 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>5. Инвестициялық жоба туралы мәліметтер:</w:t>
+        <w:t>      5. Инвестициялық жоба туралы мәліметтер:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сипаттауы __________________________________________________________</w:t>
+      сипаттамасы ____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      инвестициялар сомасы ________________________________________________</w:t>
+      инвестициялар сомасы ___________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жоба іске асырылатын қаражат көзі _____________________________________</w:t>
+      соның есебінен жоба іске асырылатын қаражат көзі ___________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      субсидиялардың есептік сомасы ________________________________________</w:t>
+      субсидиялардың есептік сомасы ___________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      инвестициялық жоба іске асырылатын мекенжайы _________________________</w:t>
+      инвестициялық жобаны іске асыру мекенжайы _______________________.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>6. Қаржы институт туралы мәліметтер:</w:t>
+        <w:t>
+      6. Тиесілі субсидияның алдын ала есептемесі ________________________.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы институтының атауы ____________________________________________</w:t>
+      7. Су алу және жеткізу үшін жаңа инфрақұрылым құруға немесе жұмыс істеп тұрғандарын кеңейтуге арналған инвестициялық салымдар және оларды іске асыру мерзімдері туралы ақпарат, шарттар немесе коммерциялық ұсыныстар туралы ақпарат _____________________________________________.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржы институтының инвестициялық субсидияларды аудару шоттарының деректемелері көрсетілген анықтамасы _______________________________________________</w:t>
+      8. Инвестордың субсидиялар алу ниеті туралы қаржы институтының хабарламасы (жобаны тартылған қаражат (кредит/лизинг) есебінен іске асыру кезінде) ________________________.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________.</w:t>
+      9. Қаржы институты кредиттік комитетінің оң шешімі ________________.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>7. Тиесілі субсидияның алдын ала есептемесі _____________________________</w:t>
+        <w:t>
+      10. Жобаның толтырылған паспорты қоса беріледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>8. Инвестициялық жобаның Қағидалардың шарттарына сәйкестігі туралы жұмыс органының шешімі ______________________________________________________________.</w:t>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтер ұсынғаным үшін Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармын және заңмен қорғалатын құпиядан тұратын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге, сақтауға, шығарып алуға және пайдалануға келісім беремін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>9. Қазақстан Республикасының заңнамасына сәйкес инвестициялық жоба объектісін пайдалануға қабылдау актісі (жаңа өндірістік қуаттылықтар құру немесе жұмыс істеп тұрғандарын кеңейту кезінде) ___________________________________________.</w:t>
+        <w:t>
+      Маған/бізге қатысты жою, оңалту немесе банкроттық рәсімдерінің басталмағандығын, сондай-ақ менің/біздің қызметім(-із) Қазақстан Республикасы заңнамасына сәйкес уақытша тоқтатылмағандығын растаймын/растаймыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>10. Сатып алушы мен жеткізуші арасындағы жабдықтарды пайдалануға беру актісі (жабдықтар сатып алу кезінде) __________________________________________.</w:t>
+        <w:t>
+      Тексеру кезінде ұсынылған мәліметтердің сәйкес келмеуі анықталған жағдайда, сондай-ақ Қағидалардың 39-тармағының талаптары орындалмаған жағдайда, он жұмыс күні ішінде заңсыз түрде алынған ақшаны қайтаруға міндеттенемін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>11. Жаңа не жұмыс істеп тұрғандарын кеңейтуге арналған инвестициялық салымдарды растайтын, сатып алынған тауарлар, жұмыстар, көрсетілетін қызметтер бойынша сатып алу-сату шарттары, шот-фактуралар _____________________________________ төлемді растайтын құжаттар.</w:t>
+        <w:t>
+      Инвестор 20__ жылғы "__" ________ сағат ____-де қол қойып, жіберді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>12. Қазақстан Республикасының заңнамасына сәйкес жобалар сараптамасының оң қорытындысы бар жобалау-сметалық құжаттама (жобалау-сметалық құжаттамаға сәйкес субсидиялау көзделген жобалардың паспорттары бойынша) __________________________________________________________________.</w:t>
+        <w:t>
+      Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>13. Ауыл шаруашылығы техникасын, арнайы техника мен технологиялық жабдықтарды қабылдап алу-беру актілері __________________________________________</w:t>
+        <w:t>
+      ЭЦҚ қою күні мен уақыты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">14. Кредиттік/лизингтік шарттар (қаржы институттарында тартылған қаражат есебінен инвестициялық салымдар жүзеге асырылған жағдайда) </w:t>
+        <w:t>
+      Өтінімді қабылдау туралы хабарлама:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
+      Жұмыс органы 20__ жылғы "__" _____ сағат _____-де қабылдады:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>15. Жобаның толтырылған паспорты қоса беріледі.</w:t>
+        <w:t>
+      ЭЦҚ-дан алынған деректер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтер ұсынғаным үшін Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармын және заңмен қорғалатын құпиядан тұратын мәліметтерді пайдалануға, сондай-ақ дербес деректерді және өзге ақпаратты жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
-[...153 lines deleted...]
-      ЭЦҚ қою күні мен уақыты</w:t>
+      ЭЦҚ қою күні</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -10470,724 +19129,1712 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z115" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Арнайы шотқа аванстық төлем тетігі қолданылатын инвестициялық субсидиялауға арналған өтінім</w:t>
-[...25 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> 20__ жылғы "___" __________ № ___ инвестордың объектісін қарап-тексеру актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстың (республикалық маңызы бар қаланың, астананың) атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестордың атауы: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоба паспортының атауы: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектінің орналасқан жері: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мынадай құрамдағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы _______ № _________________________ негізінде құрылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандар тобы объектіні қарап-тексеруі барысында мыналарды анықтады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарап-тексерудің тұжырымдары: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарап-тексеруді жүзеге асырған адамдардың қолтаңбалары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _______________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Аты, әкесінің аты (бар болса), тегі) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестордың (инвестор өкілінің) қолтаңбасы: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (________ № ___ сенімхат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (облыстың, республикалық маңызы бар қаланың, астананың жергілікті </w:t>
-[...35 lines deleted...]
-      кімнен: ________________________________________________________</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6-қосымша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суарудың су үнемдейтін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технологияларын енгізуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бағытталған инвестициялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">салымдар кезінде ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">шаруашылығы тауарын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өндiрушiлер шеккен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">шығыстардың бір бөлігін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z117" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z118" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Субсидиялаудың мемлекеттік ақпараттық жүйесінде мамандар тобы мүшесінің қолжетімділігін шектеу туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______ қала                                                                        20 жылғы "___" _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z119" w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, жұмыс органының басшысы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жұмыс органының атауы және басшының аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________ құжаты негізінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (демалысты ұсыну немесе іссапарға жіберу немесе жұмыстан босату туралы бұйрық/уақытша еңбекке жарамсыздық парағы*)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төмендегілер туралы осы 20__жылғы "___" _______ № ______ актіні жасадым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандар тобының мүшесі ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                      (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (заңды тұлғаның толық атауы, жеке тұлғаның аты, әкесінің аты (бар </w:t>
-[...541 lines deleted...]
-    </w:p>
+      ________ дан ___________ дейін кезеңге қол жеткізуге шектеу қойылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні мен уақыты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы актінің мазмұнын жеке қолтаңбалармен растаймыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (инвестициялық субсидиялауды іске асыруға жауапты жұмыс органы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыскерінің аты, әкесінің аты (бар болса), тегі) (күні мен уақыты, электрондық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық қолтаңбасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мамандар тобы мүшесінің аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні мен уақыты, электрондық цифрлық қолтаңбасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7-қосымша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 14.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суарудың су үнемдейтін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технологияларын енгізуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бағытталған инвестициялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">салымдар кезінде ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">шаруашылығы тауарын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өндiрушiлер шеккен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">шығыстардың бір бөлігін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z122" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11200,2921 +20847,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с №</w:t>
-[...2869 lines deleted...]
-              <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -15992,88 +22768,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="100"/>
+    <w:bookmarkStart w:name="z124" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z125" w:id="101"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z125" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыс органының (көрсетілетін қызметті берушінің) инвестициялық жобаның сәйкестігі/сәйкес еместігі туралы шешімі туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрметті _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16469,88 +23245,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:bookmarkStart w:name="z127" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z128" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыс органының (көрсетілетін қызметті берушінің) жобаның паспорты бойынша инвестициялық субсидияларды төлеу/төлеуден бас тарту туралы шешімі туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрметті _______________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17036,258 +23812,258 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="104"/>
+    <w:bookmarkStart w:name="z130" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №__ инвестициялық субсидиялау шарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______ қала                                                                        20 жылғы "___" _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан әрі "Жұмыс органы" деп аталатын "______________________" мемлекеттік мекемесінің атынан "_____________________________" мемлекеттік мекемесі туралы ереже негізінде әрекет ететін басқарма басшысы (немесе бұйрық негізінде оны алмастыратын адам) ___________________ бір тараптан және бұдан әрі "Инвестор" деп аталатын, __________________ атынан _____________________ негізінде әрекет ететін _____________________, бірге Тараптар, ал жеке-жеке Тарап деп жоғарыда көрсетілгендей аталатындар төмендегілер туралы осы Инвестициялық субсидиялау шартын (бұдан әрі – Шарт) жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="105"/>
+    <w:bookmarkStart w:name="z131" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z132" w:id="106"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z132" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Шартты жасауға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z133" w:id="107"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z133" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Су ресурстары және ирригация министрінің осы бұйрығымен бекітілген Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялау қағидалары (бұдан әрі - Субсидиялау қағидалары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z134" w:id="108"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z134" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жұмыс органының 20 __ жылғы ______________ №___ шешімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z135" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Терминдер мен айқындамалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z136" w:id="110"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z136" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шартта Субсидиялау қағидаларында көрсетілген ұғымдар пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z137" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Шарттың мәні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z138" w:id="112"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z138" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1 Осы Шарттың талаптары бойынша Жұмыс органы Инвестор шығыстарының бір бөлігін инвестициялық субсидиялауды мынадай шарттармен жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17712,1144 +24488,1144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="113"/>
+    <w:bookmarkStart w:name="z139" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2 Инвестициялық субсидиялау тиісті қаржы жылына _________________ облысының (республикалық маңызы бар қаланың, астананың) бюджетінде көзделген қаражат есебінен және шегінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z140" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Инвесторға қаражат аудару тәртібі мен шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z141" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1 ________ (_______) теңге мөлшеріндегі инвестициялық субсидия сомасын Жұмыс органы Инвестордың өз қаражатын пайдаланған кезде Инвестордың (көрсетілетін қызметті алушының) есептік шотына немесе Жұмыс органы қаржы институтына жабдықтарды кредит/лизингке сатып алған кезде Инвестордың негізгі борышын өтеу есебіне аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z142" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2 Инвестициялық субсидиялау мерзімін санау осы Шарттың күшіне енген сәтінен бастап басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z143" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3 Тараптар осы Шарт шеңберінде, егер төлем күні жұмыс емес күнге немесе мереке күнге сәйкес келсе, төлем олардан кейінгі жұмыс күні жүргізіледі деп келісті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z144" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4 Инвестициялық субсидия Инвесторға Субсидиялау қағидаларында көрсетілген жоба паспортына сәйкес төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z145" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.5 Инвестициялық субсидиялар Инвестордың жаңа, бұрын қолданылмаған жабдықтарды сатып алуға арналған инвестициялық салымдары бойынша төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z146" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.6. Барлық операциялар ұлттық валюта - теңгемен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z147" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Тараптардың құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z148" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1 Инвестор:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидиялау қағидаларының шарттарын уақтылы және толық көлемде орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарт бойынша өзінің міндеттемелерін уақтылы және толық көлемде орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Шартты орындауға байланысты құжаттар мен ақпаратты Жұмыс органының сұратуы бойынша уақтылы ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органына Инвестордың объектісін қарап-тексеру және өндірістік қуаттылықтардың жүктелгеніне көз жеткізу үшін рұқсат беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзіне қатысты жою, оңалту немесе банкроттық рәсім басталған жағдайда, сондай-ақ, егер Инвестордың қызметі Қазақстан Республикасының қолданыстағы заңнамасына сәйкес уақытша тоқтатылған жағдайда, Жұмыс органын жазбаша түрде дереу хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Шарттың талаптары мен оны іске асыру жөніндегі ақпаратты үшінші тұлғаларға Тараптардың алдын ала жазбаша келісімінсіз бермеуге және ашпауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органын осы Шарттың талаптарын орындауға әсер ететін барлық мән-жайлар туралы уақтылы хабардар етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2 Жұмыс органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Инвестордан инвестициялық жоба мен осы Шартты іске асыру барысы туралы барлық қажетті құжаттар мен ақпаратты сұратуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3 Жұмыс органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z151" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Шарттың 3.1-тармағында көрсетілген инвестициялық субсидиялау үшін көзделген қаражатты аударуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z152" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың 39-тармағына сәйкес мониторинг жүргізуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z153" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z154" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1 Осы Шарт бойынша Тараптар Шартқа, Субсидиялау қағидаларына және Қазақстан Республикасының заңнамасына сәйкес, Шарттан туындайтын міндеттемелерді орындамағаны және/немесе тиісінше орындамағаны үшін жауапкершілік артады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z155" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Шарттың қолданылу мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z156" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1 Осы Шарт қол қойылған сәтінен бастап күшіне енеді және Тараптар өз міндеттемелерін толық көлемде орындағанға дейін әрекет етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z157" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Еңсерілмейтін күштің мән-жайлары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z158" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1 Тараптар, егер орындай алмау еңсерілмейтін күштің мән-жайлары салдарынан болса, осы Шарт бойынша өз міндеттемелерін орындамағаны, не тиісінше орындамағаны үшін жауапкершіліктен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z159" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2 Еңсерілмейтін күштің мән-жайларының басталуынан Тараптар осы Шарт бойынша міндеттемелерін орындай алмаса, басталу сәтінен бастап 10 (он) жұмыс күні ішінде екінші Тарапты осындай мән-жайлар туралы уақтылы хабардар етуі тиіс. Бұл ретте еңсерілмейтін күштің мән-жайларының сипаты, әрекет ету кезеңі, басталу фактісі уәкілетті мемлекеттік органдардың тиісті құжаттарымен расталуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z160" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3 Уақтылы хабарламаған жағдайда, Тараптар екінші Тарапқа хабарламау немесе уақтылы хабарламаудан келтірілген зиянды өтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z161" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.4 Еңсерілмейтін күштің мән-жайларының басталуы олардың әрекет ету кезеңіне осы Шарттың орындалу мерзімін ұлғайтуға алып келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z162" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.5 Егер осындай жағдайлар қатарынан үш ай бойы жалғасатын болса, онда кез келген Тарап осы Шарт бойынша міндеттемелерін одан әрі орындаудан бас тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z163" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тарау. Дауларды шешу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z164" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1 Тараптар тікелей келіссөздер процесінде Шарт бойынша немесе оған байланысты олардың арасында туындайтын барлық келіспеушіліктерді немесе дауларды шешу үшін барлық күш-жігерін жұмсаулары тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z165" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.2 Егер мұндай келіссөздерден кейін Тараптар осы Шарт бойынша дауды шеше алмаса, Тараптардың кез келгені бұл мәселенің Қазақстан Республикасының заңнамасында белгіленген сот тәртібімен шешілуін талап ете алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z166" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-тарау. Хат-хабар алмасу</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z140" w:id="114"/>
+    <w:bookmarkStart w:name="z167" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.1 Осы Шарт шеңберінде Тараптардың бір-біріне жіберетін кез келген хат-хабарлары жазбаша түрде беріледі және қарау үшін тапсыру туралы белгісі бар хат-хабар Тараптар алған сәттен бастап күнтізбелік 10 (он) күн ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z168" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.2 Хат-хабар тиісті түрде рәсімделген жағдайда (хат-хабар бланкіде ұсынылса немесе мөрмен (бар болса) куәландырылса, басшының қолы қойылса және тіркеу нөмірі, күні көрсетілсе тиісті түрде рәсімделген болып саналады), қолға табысталса, почта арқылы жеткізілсе (хабарламасы бар тапсырыс хатпен) немесе қатысушы Тараптың мекенжайына курьерлік байланыс арқылы жеткізілсе, тиісті түрде ұсынылған немесе жіберілген болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z169" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Инвесторға қаражат аудару тәртібі мен шарттары</w:t>
-[...39 lines deleted...]
-      4.2 Инвестициялық субсидиялау мерзімін санау осы Шарттың күшіне енген сәтінен бастап басталады.</w:t>
+        <w:t xml:space="preserve"> 11-тарау. Құпиялылық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z143" w:id="117"/>
-[...15 lines deleted...]
-      4.3 Тараптар осы Шарт шеңберінде, егер төлем күні жұмыс емес күнге немесе мереке күнге сәйкес келсе, төлем олардан кейінгі жұмыс күні жүргізіледі деп келісті.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.1 Осымен Тараптар осы Шарттың талаптарына қатысты ақпарат, банктік құпия, сондай-ақ қаржылық, коммерциялық және олар осы Шартты жасасу және орындау кезінде алған өзге де ақпарат құпия болып табылатынымен және осы Шартта, Субсидиялау қағидаларында және Қазақстан Республикасының қолданыстағы заңнамасында тікелей көзделген жағдайларды қоспағанда, үшінші тұлғаларға жария етуге жатпайтынымен келіседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z144" w:id="118"/>
-[...15 lines deleted...]
-      4.4 Инвестициялық субсидия Инвесторға Субсидиялау қағидаларында көрсетілген жоба паспортына сәйкес төленеді.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.2 Тараптың құпия ақпаратты үшінші тұлғаларға беруі, жариялауы немесе оны өзге де жария етуі осы Шартпен және Қазақстан Республикасының заңнамасымен тікелей көзделген жағдайда ғана мүмкін болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z145" w:id="119"/>
-[...15 lines deleted...]
-      4.5 Инвестициялық субсидиялар Инвестордың жаңа, бұрын қолданылмаған жабдықтарды сатып алуға арналған инвестициялық салымдары бойынша төленеді.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.3 Тараптар осы Шарттың болуы мен талаптарының құпиялылығын сақтау үшін барлық қажетті шараларды, оның ішінде құқықтық сипаттағы шараларды қабылдайды. Тараптардың лауазымды адамдары мен қызметкерлері осы Шартты іске асыру барысында алынған мәліметтерді жария етпейді не үшінші тұлғаларға бермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z146" w:id="120"/>
-[...15 lines deleted...]
-      4.6. Барлық операциялар ұлттық валюта - теңгемен жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.4 Қандай да бір Тарап осы Шарттың талаптарын бұза отырып, құпия ақпаратты жария еткен не таратқан жағдайда, кінәлі Тарап осындай ақпаратты жария ету салдарынан екінші Тарапқа келтірілген зиянды өтей отырып, Қазақстан Республикасының заңнамасымен көзделгендей жауапкершілікте болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z147" w:id="121"/>
+    <w:bookmarkStart w:name="z174" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.5 Инвестор осы Шартқа қол қоюмен Жұмыс органының бұқаралық ақпарат құралдарында Инвестор туралы мәліметтерді орналастыруына, сондай-ақ, осы Шарт аясында Инвестор туралы алынған кез келген мәліметті (оның ішінде банктік құпияны) Инвестордың алдын ала жазбаша келісімінсіз үшінші тұлғаларға жария етуіне келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z175" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Тараптардың құқықтары мен міндеттері</w:t>
-[...19 lines deleted...]
-      5.1 Инвестор:</w:t>
+        <w:t xml:space="preserve"> 12-тарау. Мәлімдеулер, кепілдіктер және келісім берулер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:p>
-[...141 lines deleted...]
-      5.2 Жұмыс органы:</w:t>
+    <w:bookmarkStart w:name="z176" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.1 Инвестор мыналарды мәлімдейді және кепілдік береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - Инвестордан инвестициялық жоба мен осы Шартты іске асыру барысы туралы барлық қажетті құжаттар мен ақпаратты сұратуға құқылы.</w:t>
-[...18 lines deleted...]
-      5.3 Жұмыс органы:</w:t>
+      Инвестор осы Шартта көрсетілген мәлімдеулер мен кепілдіктер шынайы және шындыққа сәйкес келетінін растайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы көрсетілген мәлімдеулер мен кепілдіктердің шынайылығын тексеруге міндетті емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.2 Инвестор:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z151" w:id="125"/>
-[...15 lines deleted...]
-      Осы Шарттың 3.1-тармағында көрсетілген инвестициялық субсидиялау үшін көзделген қаражатты аударуға;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторға оның бизнесіне, оның қаржылық жағдайына, активтері мен өзінің міндеттемелері бойынша жауап беру қабілетіне жағымсыз әсер етуі мүмкін қандай да болмасын мән-жайлардың мәлім емес екендігін мәлімдейді және оған кепілдік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сондай-ақ Инвестор оның құзыреті осы Шартқа қол қоятын адамға осы Шартты жасасуға мүмкіндік беретінін растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.3 Инвестор осы Шартты жасасу кезінде осы Шартты бұзуға себеп болатын, оны жарамсыз деп танитын негіздердің жоқтығын растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z152" w:id="126"/>
-[...15 lines deleted...]
-      Қағидалардың 39-тармағына сәйкес мониторинг жүргізуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.4 Инвестор барлық ақпарат, сондай-ақ берілген (ұсынылған) барлық құжаттама дәл және шындыққа сай екенін мәлімдейді және растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:bookmarkStart w:name="z180" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-тарау. Тараптардың жауапкершілігі</w:t>
+        <w:t xml:space="preserve"> 13-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z154" w:id="128"/>
-[...15 lines deleted...]
-      6.1 Осы Шарт бойынша Тараптар Шартқа, Субсидиялау қағидаларына және Қазақстан Республикасының заңнамасына сәйкес, Шарттан туындайтын міндеттемелерді орындамағаны және/немесе тиісінше орындамағаны үшін жауапкершілік артады.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.1 Осы Шарттың ережелері өзгертілуі және/немесе толықтырылуы тиіс. Тараптар үшін тек Тараптардың келісімімен жазбаша түрде жасалған және Тараптардың уәкілетті өкілдері қол қойған өзгерістер мен толықтырулар ғана жарамды және міндетті болып танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z155" w:id="129"/>
+    <w:bookmarkStart w:name="z182" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.2 Осы Шарт мемлекеттік және орыс тілдерінде Тараптардың әрқайсысы үшін бір-бір данадан 2 (екі) данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z183" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-тарау. Шарттың қолданылу мерзімі</w:t>
-[...19 lines deleted...]
-      7.1 Осы Шарт қол қойылған сәтінен бастап күшіне енеді және Тараптар өз міндеттемелерін толық көлемде орындағанға дейін әрекет етеді.</w:t>
+        <w:t xml:space="preserve"> 14-тарау. Тараптардың заңды мекенжайлары, банктік деректемелері және қолтаңбалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z157" w:id="131"/>
-[...596 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19248,200 +26024,200 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="158"/>
+    <w:bookmarkStart w:name="z185" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №___ сатып алынатын жабдықты мақсатты пайдалану және иеліктен шығармау туралы келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______ қала                                                                        20 жылғы "___" _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан әрі "Жұмыс органы" деп аталатын Қазақстан Республикасы _______________ облысының (республикалық маңызы бар қаланың, астананың) ______________ _______________________ басқармасы атынан ___________ № ______ _______ (атауы) негізінде әрекет ететін ____________________ басшы (немесе бұйрық негізінде оны алмастыратын адам) бір тараптан және бұдан әрі "Инвестор" деп аталатын _________________________ атынан ___________________________ негізінде әрекет ететін ______________________ екінші тараптан, бірлесіп Тараптар, ал жеке-жеке жоғарыда көрсетілгендей Тарап деп аталатындар, субсидияланған сәттен бастап 3 (үш) жыл ішінде төмендегілер туралы осы Сатып алынатын жабдықты мақсатты пайдалану және иеліктен шығармау туралы келісімді (бұдан әрі - Келісім) жасасты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="159"/>
+    <w:bookmarkStart w:name="z186" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Келісімнің нысанасы мен мақсаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z187" w:id="160"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z187" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 Осымен Инвестор өзіне жабдықты қатаң түрде нысаналы мақсаты бойынша пайдалану және иеліктен шығармау, сондай-ақ субсидияланған сәттен бастап 3 (үш) жыл ішінде мақсатты пайдаланбағаны үшін жауапкершілікте болу міндеттемесін алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z188" w:id="161"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z188" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2 Осы Келісім шеңберінде қандай да бір қайшылықтар болған жағдайда Қазақстан Республикасының Су Кодексі үлкен күшке ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z189" w:id="162"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z189" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z190" w:id="163"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z190" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1 Инвестор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісім бойынша өз міндеттемелерін уақтылы және толық көлемде орындауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19506,380 +26282,380 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы Келісімнің шарттары мен іске асырылуы туралы ақпаратты Тараптардың алдын ала жазбаша келісімінсіз үшінші тұлғаларға бермеуге және ашпауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісімнің 1.1-тармағында көрсетілген мерзім ішінде жабдықты иеліктен шығармауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="164"/>
+    <w:bookmarkStart w:name="z191" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2 Жұмыс органы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестордан инвестициялық жоба мен осы Келісімнің іске асырылу барысы туралы барлық қажетті құжаттар мен ақпаратты сұратуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="165"/>
+    <w:bookmarkStart w:name="z192" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Келісімнің қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z193" w:id="166"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z193" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1 Осы Келісім Тараптардың қол қойған күнінен бастап күшіне енеді және 3 (үш) жыл бойы, ал орындалмаған міндеттемелер бөлігінде олар толық орындалғанға дейін қолданыста болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z194" w:id="167"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z194" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Еңсерілмейтін күштің мән-жайлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z195" w:id="168"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z195" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1 Тараптар еңсерілмейтін күштің мән-жайлары салдарынан орындау мүмкін болмаған жағдайда, осы Шарт бойынша өз міндеттемелерін орындамағаны, не тиісінше орындамағаны үшін жауапкершіліктен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z196" w:id="169"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z196" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2 Еңсерілмейтін күштің мән-жайлары туындаған кезде осы Келісім бойынша өз міндеттемелерін орындау мүмкін болмаған Тарап олар туындаған сәттен бастап 10 (он) жұмыс күні ішінде екінші Тарапты мұндай мән-жайлар туралы уақтылы хабардар етуі тиіс. Бұл ретте еңсерілмейтін күштің мән-жайларының сипаты, қолданылу кезеңі, туындау фактісі уәкілетті мемлекеттік органдардың тиісті құжаттарымен расталуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z197" w:id="170"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z197" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3 Уақтылы хабардар етпеген жағдайда, Тараптар екінші Тарапқа хабардар етпеуден немесе уақтылы хабардар етпеуден келтірілген зиянды өтеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z198" w:id="171"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z198" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.4 Еңсерілмейтін күштің мән-жайларының туындауы осы Келісімнің орындалу мерзімінің олардың әрекет ету кезеңіне ұлғайтылуына алып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z199" w:id="172"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z199" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.5 Егер, мұндай мән-жайлар қатарынан үш айдан астам жалғасатын болса, онда Тараптардың кез келгені осы Келісім бойынша міндеттемелерін одан әрі орындаудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z200" w:id="173"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z200" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z201" w:id="174"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z201" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1 Хат-хабар бланкіде ұсынылса немесе мөрмен (бар болса) куәландырылса, қолма-қол табысталса, қатысушы Тараптың мекенжайына почтамен (хабарламасы бар тапсырыс хатпен) немесе курьерлік байланыс арқылы жеткізілсе, тиісті түрде ұсынылған немесе жіберілген болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z202" w:id="175"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z202" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2 Егер осы Келісімде өзгеше көзделмесе, осы Келісімнің шарттарын, оның ішінде осы Келісімнің қолданылу мерзімін кез келген өзгерту, тоқтату Тараптардың уәкілетті өкілдері қол қоятын қосымша келісімдермен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z203" w:id="176"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z203" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.3 Осы Келісім бойынша Тараптар арасында туындайтын барлық келіспеушіліктер немесе даулар тікелей келіссөздер процесінде шешіледі. Егер осындай келіссөздерден кейін Тараптар осы Келісім бойынша дауды шеше алмаса, Тараптардың кез келгені бұл мәселені Қазақстан Республикасының заңнамасында белгіленген сот тәртібімен шешуді талап ете алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z204" w:id="177"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z204" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.4 Осы Келісіммен реттелмеген мәселелер 20___ жылғы ___________ №____ Инвестициялық субсидиялау шартымен, сондай-ақ Қазақстан Республикасының заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z205" w:id="178"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z205" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.5 Осы Келісім мемлекеттік және орыс тілдерінде Тараптардың әрқайсысы үшін бір-бір данадан 2 (екі) данада жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z206" w:id="179"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z206" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Тараптардың мекенжайлары, банктік деректемелері және қолтаңбалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20278,88 +27054,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="180"/>
+    <w:bookmarkStart w:name="z208" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z209" w:id="181"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z209" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестициялық субсидиялау шартына өзгерістер енгізу туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық субсидиялау мәселелері жөніндегі жұмыс органы (бұдан  әрі – Жұмыс органы (көрсетілетін қызметті беруші)): ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21133,1026 +27909,1026 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="182"/>
+    <w:bookmarkStart w:name="z211" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z212" w:id="183"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z212" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк операцияларын жүргізуге қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның микроқаржы қызметін жүзеге асыруға лицензиясы бар қаржы институтының арнайы шоттағы инвестициялық субсидияны пайдаланбауы туралы № ___ шарт пен келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______ қаласы                                                                        20___ жылғы "___" _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан әрі "Қаржы институты" деп аталатын __________________________ бір тараптан, бұдан әрі "Жұмыс органы" деп аталатын _____________________ облысының (республикалық маңызы бар қаланың, астананың) _______________ __________________________________________________________ басқармасы (атауы) мемлекеттік мекемесі атынан мемлекеттік мекеме туралы ереже негізінде әрекет ететін басшысы (немесе бұйрық негізінде оны алмастыратын адам) ___________________ екінші тараптан, бұдан әрі "Инвестор" деп аталатын ____________________________________ атынан Жарғы негізінде әрекет ететін ______________________ үшінші тараптан, бірлесіп Тараптар деп, ал жеке-жеке Тарап деп аталатындар төмендегілер туралы осы Қаржы институтының арнайы шоттағы ақшаны пайдаланбауы туралы шарт пен келісімді (бұдан әрі – Шарт) жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="184"/>
+    <w:bookmarkStart w:name="z213" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z214" w:id="185"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z214" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Осы Шартты жасасуға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z215" w:id="186"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z215" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасының Су </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z216" w:id="187"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z216" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Су ресурстары және ирригация министрінің осы бұйрығымен бекітілген Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялау қағидалары (бұдан әрі – Субсидиялау қағидалары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z217" w:id="188"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z217" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Инвестициялық субсидиялау мәселелері жөніндегі жұмыс органының шешімі (20___ жылғы ______________ № ___).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z218" w:id="189"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z218" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Терминдер мен анықтаулар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z219" w:id="190"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z219" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Осы шартта Субсидиялау қағидаларында көрсетілген ұғымдар пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z220" w:id="191"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z220" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Шарттың мәні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z221" w:id="192"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z221" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Қаржы институты арнайы шоттағы қаражатты Жұмыс органы Субсидиялау қағидаларында көрсетілген шарттарға сәйкес инвестициялық субсидиялар төлеу туралы шешім қабылдағанға дейін пайдаланбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z222" w:id="193"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z222" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Арнайы шотқа инвестициялық субсидиялар алу үшін инвестор Субсидиялау қағидаларында көрсетілген құжаттармен бірге, қаржы институты кредиттік комитетінің оң шешімінің қаржы институты куәландырған көшірмесін, қаржы институтымен жасалынған кредиттік шартты/лизинг шартын қосымша береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z223" w:id="194"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z223" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Инвестициялық субсидияларды аудару тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z224" w:id="195"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z224" w:id="168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. _______________ (_____________) теңге мөлшеріндегі инвестициялық субсидиялар сомасын Жұмыс органы аванстық төлеммен қаржы институтының арнайы шотына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы институтының арнайы шотының деректемелері: _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.2. Барлық операциялар ұлттық валюта – теңгемен жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="196"/>
+    <w:bookmarkStart w:name="z226" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z227" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Қаржы институты арнайы шотқа қаражат келіп түскен күнннен бастап 10 (он) жұмыс күні ішінде кредиттік шартта (Қаржы институты мен Инвестор арасында жасалған) көзделген қаражатты, егер инвестор мен қаржы институты арасындағы шартта өзгеше көзделмесе, жабдық сатушының шотына аударады және Жұмыс органына растайтын құжаттарды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z228" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Қаржы институты Субсидиялау қағидаларында көзделген шарттарды орындамаған жағдайда, қаржы институты 3 (үш) жұмыс күні ішінде жұмыс органы арнайы шотқа аванстық төлеммен аударған қаражаттың орнын толық көлемде қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z229" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. Бұл ретте, ағымдағы қаржы жылында жасалған төлемдерді қайтару орындалмаған міндеттемелер сомасын ұлғайту және шығыстардың бюджеттік сыныптамасының тиісті кодтары бойынша кассалық шығыстарды азайту жолымен Жұмыс органының кассалық шығыстарын қайтару арқылы жүзеге асырылады. Өткен жылдардың төлемдері қайтарылған жағдайда, қайтару сомасы төлемдер жасалған тиісті бюджеттің кірісіне есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z230" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4. Арнайы шотқа аударылған қаражатты қаржы институты Жұмыс органының инвесторға инвестициялық субсидиялар беру туралы оң шешімінің негізінде инвестициялық жоба шеңберінде жабдық сатып алуға пайдаланылған инвестордың кредит/лизинг бойынша негізгі борышын өтеу шотына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z231" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z232" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Тараптар осы Шартқа және Қазақстан Республикасының заңнамасына сәйкес осы Шарттан туындайтын міндеттемелерді орындамағаны және/немесе тиісінше орындамағаны үшін осы Шарт бойынша жауапкершілікте болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z233" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Шарттың қолданылу мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z234" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Осы Шарт қол қойылған сәтінен бастап күшіне енеді және Тараптар Субсидиялау қағидаларына сәйкес өз міндеттемелерін толық көлемде орындағанға дейін қолданыста болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z235" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Еңсерілмейтін күштің мән-жайлары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z236" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Тараптар еңсерілмейтін күштің мән-жайлары салдарынан осы Шарт бойынша өз міндеттемелерін орындау мүмкін болмаған жағдайда, орындамағаны, не тиісінше орындамағаны үшін жауапкершіліктен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z237" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Еңсерілмейтін күштің мән-жайлары туындаған кезде осы Шарт бойынша өз міндеттемелерін орындау мүмкін болмаған Тарап олар туындаған сәттен бастап 10 (он) жұмыс күні ішінде екінші Тарапты мұндай мән-жайлар туралы уақтылы хабардар етуі тиіс. Бұл ретте еңсерілмейтін күштің мән-жайларының сипаты, қолданылу кезеңі, туындау фактісі уәкілетті мемлекеттік органдардың тиісті құжаттарымен расталуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z238" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Уақтылы хабардар етпеген жағдайда, Тараптар екінші Тарапқа хабардар етпеуден немесе уақтылы хабардар етпеуден келтірілген зиянды өтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z239" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.4. Еңсерілмейтін күштің мән-жайларының туындауы олардың әрекет ету кезеңіне осы Шарттың орындалу мерзімінің ұлғайтылуына алып келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z240" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.5. Егер мұндай мән-жайлар қатарынан үш айдан астам жалғасатын болса, онда Тараптардың кез келгені осы Шарт бойынша міндеттемелерін одан әрі орындаудан бас тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z241" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тарау. Дауларды шешу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z242" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1. Тараптар тікелей келіссөздер процесінде Шарт бойынша немесе оған байланысты олардың арасында туындайтын барлық келіспеушіліктерді немесе дауларды шешу үшін барлық күш-жігерін жұмсаулары тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z243" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.2. Егер мұндай келіссөздерден кейін Тараптар Шарт бойынша дауды шеше алмаса, Тараптардың кез келгені бұл мәселенің Қазақстан Республикасының заңнамасында белгіленген сот тәртібімен шешілуін талап ете алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z244" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-тарау. Хат-хабар алмасу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z245" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.1. Осы Шарт шеңберінде Тараптар бір-біріне жөнелтетін кез келген хат-хабар жазбаша нысанда ұсынылады және Тараптар тапсырылғаны туралы белгісі бар хат-хабарды алған сәттен бастап 10 (он) күнтізбелік күн ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z246" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.2. Хат-хабар тиісті түрде рәсімделген жағдайда (хат-хабар бланкіде ұсынылса немесе мөрмен (бар болса) куәландырылса, басшының қолы қойылса және тіркеу нөмірі, күні көрсетілсе, тиісті түрде рәсімделген болып саналады), қолға табысталса, почта арқылы жеткізілсе (хабарламасы бар тапсырыс хатпен) немесе қатысушы Тараптың мекенжайына курьерлік байланыс арқылы жеткізілсе, тиісті түрде ұсынылған немесе жіберілген болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z247" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11-тарау. Құпиялылық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z248" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.1. Осымен Тараптар осы Шарттың талаптарына қатысты ақпарат, банктік құпия, сондай-ақ қаржылық, коммерциялық және осы Шартты жасасу және орындау кезінде олар алған өзге де ақпарат құпия болып табылатынымен және осы Шартта, Субсидиялау қағидаларында және Қазақстан Республикасының қолданыстағы заңнамасында тікелей көзделген жағдайларды қоспағанда, үшінші тұлғаларға жария етуге жатпайтынымен келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z249" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.2. Тараптың құпия ақпаратты үшінші тұлғаларға беруі, жариялауы немесе оны өзге де жария етуі осы Шартта және Қазақстан Республикасының заңнамасында көзделген жағдайларда ғана мүмкін болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z250" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.3. Тараптар осы Шарттың талаптар мен құпиялылығын сақтау үшін құқықтық сипаттағы шаралармен қоса барлық қажетті шараларды қабылдайды. Тараптардың лауазымды адамдары мен қызметкерлеріне осы Шартты іске асыру барысында алынған мәліметтерді жария етуге не үшінші тұлғаларға беруге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z251" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.4. Қандай да бір Тарап осы Шарттың талаптарын бұза отырып, құпия ақпаратты жария еткен не таратқан жағдайда, кінәлі Тарап осындай ақпаратты жария ету салдарынан екінші Тарапқа келтірілген зиянды өтей отырып, Қазақстан Республикасының заңнамасында көзделгендей жауапкершілікте болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z252" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.5. Инвестор осы Шартқа қол қоя отырып, Жұмыс органына (көрсетілетін қызметті берушіге) бұқаралық ақпарат құралдарында Инвестор туралы мәліметтерді орналастыруына, сондай-ақ, осы Шарт аясында Инвестор туралы алынған кез келген мәліметті (оның ішінде банктік құпияны) Инвестордың алдын ала жазбаша келісімінсіз үшінші тұлғаларға жария етуіне келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z253" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z227" w:id="197"/>
-[...15 lines deleted...]
-      5.1. Қаржы институты арнайы шотқа қаражат келіп түскен күнннен бастап 10 (он) жұмыс күні ішінде кредиттік шартта (Қаржы институты мен Инвестор арасында жасалған) көзделген қаражатты, егер инвестор мен қаржы институты арасындағы шартта өзгеше көзделмесе, жабдық сатушының шотына аударады және Жұмыс органына растайтын құжаттарды береді.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.1. Осы Шарттың ережелері өзгертілуі және/немесе толықтырылуы тиіс. Тараптар үшін тек Тараптардың келісімімен жазбаша түрде жасалған және Тараптардың уәкілетті өкілдері қол қойған өзгерістер мен толықтырулар ғана жарамды және міндетті болып танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z228" w:id="198"/>
-[...15 lines deleted...]
-      5.2. Қаржы институты Субсидиялау қағидаларында көзделген шарттарды орындамаған жағдайда, қаржы институты 3 (үш) жұмыс күні ішінде жұмыс органы арнайы шотқа аванстық төлеммен аударған қаражаттың орнын толық көлемде қайтарады.</w:t>
+    <w:bookmarkStart w:name="z255" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.2. Осы Шарт мемлекеттік және орыс тілдерінде Тараптардың әрқайсысы үшін бір-бір данадан 3 (үш) данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z229" w:id="199"/>
-[...15 lines deleted...]
-      5.3. Бұл ретте, ағымдағы қаржы жылында жасалған төлемдерді қайтару орындалмаған міндеттемелер сомасын ұлғайту және шығыстардың бюджеттік сыныптамасының тиісті кодтары бойынша кассалық шығыстарды азайту жолымен Жұмыс органының кассалық шығыстарын қайтару арқылы жүзеге асырылады. Өткен жылдардың төлемдері қайтарылған жағдайда, қайтару сомасы төлемдер жасалған тиісті бюджеттің кірісіне есептеледі.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Заңды мекенжайлар және банктік деректемелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z230" w:id="200"/>
-[...524 lines deleted...]
-    <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -22704,124 +29480,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z258" w:id="227"/>
+    <w:bookmarkStart w:name="z258" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Су ресурстары және ирригация министрлігіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет – ресурста орналастырылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="228"/>
+    <w:bookmarkStart w:name="z259" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Суарудың су үнемдейтін технологияларын енгізуге бағытталған инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялардың игерілуі туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): №1-ИССҮТ нысаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25867,247 +32643,247 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есеп тапсырылған күн 20 ___ жылғы "___" __________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z260" w:id="229"/>
+    <w:bookmarkStart w:name="z260" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған "Суарудың су үнемдейтін технологияларын енгізуге инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялардың игерілуі туралы есеп" нысанын толтыру бойынша түсіндірме 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z261" w:id="230"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z261" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді жинауға арналған "Суарудың су үнемдейтін технологияларын енгізуге инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін субсидиялардың игерілуі туралы есеп" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z262" w:id="231"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z262" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының ауыл шаруашылығы саласындағы функцияларды іске асыратын құрылымдық бөлімшесі толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z263" w:id="232"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z263" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z264" w:id="233"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z264" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының ауыл шаруашылығы саласындағы функцияларды іске асыратын құрылымдық бөлімшесі Қазақстан Республикасының Ауыл шаруашылығы министрлігіне тоқсан сайын, есепті тоқсаннан кейінгі айдың 5-күніне дейін және жыл сайын, күнтізбелік жылдың оныншы қаңтарына дейін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z265" w:id="234"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z265" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ немесе орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z266" w:id="235"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z266" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z267" w:id="236"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z267" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 1-бағанда реттік нөмір көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z268" w:id="237"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z268" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 2-бағанда инвестордың атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z269" w:id="238"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z269" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 3-бағанда инвестордың жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z270" w:id="239"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z270" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. 4-бағанда Қазақстан Республикасы Су ресурстары және ирригация министрінің осы бұйрығымен бекітілген Суарудың су үнемдейтін технологияларын енгізуге инвестициялық салымдар кезінде ауыл шаруашылығы тауарын өндiрушiлер шеккен шығыстардың бір бөлігін өтеу жөнінде субсидиялау қағидаларына (бұдан әрі – Қағидалар) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26122,191 +32898,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жоба паспортының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z271" w:id="240"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z271" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 5, 6, 7, 8-бағандарда инвестордан алынған ақпараттар және заттай және құндық мәнде өндірілген өнімдерді түрлері бойынша өткізуді растайтын бастапқы құжаттар негізінде кәсіпорынның өндірістік қуаты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z272" w:id="241"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z272" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 9-бағанда тұрақты жұмыс орындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z273" w:id="242"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z273" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 10, 11-бағандарда жобаның жалпы құны, оның ішінде субсидиялауға жататыны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z274" w:id="243"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z274" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 12-бағанда инвестициялық жобаның паспортына сәйкес өтеу үлесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z275" w:id="244"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z275" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 13-бағанда төленген субсидиялар сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z276" w:id="245"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z276" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. 14-бағанда инвестициялық жобаны пайдалануға енгізу күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z277" w:id="246"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z277" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. 15-бағанда жұмыс органы шешімінің күні мен нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -26330,55 +33106,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>