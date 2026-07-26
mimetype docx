--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="86b7e2f" w14:textId="86b7e2f">
+    <w:p w14:paraId="7a14dc9" w14:textId="7a14dc9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -33106,55 +33106,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33480,31 +33480,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>