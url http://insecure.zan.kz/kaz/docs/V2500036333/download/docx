--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d39485c" w14:textId="d39485c">
+    <w:p w14:paraId="4964d25" w14:textId="4964d25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,140 +94,205 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ауыл шаруашылығы тауарларын өндiрушiлерге су беру бойынша көрсетілетін қызметтер құнын субсидиялау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің м.а. 2025 жылғы 24 маусымдағы № 147-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 маусымда № 36333 болып тіркелді</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің м.а. 2025 жылғы 24 маусымдағы № 147-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 маусымда № 36333 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Су Кодексінің 23-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ауыл шаруашылығы тауарларын өндiрушiлерге су беру бойынша көрсетілетін қызметтер құнын субсидиялау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -364,68 +429,50 @@
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Су ресурстары және ирригация вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -441,679 +488,600 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Су ресурстары және ирригация министрі </w:t>
-[...25 lines deleted...]
-          </w:tcPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Су ресурстары және ирригация министрі </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Н. Нуржигитов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауыл шаруашылығы министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық экономика министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цифрлық даму, инновациялар және </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аэроғарыш өнеркәсібі министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стратегиялық жоспарлау және </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       реформалар агенттігі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық статистика бюросы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бәсекелестікті қорғау және </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дамыту агенттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1218,487 +1186,739 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 147-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауыл шаруашылығы тауарларын өндiрушiлерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+        <w:t>
+      1. Осы Ауыл шаруашылығы тауарларын өндiрушiлерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Су Кодексінің (бұдан әрі – Кодекс) 23-бабы 1-тармағының 35) тармақшасына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының 2) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) 10-бабы 1) тармақшасына сәйкес әзірленді және ауыл шаруашылығы тауарларын өндірушілерге (бұдан әрі – АШТӨ (көрсетілетін қызметті алушылар) су беру бойынша көрсетілетін қызметтердің құнын субсидиялау тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке шот – тізілімде қамтылған, субсидиялауға арналған ұсыныстар мен өтінімдерді тіркеу және олар бойынша операцияларды есепке алу мақсатында тіркелген тұлғаны сәйкестендіруге мүмкіндік беретін жазбалар жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтпелі өтінім (бұдан әрі – өтінім) – су беруші АШТӨ-ге (көрсетілетін қызметті алушыларға) жеткізген суару суы үшін субсидиялар алуға арналған электрондық өтінім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) суаратын су беру бойынша көрсетілетін қызметтер – су көздерінен (өзен, бұлақ, суландыру жүйесі, сутаратқыш, субөлгіш) су алу, сутартқыштар (каналдар, құбыр жолдар) арқылы тасымалдау мен бөлу жолымен су беру және су бөлу нүктелеріне және АШТӨ-лердің көлтабанды танаптарына су беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) су беруші – АШТӨ-ге су беруді жүзеге асыратын және су шаруашылығы жүйелері қызметтерін көрсету бойынша табиғи монополия субъектісі болып табылатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) субсидиялау – бюджет қаражаты есебінен жүзеге асырылатын, нақты субсидия алушыларды өтеусіз және қайтарымсыз негізде қаржыландыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ақпараттандыру объектісі – субсидиялаудың мемлекеттік ақпараттық жүйесі (бұдан әрі – СМАЖ), субсидия алуға арналған өтінімді тіркеу, сондай-ақ өтінімді субсидиялау шарттарына сәйкестігін автоматты түрде тексеру арқылы оны өңдеу мүмкіндігін беретін, субсидиялау процестерін орындау бойынша қызметтер көрсетуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) субсидиялаудың мемлекеттік ақпараттық жүйесінің веб-порталы (бұдан әрі – веб-портал) – Интернет желісінде орналасқан, субсидиялаудың мемлекеттік ақпараттық жүйесіне қолжетімділік беретін интернет-ресурс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "электрондық үкіметтің" веб-порталы (бұдан әрі – электрондық үкіметтің порталы) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) субсидиялауға арналған өтінімдердің электрондық тізілімі (бұдан әрі – тізілім) – ауыл шаруашылығы тауарын өндірушілерді субсидиялауға арналған өтінімдер, қаржы институттары туралы мәліметтердің жиынтығы және субсидиялаудың мемлекеттік ақпараттық жүйесінде көрсетілген өзге де мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) су пайдаланушы – өз мұқтаждарын және (немесе) коммерциялық мүдделерін қанағаттандыру үшін Қазақстан Республикасының заңнамасында белгіленген тәртіппен су ресурстарын пайдалану құқығы берілген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық символдар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Ауыл шаруашылығы тауарын өндірушілерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялау" мемлекеттік көрсетілетін қызметін облыстардың жергілікті атқарушы органдары (бұдан әрі – Көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ауыл шаруашылығы тауарын өндірушілерге су беру қызметтерінің құнын субсидиялау" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. АШТӨ-ге (көрсетілетін қызметті алушыларға) жеткізілген су көлемі су бөлу нүктесінде су берушінің немесе су пайдаланушының есепке алу аспаптарының не бірыңғай өлшемдерді қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген өлшеу құралдары мен құрылғыларының көрсеткіштері бойынша анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жеткізілген судың 1 (бір) текше метріне (бұдан әрі – м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -1733,605 +1953,843 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Табиғи монополиялар туралы заң) сәйкес бекітілген тарифтерге пайыздық қатынаста, осы Қағидалардың 14-тармағында көрсетілген сатып алынған суаратын судың 1 (бір) м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> арналған субсидиялар мөлшеріне сәйкес сараланып белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалар шеңберінде субсидиялау кезінде АШТӨ (көрсетілетін қызметті алушылар) су берушіге қолданыстағы тариф пен тарифтің субсидияланатын бөлігі арасындағы айырманы төлейді, қалған бөлігі су берушіге субсидия түрінде төленеді. Бұл ретте субсидияларды төлеудің барлық шарттары су беруші мен АШТӨ (көрсетілетін қызметті алушылар) арасындағы шартта жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті беруші тиісті жылдың 10 қаңтарына дейінгі мерзімінде ауыл шаруашылығы тауарын өндірушілерге су беру жөніндегі қызметтердің құнын субсидиялауға арналған бюджет қаражатының көлемін облыста жетекшілік ететін әкімінің орынбасарының қолы қойылған, ол болмаған жағдайда – оның міндетін өзара алмастырушы тұлғаның қолы қойылған ілеспе хатпен уәкілетті органға мақұлдауға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган бюджет қаражатының мақұлданған көлемін тиісті ілеспе хатпен қайтарады не бюджет қаражатының көлемін тиісті жылдың 15 қаңтарынан кешіктірмей пысықтауға жібереді. Бюджет қаражатының көлемін пысықтау мерзімі бес жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті беруші жыл сайын 1 ақпанға дейінгі мерзімде уәкілетті органмен АШТӨ (көрсетілетін қызметті алушылар) үшін Табиғи монополиялар туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген су беруге арналған тарифтерді веб-порталға орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті беруші АШТӨ-ге (көрсетілетін қызметті алушыларға) су беру бойынша көрсетілетін қызметтердің құнын субсидиялау жөніндегі ай сайынғы жеке қаржыландыру жоспарын (бұдан әрі – Қаржыландыру жоспары) бекіткеннен кейін 3 (үш) жұмыс күні ішінде оны веб-порталға орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Субсидиялар алу үшін пайдаланылған электрондық шот-фактураларды кері қайтарып алуға, жоюға және түзетуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық шот-фактура электрондық шот-фактураларды қабылдау мен өңдеу жөніндегі ақпараттық жүйеден (бұдан әрі – ЭШФ АЖ) СМАЖ-ға өтінім бергенге дейін ЭШФ АЖ-да контрагентті растай отырып, "сұрақ-жауап" режимінде сұратылады (сұратылған электрондық шот-фактура субсидияларды алу үшін электрондық шот-фактураны пайдалануды растау кезінде ЭШФ АЖ-да автоматты түрде бұғатталады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субсидияларды алу үшін пайдаланылған электрондық шот-фактуралар қайтарып алынған, жойылған және түзетілген жағдайларда, су беруші алынған субсидияларды Көрсетілетін қызметті берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жергілікті атқарушы орган осы Қағидалар қолданысқа енгізілген күннен бастап 5 (бес) жұмыс күні ішінде оларды облыс әкімдігінің интернет-ресурсында және одан кейін тиісті жылдың 1 наурызынан кешіктірмей, бұқаралық ақпарат құралдарында, облыс әкімдігінің интернет-ресурсында суаратын су беру жөніндегі көрсетілетін қызметтерге субсидиялар алуға арналған ай сайынғы өтінімдерді қабылдау кезеңі туралы хабарландыруды орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ауыл шаруашылығы тауарларын өндiрушiлерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Ауыл шаруашылығы тауарларын өндiрушiлерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялау талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       11. Субсидиялар мынадай шарттар сақталған кезде төленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушылардың осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық үкіметтік портал арқылы су беру бойынша көрсетілетін қызметтерге субсидиялар алуға өтінім беруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтінімді СМАЖ-да тіркеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Веб-порталда жеке шоттың болуы АШТӨ-нің (көрсетілетін қызметті алушылардың) СМАЖ-да өтінімді тіркеуді өз бетінше жүзеге асыруға мүмкіндік береді, бұл жағдайда өтінімді беру талап етілмейді және ол осылай тіркелген сәттен бастап берілген болып саналады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) СМАЖ-да АШТӨ-нің (көрсетілетін қызметті алушылардың) және су берушілердің жеке шотының болуы, оның деректері СМАЖ-дың "Заңды тұлғалар" немесе "Жеке тұлғалар" мемлекеттік дерекқорларымен ақпараттық өзара іс-қимылы нәтижесінде расталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) СМАЖ бен ЭШФ АЖ ақпараттық өзара іс-қимылы нәтижесінде суаратын суды беру бойынша көрсетілетін қызметтерді сатып алуға жұмсалған шығындардың расталуы (су берушінің тиісті электрондық шот-фактурасының болуы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) АШТӨ-де (көрсетілетін қызметті алушыларда) СМАЖ-дың мемлекеттік жер кадастрының автоматтандырылған ақпараттық жүйесімен өзара ақпараттық іс-қимылы нәтижесінде расталған, тиісті алаңда жер пайдалану және (немесе) жеке меншік құқығында ауыл шаруашылығы мақсатындағы жер учаскелерінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өтінімдерді қабылдау жер учаскесінің орналасқан жері бойынша тиісті жылдың 1 мамырынан 30 қарашасына (қоса алғанда) дейін осы вегетациялық кезең ішінде нақты пайдаланылған су көлемі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Ауыл шаруашылығы тауарларын өндiрушiлерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялауды есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жерүстімен суару кезінде сатып алынған суаратын судың 1 (бір) м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> арналған субсидия мөлшері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күріш дақылдары үшін қосылған құн салығынсыз (бұдан әрі – ҚҚС) тарифтің 50 (елу) пайызын (бұдан әрі – %);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Атырау, Ақтөбе, және Батыс Қазақстан облыстарында механикаландырылған су көтеру арқылы көлтабандап суару жүйелерін қолдана отырып өсірілетін көпжылдық шөптер үшін ҚҚС-сыз тарифтің 85%-ын құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Су үнемдейтін технологияларды (тамшылатып, жаңбырлатып (алдыңғы, айналмалы, барабанды), спринклерлі) пайдаланбай суару кезінде сатып алынатын суару суының 1 (бір) м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшін бюджеттік субсидия мөлшері су беру тәсілдеріне қарамастан тарифтерге (ҚҚС-сыз)% қатынаста сараланып белгіленеді және мыналарды құрайды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3100,90 +3558,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Су үнемдейтін технологияларды (тамшылатып, жаңбырлатып (алдыңғы, айналмалы, барабанды), спринклерлі) пайдалана отырып суару кезінде сатып алынатын суару суының 1 (бір) м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшін бюджеттік субсидия мөлшері су беру тәсілдеріне қарамастан тарифтерге (ҚҚС-сыз) % қатынаста сараланып белгіленеді және мыналарды құрайды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3622,408 +4080,646 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сатып алынған суаратын судың 1 (бір) м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> арналған субсидия мөлшері мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S = T * % тарифтердің бекітілген мөлшеріне сәйкес,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S – сатып алынған суаратын судың м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> арналған субсидия мөлшері, теңгемен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       T – м3-ге бекітілген тариф (ҚҚС-сыз), теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Субсидияланатын суаратын судың көлемі Қазақстан Республикасы Су кодексінің бассейндер мен облыстар бөлінісіндегі су пайдалану лимитінен аспауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Ауыл шаруашылығы тауарларын өндiрушiлерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялауды төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       18. Веб-портал (бұдан әрі – "жеке кабинет") арқылы тізілім деректеріне қолжетімділік үшін АШТӨ-нің (көрсетілетін қызметті алушылардың) және су берушінің СМАЖ-да өз бетінше тіркелуі үшін ЭЦҚ-сы болуы тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші жыл сайын уәкілеттік органға ЭЦҚ-сы бар өз жұмыскерлерінің өзектендірілген тізімін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Жеке кабинетте" тіркелу үшін АШТӨ (көрсетілетін қызметті алушылар) және су берушілер мыналарды көрсетеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дара кәсіпкер ретінде тіркелген жеке тұлғалар үшін: жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН), аты, әкесінің аты (бар болса), тегі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды тұлғалар үшін: бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН), толық атауы, бірінші басшының аты, әкесінің аты (бар болса), тегі және ЖСН-сы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) байланыс деректері (пошталық мекенжайы, телефоны, электрондық мекенжайы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) субсидиялар алу үшін су берушінің екінші деңгейлі банктегі банктік шотының деректемелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген деректер өзгерген кезде АШТӨ (көрсетілетін қызметті алушылар) немесе су берушілер 1 (бір) жұмыс күні ішінде "жеке кабинетте" деректерін өзгертеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. АШТӨ-нің (көрсетілетін қызметті алушылардың) өтінімді қалыптастыруы мен тіркеуі жеке кабинетте АШТӨ-нің (көрсетілетін қызметті алушылардың) тұрғылықты жері бойынша Көрсетілетін қызметті берушінің атына мынадай тәртіппен жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың 12-тармағы талаптарын СМАЖ тексеруі үшін қажетті мәліметтерді енгізе отырып өтінім қалыптастырылады; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4060,151 +4756,275 @@
         <w:t>
       21. АШТӨ (көрсетілетін қызметті алушы) веб-порталда өтінімді тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде Көрсетілетін қызметті берушінің жауапты қызметкері веб-порталда қалыптастырылған тиісті хабарламаға ЭЦҚ пайдалана отырып, қол қою жолымен оның қабылданғанын растайды. Бұл хабарлама АШТӨ-нің (көрсетілетін қызметті алушының) және су берушінің "жеке кабинетінде" қолжетімді болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Көрсетілетін қызметті берушінің АШТӨ-ден (көрсетілетін қызметті алушылардан) жауапты қызметкері өтінімді алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған өтінімнің деректердің растығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Көрсетілетін қызметті берушінің жауапты қызметкері 1 (бір) жұмыс күні ішінде веб-порталда "Қазынашылық-Клиент" ақпараттық жүйесінде жүктелетін, субсидия төлеуге арналған төлем шотын қалыптастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті айға арналған қаржыландыру жоспарына сәйкес су беру жөніндегі қызметтердің құнын субсидиялауға көзделген қаражат жетіспеген кезде өтінім резервке (күту парағына) келіп түседі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тиісті айға арналған қаржыландыру жоспарына сәйкес су беру жөніндегі қызметтердің құнын субсидиялауға көзделген қаражат жетіспеген кезде өтінім резервке (күту парағына) келіп түседі.</w:t>
+      Өтінімді резервке (күту парағына) енгізу туралы ақпарат СМАЖ-да көрсетіледі. Өтінімнің резервте (күту парағында) болу кезеңі мемлекеттік қызмет көрсету мерзіміне қосылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтінімді резервке (күту парағына) енгізу туралы ақпарат СМАЖ-да көрсетіледі. Өтінімнің резервте (күту парағында) болу кезеңі мемлекеттік қызмет көрсету мерзіміне қосылмайды.</w:t>
+      Резервке (күту парағына) келіп түскен өтінімдер бойынша субсидиялар төлеу келесі айда өтінімдер келіп түскен күні мен уақытқа сәйкес не ағымдағы қаржы жылында не келесі қаржы жылында қосымша бюджет қаражаты бөлінген кезде кезектілік бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Резервке (күту парағына) келіп түскен өтінімдер бойынша субсидиялар төлеу келесі айда өтінімдер келіп түскен күні мен уақытқа сәйкес не ағымдағы қаржы жылында не келесі қаржы жылында қосымша бюджет қаражаты бөлінген кезде кезектілік бойынша жүзеге асырылады.</w:t>
+      Мемлекеттік қызметті көрсету нәтижесі электрондық үкіметтің порталы мен СМАЖ-дың өзара іс-қимылы арқылы АШТӨ (көрсетілетін қызметті алушы) және су беруші СМАЖ-да тіркелген кезде көрсеткен электрондық почта мекенжайына және АШТӨ-нің (көрсетілетін қызметті алушының) және су берушінің СМАЖ-дағы "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, субсидия беру туралы хабарлама осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4219,467 +5039,863 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рәсімделеді, не болмаса мемелекеттік қызметті көрсетуден бас тарту осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша дәлелді түрде рәсімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар 23-1, 23-2, 23-3 және 23-4-тармақтарымен толықтыру көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Мемлекеттік қызметті көрсетуден бас тартылған жағдайда тыңдау рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Уәкілетті орган осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, Көрсетілетін қызметті берушіге және Бірыңғай байланыс орталығына тиісті нормативтік құқықтық актінің құқықтық органдарға тіркелген күннен бастап 3 жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Ауыл шаруашылығы тауарларын өндiрушiлерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялау жөніндегі есептілік және тиімділікті бағалау</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Көрсетілетін қызметті беруші уәкілетті органға және бюджетті атқару жөніндегі уәкілетті органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша суаратын суды беру жөніндегі көрсетілетін қызметтердің құнын арзандатуға арналған субсидияларды пайдалану туралы есепті тиісті қаржы жылына 31 желтоқсаннан кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік қызметтер көрсету мәселелері бойынша Көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Басқарма басшысының (көрсетілетін қызметті берушінің) атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда Басқарма (көрсетілетін қызметті беруші) оны келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. Шағымды Басқарма (көрсетілетін қызметті беруші) шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. АШТӨ-нің (көрсетілетін қызметті алушының) шағымы Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      28. АШТӨ-нің (көрсетілетін қызметті алушының) шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қаралуға тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма (көрсетілетін қызметті беруші) – ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) шағым берген АШТӨ-ні (көрсетілетін қызметті алушыға) ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z121" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер заңда өзгеше көзделмесе, ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін қолданысқа енгізіле) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-қосымша жаңа редакцияда көзделген - ҚР Су ресурст</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4784,68 +6000,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ауыл шаруашылығы тауарын өндірушілерге су беру қызметтерінің құнын субсидиялау" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5254,70 +6470,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="111"/>
+          <w:bookmarkStart w:name="z124" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 (үш) жұмыс күні</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтінімнің резервте (күту парағында) болу кезеңі Мемлекеттік қызмет көрсету мерзіміне енгізілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5500,70 +6716,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="112"/>
+          <w:bookmarkStart w:name="z125" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Субсидия беру туралы хабарлама осы Қағидадағы 3-қосымшаға сәйкес нысан бойынша ресімделеді немесе мемлекеттік қызмет көрсетуден бас тарту дәлелді негіздемемен осы Қағидадағы 4-қосымшаға сәйкес нысан бойынша ресімделеді.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны – электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5746,70 +6962,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="113"/>
+          <w:bookmarkStart w:name="z126" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5907,70 +7123,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z128" w:id="114"/>
+          <w:bookmarkStart w:name="z128" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша су беру бойынша көрсетілетін қызметтерге субсидиялар алуға арналған өтінімді ұсынады.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжаттар туралы, заңды тұлға ретінде мемлекеттік тіркеу (қайта тіркеу) туралы, көрсетілген қызметті алушылар мен су берушілерде СМАЖ-да дербес шоттың болуы туралы, сондай-ақ көрсетілетін қызметті алушыларда ауыл шаруашылығы мақсатындағы жер учаскелерінің жер пайдалану және (немесе) тиісті алаңның жеке меншігі құқығында болуы туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік ақпараттық жүйелердің электрондық үкіметтің "шлюзі" арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6040,70 +7256,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z129" w:id="115"/>
+          <w:bookmarkStart w:name="z129" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6257,70 +7473,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="116"/>
+          <w:bookmarkStart w:name="z133" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті" және бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету мәселелері жөніндегі анықтамалық қызметтердің бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -6550,465 +7766,428 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұлғаның (дара кәсіпкердің) аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкесінің аты (бар болса), тегі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Су беру бойынша көрсетілетін қызметтерге субсидиялар алуға арналған өтінім 20 __ жылғы ____________ айы үшін</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z136" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ауыл шаруашылығы тауарын өндіруші (ауыл шаруашылығы кооперативі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z137" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атауы, аты, әкесінің аты (бар болса), тегі, байланыс телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z140" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өтінім беруші туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z141" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінім берушінің мекенжайы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z142" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индекс, әкімшілік-аумақтық объектілер жіктеуішінің коды, қала, аудан, облыс, көше,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үй, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z144" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінім берушінің деректемелері __________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Ауыл шаруашылығы тауарын өндіруші (ауыл шаруашылығы кооперативі)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="118"/>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="119"/>
+      (жеке тұлғалар (дара кәсіпкер) үшін – жеке сәйкестендіру нөмірі, заңды тұлғалар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z147" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="120"/>
+      – бизнес сәйкестендіру нөмірі (бұдан әрі – БСН), бірінші басшының аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z148" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (атауы, аты, әкесінің аты (бар болса), тегі, байланыс телефоны)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="121"/>
+      (бар болса), тегі және жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z149" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Өтінім беруші туралы мәліметтер:</w:t>
-[...20 lines deleted...]
-    </w:p>
+      3) дара кәсіпкер ретінде қызметінің басталғаны туралы хабарлама – жеке тұлға үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z150" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтінім берушінің мекенжайы _______________________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="122"/>
+      __________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z151" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (индекс, әкімшілік-аумақтық объектілер жіктеуішінің коды, қала, аудан, облыс, көше,</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="123"/>
+      4) кәсіпкерлік субъектісінің санаты ________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z152" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      үй, телефон)</w:t>
-[...20 lines deleted...]
-    </w:p>
+      5) экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды (ЭҚТЖ) ________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтінім берушінің деректемелері __________________________________</w:t>
-[...58 lines deleted...]
-      – бизнес сәйкестендіру нөмірі (бұдан әрі – БСН), бірінші басшының аты, әкесінің аты</w:t>
+      3. Ауыл шаруашылығы кооперативінің мүшелері туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7313,70 +8492,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жер пайдалану немесе жеке меншік құқығында тиесілі жер учаскесіне сәйкестендіру және (немесе) құқық белгілейтін құжат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8094,306 +9273,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="134"/>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Суармалы танаптың алаңы осы ауыл шаруашылығы тауарын өндірушіге жер пайдалану және (немесе) жеке меншік құқығында тиесілі ауыл шаруашылығы мақсатындағы жер учаскелерінің алаңынан аспайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z156" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Суару көзі туралы мәлеметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z157" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) су көзінің атауы _______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z158" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өзен, бұлақ, суландыру жүйесі, субөлгіш, сутаратқыш)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z159" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) су берушінің тарифі (теңгемен) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z160" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) су берушімен жасалған су беру бойынша көрсетілетін қызметтерді ұсыну туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z161" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шарттың көшірмесі _______________________________________;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:bookmarkStart w:name="z162" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Суару көзі туралы мәлеметтер:</w:t>
+      4) бірлік өлшемдерін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) су көзінің атауы _______________________________________________;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="136"/>
+      есепке алу аспабының не өлшеу құралы мен құрылғысының атауы, су үнемдейтін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z164" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (өзен, бұлақ, суландыру жүйесі, субөлгіш, сутаратқыш)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="137"/>
+      технологияларды енгізу актісінің нөмірі және күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z165" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) су берушінің тарифі (теңгемен) __________________________________;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="138"/>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z166" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) су берушімен жасалған су беру бойынша көрсетілетін қызметтерді ұсыну туралы</w:t>
-[...19 lines deleted...]
-      шарттың көшірмесі _______________________________________;</w:t>
+      6. Ауыл шаруашылығы дақылдарының өсірілетін түрлері бойынша суаратын суды тұтыну көлемі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z162" w:id="140"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -9261,70 +10424,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="145"/>
+    <w:bookmarkStart w:name="z167" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -10381,70 +11544,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="146"/>
+    <w:bookmarkStart w:name="z168" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -11501,70 +12664,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="147"/>
+    <w:bookmarkStart w:name="z169" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11899,426 +13062,410 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="148"/>
+    <w:bookmarkStart w:name="z170" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Су берушінің екінші деңгейлі банктегі ағымдағы шоты туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z171" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банктің атауы ________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z172" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субсидиялар алу үшін екінші деңгейдегі банктегі банктік шоттың деректемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z173" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z174" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банктік сәйкестендіру коды ____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z175" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) корреспонденттейтін шот ______________________________________;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z171" w:id="149"/>
+    <w:bookmarkStart w:name="z176" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) банктің атауы ________________________________________________;</w:t>
+      5) БСН ________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z172" w:id="150"/>
+    <w:bookmarkStart w:name="z177" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) субсидиялар алу үшін екінші деңгейдегі банктегі банктік шоттың деректемелері</w:t>
+      6) бенефициар коды _____________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z173" w:id="151"/>
+    <w:bookmarkStart w:name="z178" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________;</w:t>
+      8. Алынған суару суына бастапқы төлем құжаттары ___________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z174" w:id="152"/>
+    <w:bookmarkStart w:name="z179" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) банктік сәйкестендіру коды ____________________________________;</w:t>
+      (төлем құжатының нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z175" w:id="153"/>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="157"/>
+    <w:bookmarkStart w:name="z180" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының заңнамасына сәйкес дұрыс емес мәліметтерді ұсынғаным үшін жауапкершілік туралы хабардармын және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, дербес деректерді жинауға, өңдеуге, сондай-ақ мемлекеттік көрсетілген қызмет бойынша деректерді бюджетті атқару жөніндегі уәкілетті органға беруге келісім беремін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z181" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім беруші 20___жылғы "__" сағат_____ қол қойып, жіберді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z182" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z183" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ-ның қойылған күні мен уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z184" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімнің қабылданғаны туралы хабарлама:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z181" w:id="158"/>
+    <w:bookmarkStart w:name="z185" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтінім беруші 20___жылғы "__" сағат_____ қол қойып, жіберді.</w:t>
+      Өтінім 20___жылғы "__" сағат____ қабылданды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z182" w:id="159"/>
+    <w:bookmarkStart w:name="z186" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
+      ЭЦҚ-дан алынған деректер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:bookmarkStart w:name="z187" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЭЦҚ-ның қойылған күні мен уақыты</w:t>
+      ЭЦҚ-ның қойылған күні мен уақыты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z184" w:id="161"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12436,133 +13583,254 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="165"/>
+    <w:bookmarkStart w:name="z189" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ауыл шаруашылығы тауарларын өндірушілерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялау" бағдарламасы бойынша субсидия беру туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z190" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z191" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (ауыл шаруашылығы тауарын өндірушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z192" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің 20___ жылғы "__" _________ №__________ өтініміңіз бойынша су берушінің №__________ есептік шотына 20___ жылғы "__" __________ төлем тапсырмасымен ___________ теңге мөлшерінде субсидия сомасы аударылғаны туралы хабарлаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...57 lines deleted...]
-    <w:bookmarkEnd w:id="167"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-қосымша жаңа редакцияда көзделген - ҚР Су ресурст</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ары және ирригация министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12680,173 +13948,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="168"/>
+    <w:bookmarkStart w:name="z194" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ауыл шаруашылығы тауарларын өндірушілерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялау" бағдарламасы бойынша субсидия беруден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z195" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z196" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (ауыл шаруашылығы тауарын өндірушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z197" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің 20___ жылғы "__" _________ №__________ өтініміңіз бойынша субсидия</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құрметті_______________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z196" w:id="169"/>
+      беруден _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z199" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       (ауыл шаруашылығы тауарын өндірушінің атауы)</w:t>
-[...19 lines deleted...]
-      Сіздің 20___ жылғы "__" _________ №__________ өтініміңіз бойынша субсидия</w:t>
+      _________________________________________________ себепті бас тартылды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z198" w:id="171"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12977,228 +14240,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="173"/>
+    <w:bookmarkStart w:name="z201" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Су ресурстары және ирригация министрлігіне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z202" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет – ресурста орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z203" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z202" w:id="174"/>
+    <w:bookmarkStart w:name="z204" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Суармалы су беру бойынша көрсетілетін қызметтерге арналған субсидияларды пайдалану туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z205" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет – ресурста орналастырылған</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="175"/>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): № 14-СБҚСП</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z206" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік нысанның атауы:</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Суармалы су беру бойынша көрсетілетін қызметтерге арналған субсидияларды пайдалану туралы есеп</w:t>
+      Кезеңділігі: жыл сайын</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z205" w:id="177"/>
+    <w:bookmarkStart w:name="z207" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): № 14-СБҚСП</w:t>
+      Есепті кезең: 20__ жыл</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z206" w:id="178"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z208" w:id="180"/>
+    <w:bookmarkStart w:name="z208" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: облыстық ауыл шаруашылығы басқармалары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z209" w:id="181"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z209" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есеп беретін жылдан кейінгі жылдың қорытындысы бойынша 31 желтоқсаннан кешіктірмей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13231,59 +14494,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖСН/БСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z210" w:id="182"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkStart w:name="z210" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -13319,3618 +14582,3604 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="183"/>
+    <w:bookmarkStart w:name="z211" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі (қағаз жеткізгіште, электронды түрде, телефон арқылы сауал салудың компьютерлендірілген жүйесі, қағаз жеткізгішті пайдалана отырып интервьюердің жеке сауал қоюы кезінде, дербес есептеу құрылғысын пайдалана отырып, интервьюердің жеке салуы кезінде):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыл шаруашылығы тауарын өндірушінің немесе ауыл шаруашылығы кооперативінің (бұдан әрі – АШТӨ) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШТӨ-нің жеке сәйкестендіру нөмірі бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік субъктісінің санаты (ірі, орташа, шағын)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаруашылық жүргізуші субьектілердің нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дақыл атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер учаскесі алаңы, мың (гектар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Су лимиті, мың текше метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Суару тәсілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудан әкімшілік-аумақтық объектілер жіктеуішіне сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШТӨ 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШТӨ 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...256 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудан әкімшілік-аумақтық объектілер жіктеуішіне сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШТӨ 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШТӨ 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...256 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="184"/>
+    <w:bookmarkStart w:name="z212" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18849,246 +20098,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="185"/>
+    <w:bookmarkStart w:name="z213" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Суармалы су беру бойынша көрсетілетін қызметтерге арналған субсидияларды пайдалану туралы есеп" әкімшілік деректерін жинауға арналған нысанды толтыру бойынша түсініктеме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z214" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z215" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z214" w:id="186"/>
+    <w:bookmarkStart w:name="z216" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атауы _________________________________________________________</w:t>
+      Телефоны ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z215" w:id="187"/>
+    <w:bookmarkStart w:name="z217" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мекенжайы _____________________________________________________</w:t>
+      Электрондық почтасының мекенжайы ______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z216" w:id="188"/>
+    <w:bookmarkStart w:name="z218" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны ______________________________________________________</w:t>
+      Басшы немесе оның міндетін атқарушы адам ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z217" w:id="189"/>
+    <w:bookmarkStart w:name="z219" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық почтасының мекенжайы ______________________________</w:t>
+      (қолы/электрондық цифрлық қолтаңбасы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басшы немесе оның міндетін атқарушы адам ________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z219" w:id="190"/>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z221" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қолы/электрондық цифрлық қолтаңбасы)</w:t>
-[...19 lines deleted...]
-      _______________________________________________________</w:t>
+      (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z221" w:id="192"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19193,498 +20426,498 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="193"/>
+    <w:bookmarkStart w:name="z223" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Суармалы су беру бойынша көрсетілетін қызметтерге арналған субсидияларды пайдалану туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша (№ 14-СБҚСП, жыл сайын)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z224" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z224" w:id="194"/>
+    <w:bookmarkStart w:name="z225" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Суармалы су беру бойынша көрсетілетін қызметтерге арналған субсидияларды пайдалану туралы есеп" әкімшілік деректерді жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z226" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға тегі мен аты-жөнін көрсете отырып басшы немесе оның міндетін атқарушы тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z227" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z228" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="195"/>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z229" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірме "Суармалы су беру бойынша көрсетілетін қызметтерге арналған субсидияларды пайдалану туралы есеп" әкімшілік деректерді жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="196"/>
+      4. Нысанның 1-бағанында реттік нөмері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z230" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысанға тегі мен аты-жөнін көрсете отырып басшы немесе оның міндетін атқарушы тұлға қол қояды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z227" w:id="197"/>
+      5. Нысанның 2-бағанында ауыл шаруашылығы тауарын өндірушілердің (бұдан әрі – АШТӨ) атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z231" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z229" w:id="199"/>
+      6. Нысанның 3-бағанында АШТӨ-нің жеке сәйкестендіру нөмірі/ бизнес сәйкестендіру нөмірі көрсетіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z232" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Нысанның 1-бағанында реттік нөмері көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z230" w:id="200"/>
+      7. Нысанның 4-бағанында кәсіпкерлік субъктісінің санаты (ірі, орташа, шағын) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z233" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Нысанның 2-бағанында ауыл шаруашылығы тауарын өндірушілердің (бұдан әрі – АШТӨ) атауы көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="201"/>
+      8. Нысанның 5-бағанында шаруашылық жүргізуші субьектілердің нысаны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z234" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Нысанның 3-бағанында АШТӨ-нің жеке сәйкестендіру нөмірі/ бизнес сәйкестендіру нөмірі көрсетіледі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z232" w:id="202"/>
+      9. Нысанның 6-бағанында дақыл атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z235" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Нысанның 4-бағанында кәсіпкерлік субъктісінің санаты (ірі, орташа, шағын) көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z233" w:id="203"/>
+      10. Нысанның 7-бағанында жер учаскесінің алаңы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z236" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Нысанның 5-бағанында шаруашылық жүргізуші субьектілердің нысаны көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z234" w:id="204"/>
+      11. Нысанның 8-бағанында су лимиті көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z237" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Нысанның 6-бағанында дақыл атауы көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="205"/>
+      12. Нысанның 9-бағанында суару тәсілі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z238" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Нысанның 7-бағанында жер учаскесінің алаңы көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z236" w:id="206"/>
+      13. Нысанның 10-бағанында АШТӨ ақы төлеген суаратын судың көлемі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z239" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Нысанның 8-бағанында су лимиті көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="207"/>
+      14. Нысанның 11-бағанында субсидиялар мөлшері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z240" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Нысанның 9-бағанында суару тәсілі көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="208"/>
+      15. Нысанның 12-бағанында төленген субсидиялар сомасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z241" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Нысанның 10-бағанында АШТӨ ақы төлеген суаратын судың көлемі көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z239" w:id="209"/>
+      16. Нысанның 13-бағанында Облыс мәслихаты бекіткен сома көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z242" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Нысанның 11-бағанында субсидиялар мөлшері көрсетіледі.</w:t>
-[...39 lines deleted...]
-      16. Нысанның 13-бағанында Облыс мәслихаты бекіткен сома көрсетіледі.</w:t>
+      17. Нысанның 14-бағанында ауытқу көрсетіледі. Облыс мәслихаты бекіткен сома мен төленген субсидиялар арасындағы айырмашылық ауытқу болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z242" w:id="212"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20010,31 +21243,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>