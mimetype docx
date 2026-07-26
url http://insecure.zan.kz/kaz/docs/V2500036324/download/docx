--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9de99a3" w14:textId="9de99a3">
+    <w:p w14:paraId="8fd28ea" w14:textId="8fd28ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,133 +93,195 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің м.а. 2025 жылғы 20 маусымдағы № 142-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 26 маусымда № 36324 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің м.а. 2025 жылғы 20 маусымдағы № 142-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 26 маусымда № 36324 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Су кодексінің 50-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Қазақстан Республикасының "Мемлекеттік көрсетілетін қызметтер туралы" Заңының </w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына, Қазақстан Республикасы "Құқықтық актілер туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1305,882 +1367,2114 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Су объектiлерiнің, жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу" Қағидалары (бұдан әрі – Қағидалар), Қазақстан Республасының 2003 жылғы 9 шілдедегі Су кодексінің 50-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Кодекс), "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу Қағидалары (бұдан әрі – Қағидалар), Қазақстан Республикасы Су кодексінің 50-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1-тармақшасына сәйкес әзірленді және "Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) су объектісі – ағынды сулардың жинақтауыштарын қоспағанда, жердің табиғи немесе жасанды рельефтерінде немесе жер қойнауында судың тұрақты немесе уақытша шоғырлануы, табиғи немесе реттелетін су режимі бар су объектісі; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) су қорғау аймағы – судың ластануын, қоқыстануын және сарқылуын болғызбау үшін шаруашылық қызметтің арнаулы режимі белгіленетін, су объектілеріне жанасып жатқан аумақ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      4) су қорғау аймағы – судың ластануын, қоқыстануын және сарқылуын болғызбау үшін шаруашылық қызметтің арнаулы режимі белгіленетін, су объектілеріне жанасып жатқан аумақ;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) су қорғау белдеуі – су қорғау аймақтарындағы шаруашылық қызметтің арнаулы режиміне қосымша шектеулі шаруашылық қызмет режимі белгіленетін, су объектілеріне жанасып жатқан су қорғау аймағының бір бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      5) су қорғау белдеуі – су қорғау аймақтарындағы шаруашылық қызметтің арнаулы режиміне қосымша шектеулі шаруашылық қызмет режимі белгіленетін, су объектілеріне жанасып жатқан су қорғау аймағының бір бөлігі;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) эллинг- су көлігін сақтауға және жөндеуге арналған бір қабатты, тұрғын емес үй-жай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      6) эллинг- су көлігін сақтауға және жөндеуге арналған бір қабатты, тұрғын емес үй-жай;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) цифрлық құжаттар сервисі – "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Қазақстан Республикасы Су ресурстары және ирригация министрлігі осы Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      7) цифрлық құжаттар сервисі – "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 2-1-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидаға сәйкес "Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) су ресурстарын қорғау және реттеу жөніндегі бассейндік су инспекциялары (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Орыс тіліндегі 3-тармағына өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес баяндалған (бұдан әрі – Тізбе).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу туралы өтініш жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер мемлекеттік қызмет көрсетуге өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталуына екі сағат қалғанда немесе жұмыс күні аяқталғаннан кейін, сонымен қатар еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түссе, онда мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушы өтініш тапсырған кезде "жеке кабинетінде" мемлекеттік қызмет көрсету нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін көрсетілетін қызметті берушіге www.egov.kz. "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
-[...39 lines deleted...]
-      6. Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге орындауға береді. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасы заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызметті алушыға мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі Тізбенің 8-тармағында айқындалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      7. Көрсетілетін қызметті алушы өтініш тапсырған кезде "жеке кабинетінде" мемлекеттік қызмет көрсету нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тізбенің 8 -тармағына сәйкес құжаттарды ұсынғаннан кейін құжаттарды қарудың жалпы мерзімі 10 (он) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...33 lines deleted...]
-      8. Мемлекеттік қызметті алушыға мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі Тізбенің 8-тармағында айқындалған.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері құжаттар тіркелген кезден бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      9. Тізбенің 8 -тармағына сәйкес құжаттарды ұсынғаннан кейін құжаттарды қарудың жалпы мерзімі 10 (он) жұмыс күнін құрайды.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттар топтамасын Тізбенің 9 -тармағына сәйкес толық ұсынбаған және (немесе) қызмет көрсету мерзімі өткен құжаттарды ұсынған кезде Көрсетілетін қызметті беруші Көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті қабылдаудан бас тартады және өтініш берушіге порталдағы "жеке кабинетіне" жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      10. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері құжаттар тіркелген кезден бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда жауапты бөлімшенің қызметкері 8 (сегіз) жұмыс күні ішінде оларды Қағидалардың талаптарына сәйкестігі тұрғысынан қарайды және оң қорытынды болған жағдайда "Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу" туралы хат дайындайды немесе теріс қорытынды болған жағдайда мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді, оны тіркеуді жүзеге асырады және уәкілетті органның уәкілетті тұлғасының ЭЦҚ-мен куәландырылған электрондық құжат нысанында өтініш берушіге портал арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушы құжаттар топтамасын Тізбенің 9 -тармағына сәйкес толық ұсынбаған және (немесе) қызмет көрсету мерзімі өткен құжаттарды ұсынған кезде Көрсетілетін қызметті беруші Көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті қабылдаудан бас тартады және өтініш берушіге порталдағы "жеке кабинетіне" жолдайды.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші Тізбенің 9-тармағында белгіленген негіздер бойынша мемлекеттік қызмет көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Қағидалар 12-1, 12-2, 12-3, 12-4-тармақтармен толықтыру көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мемлекеттік қызметті көрсетуден бас тарту Тізбенің 9-тармағына сәйкес жүзеге асырылады, бұл ретте көрсетілетін қызметті беруші көрсетілетін қызметті алушыға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес мемлекеттік қызметті көрсетуден бас тарту туралы алдын-ала шешімі туралы, сондай-ақ көрсетілетін қызметті алушыға алдын-ала шешімі бойынша позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында оң нәтиже не мемлекеттік қызметті көрсетуден дәлелді бас тарту жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы мемлекеттік қызметті көрсетуден бас тарту себептерін жойған жағдайда көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін қайта өтініш жасай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Қағидалар 14-1-тармақпен толықтыру көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      15-тармақ жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Көрсетілетін қызметті беруші Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша орталық мемлекеттік органдардың, сондай-ақ көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік қызмет көрсету мәселелері бойынша шағымды жоғары әкімшілік орган, лауазымды адам, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей, оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағына сәйкес әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Көрсетілетін қызметті берушіге түскен көрсетілетін қызметті алушының шағымы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-қосымша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2214,2276 +3508,2550 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Су объектілерінің жай-күйіне </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әсер ететін құрылысжайлар мен </w:t>
+              <w:t>Су ресурстары және ирригация</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">басқа да объектілерді </w:t>
+              <w:t>министрінің м.а.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">орналастыруды, жобалауды </w:t>
+              <w:t>2026 жылғы 26 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және салуды, </w:t>
+              <w:t>№ 161-НҚ Бұйрыққа 1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">реконструкциялауды, сондай-ақ </w:t>
+              <w:t>"Су объектілерінің жай-күйіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">су объектілеріндегі, су қорғау </w:t>
+              <w:t>әсер ететін құрылысжайлар мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аймақтары мен белдеулеріндегі </w:t>
+              <w:t>басқа да объектілерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құрылыс қызметіне, ағаш </w:t>
+              <w:t>орналастыруды, жобалауды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өсіруге, жер қойнауын </w:t>
+              <w:t>және салуды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пайдалану жөніндегі </w:t>
+              <w:t>реконструкциялауды, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">операцияларға, ұңғымаларды </w:t>
+              <w:t>су объектілеріндегі, су қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бұрғылауға, жерүсті су </w:t>
+              <w:t>аймақтары мен белдеулеріндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектілерін санациялауға, су </w:t>
+              <w:t>құрылыс қызметіне, ағаш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектілерінің балық </w:t>
+              <w:t>өсіруге, жер қойнауын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шаруашылығы мелиорациясына, </w:t>
+              <w:t>пайдалану жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ауыл шаруашылығы жұмыстары </w:t>
+              <w:t>операцияларға, ұңғымаларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мен өзге де жұмыстарға </w:t>
+              <w:t>бұрғылауға, жерүсті су</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">байланысты жұмыстарды </w:t>
+              <w:t>объектілерін санациялауға, су</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізу шарттарын келісу" </w:t>
+              <w:t>объектілерінің балық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қағидасына</w:t>
+              <w:t>шаруашылығы мелиорациясына,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>ауыл шаруашылығы жұмыстары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен өзге де жұмыстарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланысты жұмыстарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізу шарттарын келісу"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу" мемлекеттік қызметтерді көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтің атауы: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1</w:t>
+Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-          </w:tcPr>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t>йдалану комитетінің Су ресурстарын қорғау және пайдалануды реттеу жөніндегі бассейндік су инспекциялар</w:t>
+1. Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы және өзге де жұмыстарды жүргізу шарттарын келісу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. . Қазақстан Республикасындағы "Сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағына сәйкес жобалау (жобалау-сметалық) құжаттамасынсыз не эскиздер (эскиздік жобалар) бойынша жүзеге асырылатын су объектiлерiнің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы және өзге де жұмыстарды жүргізу шарттарын келісу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Су объектілерінде, су қорғау аймақтары мен белдеулерінде құрылыс қызметімен байланысты емес су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі - портал).</w:t>
+Қазақстан Республикасы Су ресурстары және ирригация министрлігі Су ресурстарын реттеу, қорғау және пайдалану комитетінің Су ресурстарын қорғау және пайдалануды реттеу жөніндегі бассейндік су инспекциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 (он) жұмыс күні.</w:t>
+"Электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі - портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электронды (ішінара автоматтандырылған)</w:t>
+              <w:t xml:space="preserve">
+Порталға жүгінген сәтінен бастап – 10 (он) жұмыс күні </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу туралы хат немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Электронды (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін көрсетіледі</w:t>
+Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу туралы хат немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілетін қызметті беруші – Қазақстан Республикасы </w:t>
-[...55 lines deleted...]
-Мемлекеттік қызметті көрсету орындарының мекенжайлары порталда орналастырылған.</w:t>
+Тегін көрсетіледі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...160 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-2. Қазақстан Республикасындағы "Сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының </w:t>
-[...271 lines deleted...]
-6) жер қойнауын зерттеу жөніндегі уәкілетті органның көзделіп отырған қызмет учаскесінде ауызсу сапасындағы жер асты сулары кен орындарының болуы туралы қорытындысы.</w:t>
+Көрсетілетін қызметті беруші – Қазақстан Республикасы Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін. Порталдың жұмысы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы еңбек заңнамасына сәйкес қөрсетілетін қызметті берушінің жұмыс уақыты аяқталғаннан кейін немесе аяқталуға екі сағат қалғанда сонымен қатар, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Мемлекеттік қызметті көрсету орындарының мекенжайлары порталда орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+1. Нысанды салу кезінде Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруді, жер қойнауын пайдалану жөніндегі операцияларын, ұңғымаларды бұрғылауды, жерүсті су объектілерін санациялауды, су объектілерінің балық шаруашылығы мелиорациясын, ауыл шаруашылығы мен өзге де жұмыстарды жүргізу шарттарын келісу кезінде мемлекеттік көрсетілетін қызметті алу үшін, Қызметті алушы мынадай құжаттарды тапсырады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> 5, 7 және 8-тармақтарындағы талаптарға сәйкес келмеуі;</w:t>
+              <w:t>
+1) өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар болса;</w:t>
+2) жер учаскесіне құқық белгілейтін құжат (мемлекеттік қызметтер қөрсету үшін пайдаланылатын ақпараттық жүйеде немесе цифрлық құжаттар сервисінде деректер болмаған жағдайда, құқық белгілейтін құжаттың электрондық көшірмесі қоса беріледі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған.</w:t>
+3) жобалау құжаттамасының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады;</w:t>
+              <w:t>
+ 4) су объектілері және географиялық координаттары көрсетілген жер учаскесінің (нысанның) сонымен қатар, масштабта көрсетілген орнатылған су қорғау аймағы мен белдеуінің (бар болса) орналасу схемасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Эллингтерді салу кезінде қосымша ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5) сәулет-жаспарлау ғимаратының электронды көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданыстағы объектілерді (ғимараттарды, құрылыстарды және олардың кешендерін, коммуникацияларды) кеңейту, жаңғырту, техникалық қайта жарақтандыру, реконструкциялау, қалпына келтіру, күрделі жөндеу, олармен байланысты технологиялық және инженерлік жабдықтарды монтаждау (бөлшектеу), сондай-ақ құрылысты консервациялау жөніндегі жұмыстарды жүзеге асыру жағдайында жобалау (жобалау-сметалық) құжаттамасы бойынша өз ресурсын өтеген объектілерді кейіннен кәдеге жарату үшін көрсетілетін қызметті алушы 1), 2), 3), 4) және 5) тармақшаларына сәйкес құжаттарды береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-6) Кодекстің </w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес келмеуі.</w:t>
+2. Қазақстан Республикасындағы "Сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағына сәйкес жобалау (жобалау-сметалық) құжаттамасынсыз не эскиздер (эскиздік жобалар) бойынша су объектiлерiнің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы және өзге де жұмыстарды жүргізу шарттарын келісу кезінде мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушы мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жер учаскесіне құқық белгілейтін құжат (мемлекеттік қызметтер қөрсету үшін пайдаланылатын ақпараттық жүйеде немесе цифрлық құжаттар сервисінде деректер болмаған жағдайда, құқық белгілейтін құжаттың электрондық көшірмесі қоса беріледі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) эскиздің (эскиздік жобаның) электрондық көшірмесі немесе жоспарланып отырған қызметтің сипаттамасы бар түсіндірме жазба;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) су объектілері және географиялық координаттары көрсетілген жер учаскесінің (нысанның) сонымен қатар, масштабта көрсетілген орнатылған су қорғау аймағы мен белдеуінің (бар болса) орналасу схемасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эллингтерді салу кезінде қосымша ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) сәулет-жаспарлау ғимаратының электронды көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Су объектілерінде, су қорғау аймақтары мен белдеулерінде құрылыс қызметімен байланысты емес су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу кезінде мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушы мынадай құжаттарды тапсырады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жер учаскесіне құқық белгілейтін құжат (мемлекеттік қызметтер қөрсету үшін пайдаланылатын ақпараттық жүйеде немесе цифрлық құжаттар сервисінде деректер болмаған жағдайда, құқық белгілейтін құжаттың электрондық көшірмесі қоса беріледі), ал пайдалы қазбаларды барлау немесе геологиялық зерделеу жөніндегі операциялар жүзеге асырылған жағдайда – облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің ашық сервитуттарын беру туралы шешімінің электрондық көшірмесі, жеке меншік иесімен немесе жер пайдаланушымен жасалған жеке сервитут беру туралы шарттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жоспарланып отырған қызметтің сипаттамасы бар түсіндірме жазбаның электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) су объектілері және географиялық координаттары көрсетілген жер учаскесінің (нысанның) сонымен қатар, масштабта көрсетілген орнатылған су қорғау аймағы мен белдеуінің (бар болса) орналасу схемасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдалану бойынша операциялар жүргізілген жағдайда, қосымша ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) осы тармақтың 2) тармақшасында көрсетілген құжаттардың орнына жер қойнауын пайдалану жөніндегі операцияларды жүргізуге арналған жобалау құжаттарының көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) жер қойнауын зерттеу жөніндегі уәкілетті органның көзделіп отырған қызмет учаскесінде ауызсу сапасындағы жерасты сулары кен орындарының болуы туралы қорытындысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+1) мемлекеттік қызметті алу үшін Көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+2) Көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің Қазақстан Республикасы Су кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>86-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,2,3,4 және 6 тармақтарында, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,2,3 тармақтарында және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>92-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5, 7 және 8-тармақтарындағы талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) Қазақстан Республикасы Су кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>133-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7-тармағында көзделген жағдайларды қоспағанда, Қазақстан Республикасы Су кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>50-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-тармағына сәйкес су ресурстарын немесе бекітілген қорларды, жер асты суларын пайдалану мүмкіндігінің болмауы немесе жоспарланған қызмет жобасының Қазақстан Республикасы Су кодексінің 86-бабына сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2-қосымша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4822,68 +6390,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті суобъектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу туралыӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кімге: ______________________________ __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5335,55 +6903,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>