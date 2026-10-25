--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fd28ea" w14:textId="8fd28ea">
+    <w:p w14:paraId="258cf40" w14:textId="258cf40">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1493,814 +1493,534 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) су объектісі – ағынды сулардың жинақтауыштарын қоспағанда, жердің табиғи немесе жасанды рельефтерінде немесе жер қойнауында судың тұрақты немесе уақытша шоғырлануы, табиғи немесе реттелетін су режимі бар су объектісі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) су қорғау аймағы – судың ластануын, қоқыстануын және сарқылуын болғызбау үшін шаруашылық қызметтің арнаулы режимі белгіленетін, су объектілеріне жанасып жатқан аумақ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) су қорғау белдеуі – су қорғау аймақтарындағы шаруашылық қызметтің арнаулы режиміне қосымша шектеулі шаруашылық қызмет режимі белгіленетін, су объектілеріне жанасып жатқан су қорғау аймағының бір бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) эллинг- су көлігін сақтауға және жөндеуге арналған бір қабатты, тұрғын емес үй-жай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z52" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) цифрлық құжаттар сервисі – "цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Қазақстан Республикасы Су ресурстары және ирригация министрлігі осы Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 2-1-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидаға сәйкес "Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) су ресурстарын қорғау және реттеу жөніндегі бассейндік су инспекциялары (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Орыс тіліндегі 3-тармағына өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...408 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес баяндалған (бұдан әрі – Тізбе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу туралы өтініш жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2319,70 +2039,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Егер мемлекеттік қызмет көрсетуге өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталуына екі сағат қалғанда немесе жұмыс күні аяқталғаннан кейін, сонымен қатар еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түссе, онда мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2401,1080 +2121,1492 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті алушы өтініш тапсырған кезде "жеке кабинетінде" мемлекеттік қызмет көрсету нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берген кезде көрсетілетін қызметті алушы мемлекеттік қызмет көрсету барысында, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызметті алушыға мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі Тізбенің 8-тармағында айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тізбенің 8 -тармағына сәйкес құжаттарды ұсынғаннан кейін құжаттарды қарудың жалпы мерзімі 10 (он) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері құжаттар тіркелген кезден бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілген қызметті алушы Тізбенің 8-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға Тізбенің 3-тармағында белгіленген мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайтын, анықталған кемшіліктерді жою үшін 3(үш) жұмыс күні мерзімі белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 322-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды – ҚР Су ресурстары және ирригация министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 322-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші Тізбенің 9-тармағында белгіленген негіздер бойынша мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету процесін тоқтата тұру туралы көрсетілетін қызметті беруші хабарлама жіберген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 12-1-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 322-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтата тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтары құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктердің анықталуы, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеуі, осы Қағидалардың 8 - тармағына сәйкес құжаттардың толық топтамасы ұсынылмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсынуды көрсетілетін қызметті алушы анықталған кемшіліктерді жойғаннан кейін, мемлекеттік қызмет көрсету процесін тоқтата тұру мерзімі шегінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 12-2-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 322-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-3. Мемлекеттік қызмет көрсету процесі тоқтатыла тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағиданың 12-2 тармағындағы 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-      </w:r>
+      2) осы Қағиданың 12-2 тармағындағы 3) тармақшаларында көзделген жағдайларда – мемлекеттік органның ұстанымы айқындалғанға дейін немесе сот актісі заңды күшіне енгенге дейін немесе мәселені Қазақстан Республикасының заңнамаларында көзделген өзге де тәртіптермен шешкенге дейін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Қағиданың 12-2-тармағының 4) тармақшасында көзделген жағдайларда, көрсетілетін қызметті көрсетуші белгілеген 3 (үш) жұмыс күні ішінде анықталған кемшіліктер жойылғанға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасында көзделген тоқтата тұру мерзімі Тізбенің 3-тармағында белгіленген тиісті мемлекеттік қызметті көрсетудің жалпы мерзімнен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 12-3-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 322-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін келесідей жағдайларда тоқтата тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұруға құқылы. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 12-4-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Алып тасталды – ҚР Су ресурстары және ирригация министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 322-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Алып тасталды – ҚР Су ресурстары және ирригация министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 322-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1. Жауапта көрсетілетін қызметті беруші мемлекеттік қызмет көрсетуден уәжді бас тартуды беру туралы шешім қабылдаған негіздемелер бар негіздердің толық тізбесі, сондай-ақ шағым жасау мерзімдері мен тәртібі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 14-1-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне мынадай кезеңдер туралы мәліметтерді енгізуді қамтамасыз етеді: өтінішті қабылдау, тіркеу, қарауға жіберу, аралық кезеңдер, мемлекеттік қызмет көрсету нәтижесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...706 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша орталық мемлекеттік органдардың, сондай-ақ көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызмет көрсету мәселелері бойынша шағымды жоғары әкімшілік орган, лауазымды адам, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей, оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармағына сәйкес әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Көрсетілетін қызметті берушіге түскен көрсетілетін қызметті алушының шағымы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3508,435 +3640,110 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...324 lines deleted...]
-              <w:t>қағидаларына 1-қосымша</w:t>
+              <w:t>"Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу" қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу" мемлекеттік қызметтерді көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 29.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 161-НҚ</w:t>
+        <w:t xml:space="preserve">№ 322-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4037,107 +3844,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы және өзге де жұмыстарды жүргізу шарттарын келісу.</w:t>
+1. Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы мен өзге де жұмыстарды жүргізу шарттарын келісу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2. . Қазақстан Республикасындағы "Сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 2-тармағына сәйкес жобалау (жобалау-сметалық) құжаттамасынсыз не эскиздер (эскиздік жобалар) бойынша жүзеге асырылатын су объектiлерiнің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы және өзге де жұмыстарды жүргізу шарттарын келісу.</w:t>
+2. Қазақстан Республикасы Құрылыс кодексінің 98-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жобалау (жобалау-сметалық) құжаттамасынсыз не эскиздер (эскиздік жобалар) бойынша жүзеге асырылатын су объектiлерiнің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы және өзге де жұмыстарды жүргізу шарттарын келісу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Су объектілерінде, су қорғау аймақтары мен белдеулерінде құрылыс қызметімен байланысты емес су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу.</w:t>
+3. Құрылыс қызметімен байланысты емес су объектілерінде, су қорғау аймақтары мен белдеулерінде су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулерінде құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы мен өзге де жұмыстарды жүргізу шарттарын келісу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4319,51 +4126,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі - портал).</w:t>
+"Цифрлық үкіметтің" веб-порталы www.egov.kz (бұдан әрі - портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4735,51 +4542,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+мемлекеттік қызметті және оның кіші түрлерін көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5017,251 +4824,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Нысанды салу кезінде Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруді, жер қойнауын пайдалану жөніндегі операцияларын, ұңғымаларды бұрғылауды, жерүсті су объектілерін санациялауды, су объектілерінің балық шаруашылығы мелиорациясын, ауыл шаруашылығы мен өзге де жұмыстарды жүргізу шарттарын келісу кезінде мемлекеттік көрсетілетін қызметті алу үшін, Қызметті алушы мынадай құжаттарды тапсырады:</w:t>
+1. Нысанды салу кезінде Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруді, жер қойнауын пайдалану жөніндегі операцияларын, ұңғымаларды бұрғылауды, жерүсті су объектілерін санациялауды, су объектілерінің балық шаруашылығы мелиорациясын, ауыл шаруашылығы мен өзге де жұмыстарды жүргізу шарттарын келісу кезінде мемлекеттік көрсетілетін қызметті алу үшін, қызметті алушы мынадай құжаттарды тапсырады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жер учаскесіне құқық белгілейтін құжат (мемлекеттік қызметтер қөрсету үшін пайдаланылатын ақпараттық жүйеде немесе цифрлық құжаттар сервисінде деректер болмаған жағдайда, құқық белгілейтін құжаттың электрондық көшірмесі қоса беріледі);</w:t>
+2) жер учаскесіне құқық белгілейтін құжат (мемлекеттік қызметтер қөрсету үшін пайдаланылатын цифрлық жүйеде немесе цифрлық құжаттар сервисінде деректер болмаған жағдайда, құқық белгілейтін құжаттың электрондық көшірмесі қоса беріледі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) жобалау құжаттамасының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 4) су объектілері және географиялық координаттары көрсетілген жер учаскесінің (нысанның) сонымен қатар, масштабта көрсетілген орнатылған су қорғау аймағы мен белдеуінің (бар болса) орналасу схемасы;</w:t>
+4) су объектілері және географиялық координаттары көрсетілген жер учаскесінің (нысанның) сонымен қатар, масштабта көрсетілген орнатылған су қорғау аймағы мен белдеуінің (бар болса) орналасу схемасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эллингтерді салу кезінде қосымша ұсынылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 5) сәулет-жаспарлау ғимаратының электронды көшірмесі;</w:t>
+5) сәулет-жоспарлау тапсырмасының электронды көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданыстағы объектілерді (ғимараттарды, құрылыстарды және олардың кешендерін, коммуникацияларды) кеңейту, жаңғырту, техникалық қайта жарақтандыру, реконструкциялау, қалпына келтіру, күрделі жөндеу, олармен байланысты технологиялық және инженерлік жабдықтарды монтаждау (бөлшектеу), сондай-ақ құрылысты консервациялау жөніндегі жұмыстарды жүзеге асыру жағдайында жобалау (жобалау-сметалық) құжаттамасы бойынша өз ресурсын өтеген объектілерді кейіннен кәдеге жарату үшін көрсетілетін қызметті алушы 1), 2), 3), 4) және 5) тармақшаларына сәйкес құжаттарды береді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2. Қазақстан Республикасындағы "Сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 2-тармағына сәйкес жобалау (жобалау-сметалық) құжаттамасынсыз не эскиздер (эскиздік жобалар) бойынша су объектiлерiнің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы және өзге де жұмыстарды жүргізу шарттарын келісу кезінде мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушы мынадай құжаттарды ұсынады:</w:t>
+2. Қазақстан Республикасы Құрылыс кодексінің 98-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жобалау (жобалау-сметалық) құжаттамасыз не эскиздер (эскиздік жобалар) бойынша су объектiлерiнің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы және өзге де жұмыстарды жүргізу шарттарын келісу кезінде мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы мынадай құжаттарды ұсынады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жер учаскесіне құқық белгілейтін құжат (мемлекеттік қызметтер қөрсету үшін пайдаланылатын ақпараттық жүйеде немесе цифрлық құжаттар сервисінде деректер болмаған жағдайда, құқық белгілейтін құжаттың электрондық көшірмесі қоса беріледі);</w:t>
+2) жер учаскесіне құқық белгілейтін құжат (мемлекеттік қызметтер қөрсету үшін пайдаланылатын цифрлық жүйеде немесе цифрлық құжаттар сервисінде деректер болмаған жағдайда, құқық белгілейтін құжаттың электрондық көшірмесі қоса беріледі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) эскиздің (эскиздік жобаның) электрондық көшірмесі немесе жоспарланып отырған қызметтің сипаттамасы бар түсіндірме жазба;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5289,105 +5096,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эллингтерді салу кезінде қосымша ұсынылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) сәулет-жаспарлау ғимаратының электронды көшірмесі;</w:t>
+5) сәулет-жоспарлау тапсырмасының электронды көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Су объектілерінде, су қорғау аймақтары мен белдеулерінде құрылыс қызметімен байланысты емес су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу кезінде мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушы мынадай құжаттарды тапсырады:</w:t>
+3. Су объектілерінде, су қорғау аймақтары мен белдеулерінде құрылыс қызметімен байланысты емес су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу кезінде мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы мынадай құжаттарды тапсырады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) өтініш;</w:t>
+1)өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жер учаскесіне құқық белгілейтін құжат (мемлекеттік қызметтер қөрсету үшін пайдаланылатын ақпараттық жүйеде немесе цифрлық құжаттар сервисінде деректер болмаған жағдайда, құқық белгілейтін құжаттың электрондық көшірмесі қоса беріледі), ал пайдалы қазбаларды барлау немесе геологиялық зерделеу жөніндегі операциялар жүзеге асырылған жағдайда – облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің ашық сервитуттарын беру туралы шешімінің электрондық көшірмесі, жеке меншік иесімен немесе жер пайдаланушымен жасалған жеке сервитут беру туралы шарттың электрондық көшірмесі;</w:t>
+2) жер учаскесіне құқық белгілейтін құжат (мемлекеттік қызметтер қөрсету үшін пайдаланылатын цифрлық жүйеде немесе цифрлық құжаттар сервисінде деректер болмаған жағдайда, құқық белгілейтін құжаттың электрондық көшірмесі қоса беріледі), ал пайдалы қазбаларды барлау немесе геологиялық зерделеу жөніндегі операциялар жүзеге асырылған жағдайда – астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының, аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкімдерінің ашық сервитуттарын беру туралы шешімінің электрондық көшірмесі, жеке меншік иесімен немесе жер пайдаланушымен жасалған жеке сервитут беру туралы шарттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) жоспарланып отырған қызметтің сипаттамасы бар түсіндірме жазбаның электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5545,204 +5352,204 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) мемлекеттік қызметті алу үшін Көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталуы;</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің Қазақстан Республикасы Су кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">86-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,2,3,4 және 6 тармақтарында, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,2,3 тармақтарында және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>92-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5,7,8-тармақтарындағы талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> 5, 7 және 8-тармақтарындағы талаптарға сәйкес келмеуі;</w:t>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+3) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, соның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылуы.</w:t>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады;</w:t>
+              <w:t>
+5) осы Қағидалардың 12-2 тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызметтерді көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктерді жоймау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) Қазақстан Республикасы Су кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -5904,138 +5711,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
-      </w:r>
-[...82 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6085,817 +5808,910 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Су объектілерінің жай-күйіне </w:t>
+              <w:t>"Су объектілерінің жай-күйіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әсер ететін құрылысжайлар мен </w:t>
+              <w:t>әсер ететін құрылысжайлар мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">басқа да объектілерді </w:t>
+              <w:t>басқа да объектілерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">орналастыруды, жобалауды </w:t>
+              <w:t>орналастыруды, жобалауды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және салуды, </w:t>
+              <w:t>және салуды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">реконструкциялауды, сондай-ақ </w:t>
+              <w:t>реконструкциялауды, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">су объектілеріндегі, су қорғау </w:t>
+              <w:t>су объектілеріндегі, су қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аймақтары мен белдеулеріндегі </w:t>
+              <w:t>аймақтары мен белдеулеріндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құрылыс қызметіне, ағаш </w:t>
+              <w:t>құрылыс қызметіне, ағаш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өсіруге, жер қойнауын </w:t>
+              <w:t>өсіруге, жер қойнауын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пайдалану жөніндегі </w:t>
+              <w:t>пайдалану жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">операцияларға, ұңғымаларды </w:t>
+              <w:t>операцияларға, ұңғымаларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бұрғылауға, жерүсті су </w:t>
+              <w:t>бұрғылауға, жерүсті су</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектілерін санациялауға, су </w:t>
+              <w:t>объектілерін санациялауға, су</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объектілерінің балық </w:t>
+              <w:t>объектілерінің балық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шаруашылығы мелиорациясына, </w:t>
+              <w:t>шаруашылығы мелиорациясына,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ауыл шаруашылығы жұмыстары </w:t>
+              <w:t>ауыл шаруашылығы жұмыстары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мен өзге де жұмыстарға </w:t>
+              <w:t>мен өзге де жұмыстарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">байланысты жұмыстарды </w:t>
+              <w:t>байланысты жұмыстарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізу шарттарын келісу" </w:t>
+              <w:t>жүргізу шарттарын келісу"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қағидасына</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t>қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті суобъектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу туралыӨТІНІШ</w:t>
-[...253 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Су объектілерінің жай-күйіне әсер ететін құрылысжайлар мен басқа да объектілерді орналастыруды, жобалауды және салуды, реконструкциялауды, сондай-ақ су объектілеріндегі, су қорғау аймақтары мен белдеулеріндегі құрылыс қызметіне, ағаш өсіруге, жер қойнауын пайдалану жөніндегі операцияларға, ұңғымаларды бұрғылауға, жерүсті су объектілерін санациялауға, су объектілерінің балық шаруашылығы мелиорациясына, ауыл шаруашылығы жұмыстары мен өзге де жұмыстарға байланысты жұмыстарды жүргізу шарттарын келісу туралы ӨТІНІШ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       жоспарының көшірмесі ұсынылған жағдайда) </w:t>
-[...84 lines deleted...]
-        <w:t xml:space="preserve">Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімге: ______________________________ ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік органның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімнен: ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке немесе заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесінің мекенжайы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индекс, қала, аудан, облыс, көше, үйдің №, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш иесінің деректемелері __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғалар үшін – жеке сәйкестендiру нөмiрi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар үшін – бизнес-сәйкестендiру нөмiрi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүліктің кадастрлық нөмірі (бар болса) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы су пайдалануға рұқсат (бар болса) _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нөмірі, берілген күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      мәліметтерді пайдалануға келісемін. </w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve">                              күні, айы, жылы. (электрондық цифрлық қолтаңба)</w:t>
+      Жобалаушы ұйымның мемлекеттік лицензиясының нөмірі (объектiнiң бас </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоспарының көшірмесі ұсынылған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нөмірі, берілген күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________ сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініштің мақсаты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәліметтердің дұрыстығын растаймын. Цифрлық жүйелерде қамтылған заңмен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (болған жағдайда) (заңды тұлға үшін лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні:________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні, айы, жылы. (электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6903,55 +6719,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7277,31 +7093,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>