--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0857280" w14:textId="0857280">
+    <w:p w14:paraId="9eb69f9" w14:textId="9eb69f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,67 +94,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизинг қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 16 маусымдағы № 53 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 17 маусымда № 36280</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 16 маусымдағы № 53 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 17 маусымда № 36280.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -364,68 +357,50 @@
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -441,548 +416,533 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Премьер-Министрінің орынбасары –</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...39 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ұлттық экономика министрі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жумангарин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ауыл шаруашылығы министрлігі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бәсекелестікті қорғау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       және дамыту агенттігі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стратегиялық жоспарлау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       және реформалар агенттігінің</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлттық статистика бюросы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық даму, инновациялар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       және аэроғарыш өнеркәсібі министрлігі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -1060,2476 +1020,4805 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орынбасары –</w:t>
+              <w:t>орынбасары – Ұлттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық экономика министрі</w:t>
+              <w:t>экономика министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 16 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 53 Бұйрығымен</w:t>
-[...12 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>№ 53 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизинг қағидалары </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="23"/>
+        <w:t xml:space="preserve"> Ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизинг қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z372" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизинг қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+      1. Осы Ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизинг қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 қаулысымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">132-2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тармақшасына сәйкес әзірленді және ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизинг тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z373" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
-[...15 lines deleted...]
-      3) ауыл шаруашылығы техникасы – жекелеген операцияларды немесе процестерді механикаландыру, электрлендіру және автоматтандыру арқылы ауыл шаруашылығындағы еңбек өнімділігін арттыруға арналған техникалық құралдардың кең ауқымы;</w:t>
+    <w:bookmarkStart w:name="z374" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ауыл шаруашылығы өнімін қайта өңдеу – ауыл шаруашылығы шикізатын азық-түлік және азық-түлік емес өнімдер алу мақсатында өңдеумен, қайта өңдеумен және сақтаумен байланысты қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
-[...15 lines deleted...]
-      4) жақын туыстар – ата-аналар (ата-ана), балалар, асырап алушылар, асырап алынғандар, ата-анасы бір және ата-анасы бөлек ағалы-інілер мен апалы-сіңлілер, ата, әже, немерелер;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1) тармақша 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) ауылдық елді мекендерде микрокредит беру мен лизингтің ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) – микрокредит/лизинг алуға электрондық өтінім беруге, сондай-ақ ауылдық елді мекендер мен шағын қалаларда жобаларға микрокредит беру және ауыл шаруашылығы техникасы мен жабдықтар лизингі кезінде сенім білдірілген өкілдің (агенттің) қызметін автоматтандыруға арналған цифрлық платформа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z375" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ауыл шаруашылығы техникасы – жекелеген операцияларды немесе процестерді механикаландыру, электрлендіру және автоматтандыру арқылы ауыл шаруашылығындағы еңбек өнімділігін арттыруға арналған техникалық құралдардың кең ауқымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
-[...15 lines deleted...]
-      5) жұмыссыз – жұмыс іздеуді жүзеге асыратын және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
-[...15 lines deleted...]
-      6) лизинг – лизинг алушының жабдықты, көлікті немесе жылжымайтын мүлікті қаржылық лизинг шарты бойынша кейіннен сатып алу құқығымен ұзақ мерзімді жалға алуы нысанындағы қаржыландыру түрі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z377" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
-[...15 lines deleted...]
-      7) өңірлік даму саласындағы уәкілетті орган – өңірлік даму саласында мемлекеттік реттеуді жүзеге асыратын орталық мемлекеттік орган;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жақын туыстар – ата-аналар (ата-ана), балалар, асырап алушылар, асырап алынғандар, ата-анасы бір және ата-анасы бөлек ағалы-інілер мен апалы-сіңлілер, ата, әже, немерелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
-[...15 lines deleted...]
-      8) сенім білдірілген өкіл (агент) – тапсырма шартының негізінде кредитордың (сенімгердің) немесе бюджеттік бағдарлама әкімшісінің атынан және есебінен және оның нұсқауларына сәйкес бюджеттік кредиттеуге байланысты белгілі бір тапсырмаларды жасайтын адам. Сенім білдірілген өкілді (агентті) Қазақстан Республикасының бюджет заңнамасына сәйкес жергілікті атқарушы орган айқындайды;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
-[...15 lines deleted...]
-      9) скрининг – ауылдық елді мекендер бойынша ақпарат жинау әдісі, оның қорытындысы бойынша әлеуметтік-экономикалық өсу мүмкіндіктері айқындалады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жұмыссыз – жұмыс іздеуді жүзеге асыратын және жұмысқа кірісуге дайын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
-[...15 lines deleted...]
-      10) тауарлық масса – микрокредит алушылар өндіретін тауарлардың бір түрінің бір елді мекен және/немесе бір ауылдық округ шегінде шоғырланған жалпы көлемі, ол жергілікті қайта өңдеу қуаттарының қажеттілігін жабуға немесе өткізу нарығына тиімді жеткізу үшін қажетті көлемді қамтамасыз етуге мүмкіндік береді;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лизинг – лизинг алушының жабдықты, көлікті немесе жылжымайтын мүлікті қаржылық лизинг шарты бойынша кейіннен сатып алу құқығымен ұзақ мерзімді жалға алуы нысанындағы қаржыландыру түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
-[...15 lines deleted...]
-      11) үміткер – жеңілдетілген талаптармен микрокредит алу үшін белгіленген өлшемшарттарға сәйкес келетін жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өңірлік даму саласындағы уәкілетті орган – өңірлік даму саласында мемлекеттік реттеуді жүзеге асыратын орталық мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:bookmarkStart w:name="z378" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сенім білдірілген өкіл (агент) – тапсырма шартының негізінде кредитордың (сенімгердің) немесе бюджеттік бағдарлама әкімшісінің атынан және есебінен және оның нұсқауларына сәйкес бюджеттік кредит беруге байланысты белгілі бір тапсырмаларды жасайтын адам. Сенім білдірілген өкілді (агентті) Қазақстан Республикасының бюджет заңнамасына сәйкес жергілікті атқарушы орган айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z379" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) скрининг – ауылдық елді мекендер бойынша ақпарат жинау әдісі, оның қорытындысы бойынша әлеуметтік-экономикалық өсу мүмкіндіктері айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тауарлық масса – микрокредит алушылар өндіретін тауарлардың бір түрінің бір елді мекен және/немесе бір ауылдық округ шегінде шоғырланған жалпы көлемі, ол жергілікті қайта өңдеу қуаттарының қажеттілігін жабуға немесе өткізу нарығына тиімді жеткізу үшін қажетті көлемді қамтамасыз етуге мүмкіндік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z380" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) тармақша 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) үміткер – жеңілдетілген талаптармен микрокредит алу үшін белгіленген өлшемшарттарға сәйкес келетін жеке немесе заңды тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 09.05.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизинг тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизингтің басым бағыттарын айқындау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ауыл шаруашылығының жобалары емес жобаларды қоспағанда, ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизингтің басым бағыттары скрининг негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ауыл шаруашылығы, тұтыну кооперативтеріне (бұдан әрі – Кооператив) және ауыл шаруашылығы өнімдерін қайта өңдеуге басым қолдау көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скрининг бойынша ақпарат әрбір ауылдық елді мекен бөлінісінде шаруашылық бойынша есепке алудың, мүдделі жергілікті атқарушы органдардың деректері негізінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округтің әкімдігі скрининг негізінде әрбір ауылдық елді мекен бөлінісінде микрокредит берудің және лизингтің басым бағыттарын айқындай отырып, талдамалық ақпарат дайындайды және ауыл, кент, ауылдық округ әкімінің қолтаңбасымен есепті қаржы жылынан кейінгі жылғы 15 қаңтарға дейінгі мерзімде аудан (облыстық маңызы бар қала) әкімдігіне береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдары алынған ақпаратты зерделейді және талдайды, ауыл шаруашылығы саласындағы жергілікті уәкілетті органмен келіседі, жалпыланған талдамалық ақпаратты дайындайды және оны аудан (облыстық маңызы бар қала) әкімінің қолтаңбасымен есепті қаржы жылынан кейінгі жылғы 30 қаңтарға дейінгі мерзімде мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган скрининг нәтижелері бойынша айқындалған басым бағыттарға елді мекендердің сәйкестігіне қорытынды талдамалық ақпаратты зерделейді және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес микрокредит беру мен лизингтің басым бағыттары туралы жиынтық ақпаратты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың жетінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-1-тармақ 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган ауылдық округтер бөлінісінде алдағы кезеңге арналған микрокредит беру және лизинг түрлері бойынша деректерді қамтитын ақпаратты есепті қаржы жылынан кейінгі жылғы 15 ақпанға дейінгі мерзімде жергілікті атқарушы органның интернет-ресурстарында және ақпараттық жүйеде орналастыру үшін ауданның жергілікті атқарушы органдарына және сенім білдірілген агентке жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 3-1-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 09.05.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Ауылдық елді мекендер мен шағын қалаларда микрокредит беру және лизингті қаржыландыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауылдық елді мекендер мен шағын қалаларда микрокредит беруді қаржыландыру мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) микрокредит беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техника мен жабдықтар лизингі түрінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-1-тармақ 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Микрокредит/лизинг алу үшін үміткерлер тиісті жолдарды толтыру және электрондық құжаттарды жүктеу арқылы ақпараттық жүйенің жеке кабинеті арқылы электрондық өтінім бере отырып, ақпараттық жүйе арқылы электрондық түрде осы Қағидаларға 2, 3 және 4-қосымшаларға сәйкес микрокредит/лизинг алу үшін құжаттар тізбесімен сенім білдірілген өкілге (агентке) жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүктелген құжаттарда көрсетілген мәліметтер (деректер) ақпараттық жүйенің "Заңды тұлғалар" немесе "Жеке тұлғалар" мемлекеттік дерекқорларымен, жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесімен, ауыл шаруашылығы жануарларын сәйкестендіру дерекқорымен, "е-Agriculture" агроөнеркәсіптік кешен салаларын басқарудың бірыңғай автоматтандырылған жүйесі" ақпараттық жүйесінің "Ауыл шаруашылығы техникасын мемлекеттік тіркеу" кіші жүйесімен ақпараттық өзара іс-қимылы нәтижесінде расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрокредит/лизинг алуға арналған электрондық өтінім ақпараттық жүйеде оған үміткердің электрондық цифрлық қолтаңбасымен қол қоюы арқылы тіркеледі және ақпараттық жүйеде сенім білдірілген өкілге (агентке) қарау үшін қолжетімді болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 4-1-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 09.05.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Микрокредит/лизинг алу үшін үміткерлер тиісті жолдарды толтыру және электрондық құжаттарды жүктеу арқылы ақпараттық жүйенің жеке кабинеті арқылы электрондық өтінім берумен ақпараттық жүйе арқылы электрондық түрде осы Қағидаларға </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+      5. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың бір, екі, үшінші абзацтары 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кепіл бойынша қамтамасыз ету осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымшаға</w:t>
+        <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кепілмен қамтамасыз етуге қойылатын талаптардың тізбесі бойынша айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың бес, алты, жеті, сегізінші абзацтары 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сенім білдірілген өкілдің (агенттің) микрокредит/лизинг алуға үміткер ұсынған құжаттардың мазмұны мен мәліметтерін тексеру мерзімі құжаттар тіркелген күннен бастап 3 (үш) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар мен оларда қамтылған мәліметтер микрокредит/лизинг шарттарына сәйкес келмеген жағдайда, сенім білдірілген өкіл (агент) құжаттарды қараудан бас тартудың нақты себептерін көрсете отырып, үміткерге уәжді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың үш, төртінші абзацтары 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-1-тармақ 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Құжаттарды қараудан уәжді бас тарту ақпараттық жүйе арқылы үміткердің жеке кабинетіне электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 09.05.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Құжаттар мен оларда қамтылған мәліметтер микрокредит беру шарттарына сәйкес келген жағдайда, сенім білдірілген өкіл (агент) үміткердің құжаттары тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде ұсынылған жобаға бағалау жүргізеді және микрокредит беруді мақұлдау не бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
-[...15 lines deleted...]
-      Микрокредит/лизинг беруді мақұлдау туралы не одан бас тарту туралы шешім ақпараттық жүйе арқылы жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар мен оларда қамтылған мәліметтер лизинг шарттарына сәйкес келген жағдайда сенім білдірілген өкіл (агент) үміткердің құжаттары тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде лизинг беруді мақұлдау не лизинг беруден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың үшінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микрокредит беру мақұлданған жағдайда, сенім білдірілген өкіл (агент) кепіл шарты уәкілетті органда тіркелгеннен кейін 5 (бес) жұмыс күні ішінде үміткердің ағымдағы шотына микрокредит сомасын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z77" w:id="61"/>
-[...15 lines deleted...]
-      Лизинг беру мақұлданған жағдайда, сенім білдірілген өкіл (агент) 5 (бес) жұмыс күні ішінде лизинг шартының талаптарымен ауыл шаруашылығы техникасын және жабдығын үміткерге (лизинг алушыға) беру үшін сатушыдан жеке меншікке сатып алады. </w:t>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лизинг беру мақұлданған жағдайда сенім білдірілген өкіл (агент) 5 (бес) жұмыс күні ішінде лизинг шартының талаптарымен ауыл шаруашылығы техникасын және жабдығын үміткерге (лизинг алушыға) беру үшін сатушыдан жеке меншікке сатып алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-1-тармақ 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Микрокредит/лизинг беруді мақұлдау туралы не одан бас тарту туралы шешім ақпараттық жүйе арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 09.05.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ауылдық елді мекендерде және шағын қалаларда микрокредит беру шеңберінде микрокредит алуға үміткерлер: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z79" w:id="63"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының азаматтары;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мынадай санаттардың біріне жататын жеке тұлғалар – Қазақстан Республикасының азаматтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) жұмыссыздар; </w:t>
+      жұмыссыздар; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z81" w:id="65"/>
-[...15 lines deleted...]
-      3) дара кәсіпкер ретінде мемлекеттік тіркеусіз кіріс алу мақсатында тауарларды өндіру (өткізу), жұмыстарды орындау және қызметтер көрсету жөніндегі қызметті өз бетінше жүзеге асыратын тұлғалар және (немесе) жұмыс істемей тұрған дара кәсіпкерлер;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дара кәсіпкер ретінде мемлекеттік тіркеусіз кіріс алу мақсатында тауарларды өндіру (өткізу), жұмыстарды орындау және қызметтер көрсету жөніндегі қызметті өз бетінше жүзеге асыратын адамдар және (немесе) жұмыс істемей тұрған дара кәсіпкерлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) отбасылық кәсіпкерлікте ақы төленбейтін қызметті жүзеге асыратын адамдар; </w:t>
+      отбасылық кәсіпкерлікте ақы төленбейтін қызметті жүзеге асыратын адамдар; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) жеке қосалқы шаруашылықта сату (айырбастау) үшін өнім өндіру бойынша қызметті өз бетінше жүзеге асыратын, кірісі ең төменгі күнкөріс деңгейінен төмен адамдар; </w:t>
+      жеке қосалқы шаруашылықта сату (айырбастау) үшін өнім өндіру бойынша қызметті өз бетінше жүзеге асыратын, кірісі ең төменгі күнкөріс деңгейінен төмен адамдар; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">" Қазақстан Республикасының Заңдарына сәйкес жүзеге асыратын кооперативтер, сондай-ақ кооператив мүшелері; </w:t>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қызметін Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Ауыл шаруашылығы кооперативтері туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Өндірістік кооператив туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңдарына сәйкес жүзеге асыратын кооперативтердің мүшелері; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
-[...15 lines deleted...]
-      7) дара кәсіпкерлер болып табылады.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасының азаматтары болып табылатын дара кәсіпкерлер; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
-[...15 lines deleted...]
-      Осы Қағидалар шеңберінде лизинг алуға үміткерлер кооперативтер, сондай-ақ кооператив мүшелері болып табылады.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлғалар – "Ауыл шаруашылығы кооперативтері туралы" және "Өндірістік кооператив туралы" Қазақстан Республикасының заңдарына сәйкес қызметін жүзеге асыратын кооперативтер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
-[...15 lines deleted...]
-      Қаржыландыру мақұлданған жағдайда дара кәсіпкер мәртебесі жоқ үміткерлер дара кәсіпкер ретінде тіркелуге тиіс.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалар шеңберінде лизинг алуға үміткерлер кооперативтер, сондай-ақ кооперативтердің мүшелері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржыландыру мақұлданған жағдайда дара кәсіпкер мәртебесі жоқ үміткерлер дара кәсіпкер ретінде тіркелуі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалар шеңберінде ауыл шаруашылығы өнімдерін қайта өңдеу жөніндегі жобаларды іске асыру үшін микрокредиттер алуға үміткерлер дара кәсіпкерлер мен Кооперативтер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғалар үшін жобаны іске асыру жоспарланып отырған ауылдық елді мекенде немесе шағын қалада тұрғылықты жері бойынша кемінде 12 (он екі) ай (микрокредит алуға өтінім беру күніне) тұрақты тіркеудің болуы талап етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс істеп тұрған, жаңадан құрылатын дара кәсіпкерлер мен заңды тұлғалар үшін жобаны іске асыру жоспарланып отырған ауылдық елді мекенде және шағын қалаларда дара кәсіпкер/заңды тұлға орналасқан жерде дара кәсіпкер ретінде қызметтің басталғаны туралы мемлекеттік тіркеудің немесе хабарламаның болуы талап етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кооперативтер басым бағыттарды қоса алғанда, жарғыда көрсетілген қызметтің бір немесе бірнеше түрін жүзеге асырады және аумақтық және логистикалық жақындық, тауар массасының болуы және кооператив мүшелері арасындағы тиімді өзара іс-қимыл үшін талаптардың қамтамасыз етілуі жағдайында бір ауылдық елді мекеннің аумағында немесе бірнеше шектес ауылдық округтердің шегінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ауыл шаруашылығы жануарларын сатып алу жөніндегі жобаларға қаржыландыру жоспарына сәйкес әрбір облыс үшін көзделген қаржыландырудың жалпы сомасынан 40 (қырық) пайыздан аспайтын мөлшерде және қайта өңдеу саласында 20 (жиырма) пайыздан кем емес мөлшерде микрокредит беруге жол беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ауыл шаруашылығы жануарларын сатып алуға қаражат мал басына және өңірдің климаттық жағдайларына сәйкес келетін жеткілікті жайылымдық алқаптардың болуын, су ресурстарымен қамтамасыз етілуін, ветеринариялық, зоотехникалық көрсетілетін қызметтердің және жемшөп базасының қолжетімділігін ескере отырып жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z95" w:id="79"/>
-[...15 lines deleted...]
-      9. Микрокредиттер осы Қағидалардың 8-тармағында көрсетілген үміткерлерге мерзімділік, ақылылық, қайтарымдылық, қамтамасыз етілу, нысаналы пайдалану қағидаттарын сақтай отырып мынадай талаптармен беріледі:</w:t>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Микрокредиттер осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген үміткерлерге мерзімділік, ақылылық, қайтарымдылық, қамтамасыз етілу, нысаналы пайдалану қағидаттарын сақтай отырып мынадай талаптармен беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) микрокредит мерзімі – ауыл шаруашылығы түрлері емес бизнес үшін 5 (бес) жылға дейін, ауыл шаруашылығы және өнімді қайта өңдеу саласындағы жобалар үшін микрокредит мерзімі – 7 (жеті) жылға дейін; </w:t>
+      1) микрокредит мерзімі – ауыл шаруашылығына жатпайтын бизнес түрлері үшін 5 (бес) жылға дейін, ауыл шаруашылығы және өнімді қайта өңдеу саласындағы жобалар үшін микрокредит мерзімі – 7 (жеті) жылға дейін; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z97" w:id="81"/>
-[...15 lines deleted...]
-      2) микрокредиттің ең жоғары сомасы – 2 500 (екі мың бес жүз) айлық есептік көрсеткішке дейін, сондай-ақ ауыл шаруашылығы өнімін қайта өңдеу жөніндегі жобалар үшін – 8 000 (сегіз мың) айлық есептік көрсеткішке дейін.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) микрокредиттің ең жоғары сомасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2 500 (екі мың бес жүз) айлық есептік көрсеткішке дейін, оның ішінде кооператив мүшелері кооператив қызметі шеңберінде іске асыратын жобалар үшін, сондай-ақ ауыл шаруашылығы өнімін қайта өңдеу жөніндегі жобалар үшін – 8 000 (сегіз мың) айлық есептік көрсеткішке дейін; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кооперативтерді дамыту үшін – 8 000 (сегіз мың) айлық есептік көрсеткішке дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрын алынған микрокредит бойынша міндеттемелерді толық орындаған үміткерлерді қайта кредиттеу кезінде микрокредиттің ең жоғары сомасының мөлшері 8 000 (сегіз мың) айлық есептік көрсеткішке дейін ұлғаяды, бірақ екі реттен аспайды. Бұл ретте микрокредиттер бағдарлама үміткерлерінің қайтарылған қаражаты есебінен, бірақ микрокредиттің ең ұзақ мерзімінің 1/2 (екіден бір бөлігі) бөлігінен кешіктірілмей беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номиналды сыйақы мөлшерлемесі – жылдық 2,5 (екі бүтін оннан бес) пайыздан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кепілдік қамтамасыз етудің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) негізгі борышты өтеу бойынша жеңілдікті кезең микрокредит беру мерзімі ұзақтығының 12 (он екі) айынан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z104" w:id="88"/>
-[...15 lines deleted...]
-      10. Ауыл халқының микрокредит алуы үшін жобаларды іріктеудің негізгі өлшемшарттары:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) микрокредит беруге өтінімдер ауылдық округтердің басым бағыттарына сәйкес жиынтық ақпарат негізінде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ауылдық елді мекендерде және шағын қалаларда микрокредит алу үшін жобаларды іріктеудің негізгі өлшемшарттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жобаның скринингке сәйкес басым бағыттарға сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыс орындарын құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жаңа, бұрын пайдаланылмаған техниканы, жабдықты сатып алу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Микрокредиттер мынадай мақсаттарға берілмейді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеңіл автокөлік сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жақын туыстарынан ауыл шаруашылығы жануарларын сатып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) туристік-рекреациялық аймақтарда орналасқан және туристер мен демалушылардың уақытша тұруына арналған объектілерді қоспағанда, кейіннен жалға беру мақсатында тұрғын үй мақсатындағы ғимараттарды, үй-жайларды, объектілерді сатып алу және/немесе салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) көтерме және бөлшек саудаға. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Лизинг осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген үміткерлерге мынадай жағдайларда және шарттармен беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техника мен жабдықтардың лизингі мерзімі – 7 (жеті) жылға дейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лизинг нысанасының (техника мен жабдықтың) ең жоғары құны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кооперативтер үшін 8 000 (сегіз мың) айлық есептік көрсеткішке дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кооператив мүшелері үшін 2 500 (екі мың бес жүз) айлық есептік көрсеткішке дейін (лизинг нысанасы тиісті кооператив қызметі шеңберінде пайдаланылады);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыйақының номиналды мөлшерлемесі – жылдық 2,5 (екі бүтін оннан бес) пайыздан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) негізгі борышты өтеу бойынша жеңілдікті кезең – техника мен жабдықтың лизингінің мерзімі ұзақтығының 1/3 (үштен бір) бөлігінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) техниканы және (немесе) жабдықты лизингке сатып алғаны үшін бастапқы жарна лизинг нысанасы құнының 20 (жиырма) пайызы мөлшерінде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңа, бұрын пайдаланылмаған техника мен жабдық лизингке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес сатып алу-сату шарты негізінде кәсіпкерлік субъектілері болып табылатын өнім берушілерден лизингке берілетін техника мен жабдықты сатып алуды сенім білдірілген өкіл (агент) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Жеңіл автокөлік сатып алуға лизинг берілмейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қаржыландыру болмаған жағдайда сенім білдірілген агент бұрын берілген микрокредиттер және (немесе) лизингтер бойынша үміткерлер қайтарған қаражатты қоспағанда, үміткерлерден өтінімдерді қабылдауды және қарауды тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Үміткер микрокредит және/немесе лизинг алған кезде шарттың қолданылу мерзімі ішінде дара кәсіпкер мәртебесін сақтау міндеттемелерін өзіне қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жобаларды іске асыру кезінде үміткерлердің барлық мәселелері мен келіспеушіліктері сенім білдірілген агент пен үміткер арасындағы келіссөздер арқылы шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Даулар мен келіспеушіліктер сенім білдірілген агент пен үміткер арасындағы келіссөздер арқылы реттелмеген жағдайда, олар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес сот тәртібімен шешілуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Микрокредитті, лизингті қаржыландыру және бөлінген қаражаттың мақсатты пайдаланылуын мониторингтеу</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="108"/>
+        <w:t xml:space="preserve"> 3-тарау. Микрокредит беруді, лизингті қаржыландыру және бөлінген қаражаттың нысаналы пайдаланылуын мониторингтеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бюджеттік кредит мынадай шарттармен беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) жылдық сыйақы мөлшерлемесі 1 (бір) пайызбен қайтарымдылық, қамтамасыздылық, жеделділік және ақылылық қағидаттарымен 10 (он) жылға; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="109"/>
+      1) жылдық сыйақы мөлшерлемесі 1 (бір) пайызбен қайтарымдылық, қамтамасыз етілу, мерзімділік және ақылылық қағидаттары бойынша 10 (он) жылға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджеттік кредиттің нысаналы мақсаты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауылдық елді мекендерде және шағын қалаларда жобаларды іске асыру үшін үміткерлерге микрокредит беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауыл шаруашылығы техникасын және жабдығын сатып алу үшін лизинг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) негізгі борышты өтеу бойынша жеңілдік кезеңінің мерзімі 28 (жиырма сегіз) айдан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бюджеттік кредитті игеру кезеңі 12 (он екі) айды құрайды және жергілікті атқарушы органға бюджеттік кредит аударылған сәттен бастап есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы ережелерді іске асыру мақсатында бюджеттік бағдарламаның әкімшісі тиісті бюджет бекітілгеннен кейін бюджетті атқару жөніндегі уәкілетті орталық органға кейіннен бекіту үшін бюджеттік кредит берудің негізгі талаптарын жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жергілікті атқарушы орган Қазақстан Республикасының бюджет және азаматтық заңнамасына сәйкес сенім білдірілген өкілге (агентке) тапсырма шарты бойынша бюджеттік кредит қаражатын береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджеттік кредит қаражаты сенім білдірілген өкілге (агентке) бюджетті атқару жөніндегі орталық уәкілетті органда ашылған қаржылық және (немесе) қаржылық емес оператордың қолма қол алатын шотына аударылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкіл (агент) үміткерлердің микрокредит бойынша шарттың міндеттемелерін бұзуы себебінен алынатын комиссияларды, алымдарды және/немесе өзге де төлемдерді қоспағанда, үміткерлердің микрокредитіне байланысты комиссияларды, алымдарды және/немесе өзге де төлемдерді алмайды, бұл ретте мұндай комиссиялардың, алымдардың және/немесе өзге де төлемдердің мөлшері жергілікті атқарушы органмен алдын ала жазбаша келісіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сенім білдірілген өкілге (агентке) тапсырма шартын орындағаны үшін сыйақы төлеуді жергілікті атқарушы орган жергілікті бюджет қаражаты есебінен жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сенім білдірілген өкілдің (агенттің) тапсырмаларды орындағаны үшін сыйақы төлеу мөлшерін жергілікті атқарушы орган айқындайды және тапсырма шартында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Сенім білдірілген өкіл (агент) бұрын берілген микрокредиттер/лизингтер бойынша үміткерлер қайтарған қаражат есебінен осы Қағидалардың 9 және 12-тармақтарына сәйкес талаптармен сенім білдірілген өкіл (агент) мен жергілікті атқарушы орган арасында жасалған тапсырма шартының қолданылу мерзімінен аспайтын мерзімге үміткерлерге қайта микрокредит беруді және коопертивтерге лизинг беруді жүзеге асырады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="122"/>
+      20. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Жергілікті атқарушы орган сенім білдірілген өкіл (агент) арқылы ақпараттық жүйені пайдалана отырып, микрокредит қаражатының және лизинг нысанасының мақсатты пайдаланылуын мониторингтеуді жүзеге асырады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="123"/>
+      21. Сенім білдірілген өкіл (агент) бұрын берілген микрокредиттер/лизингтер бойынша үміткерлер қайтарған қаражат есебінен осы Қағидалардың 9 және 12-тармақтарына сәйкес шарттарда сенім білдірілген өкіл (агент) мен жергілікті атқарушы орган арасында жасалған тапсырма шартының қолданылу мерзімінен аспайтын мерзімге үміткерлерге қайта микрокредит беруді және коопертивтерге лизинг беруді жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z143" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Сенім білдірілген өкіл (агент) ай сайын, есептік айдан кейінгі айдың 5-іне дейінгі мерзімде жергілікті атқарушы органға осы Қағидаларға </w:t>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
+      22. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақ 12.07.2026 бастап қолданысқа енгізіледі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР Премьер-Министрінің орынбасары – Ұлттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экономика министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-1-тармақ 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-1. Жергілікті атқарушы орган сенім білдірілген өкіл (агент) арқылы ақпараттық жүйені пайдалана отырып, микрокредит қаражатының және лизинг нысанасының мақсатына сай пайдаланылуын мониторингтеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 22-1-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 09.05.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Сенім білдірілген өкіл (агент) тоқсан сайын, есепті айдан кейінгі айдың 5-іне дейінгі мерзімде жергілікті атқарушы органға осы Қағидаларға 6, 7, 8 және 9-қосымшаларға сәйкес есептерді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы орган тоқсан сайын, есепті айдан кейінгі айдың 10-ына дейінгі мерзімде өңірлік даму саласындағы уәкілетті органға осы Қағидаларға 6, 7, 8 және 9- қосымшаларға сәйкес есептерді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3563,188 +5852,1198 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауылдық елді мекендер</w:t>
+              <w:t>Ауылдық елді мекендер мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен шағын қалаларда</w:t>
+              <w:t>шағын қалаларда микрокредит</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>микрокредит беру және лизинг</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>беру және лизинг қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="125"/>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Микрокредит беру мен лизингтің басым бағыттары туралы жиынтық ақпарат бойынша нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаны іске асыру орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Скрининг нәтижелері бойынша басым бағыт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негіздеме (қысқаша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауылдық округтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елді мекеннің (ауылдың) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шағын қаланың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауылдық елді мекендер мен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шағын қалаларда микрокредит</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және лизинг қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Микрокредит алуға арналған құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="126"/>
+          <w:bookmarkStart w:name="z150" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3901,51 +7200,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сауалнама – сенім білдірілген өкілдің (агенттің) ішкі құжаттарына сәйкес микрокредит алуға арналған өтінім</w:t>
+Сенім білдірілген өкілдің (агенттің) ішкі құжаттарына сәйкес микрокредит алуға арналған сауалнама-өтінімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4372,51 +7671,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-түпнұсқа (микрокредит мақұлданғаннан кейін ұсынылады) электрондық құжат түпнұсқа (берілген күннен бастап күнтізбелік 30 күнге дейінгі мерзімде уәкілетті адам түпнұсқамен салыстырып тексерген көшірмеге жол беріледі)/кредиттік бюродан электрондық форматтағы мәліметтер</w:t>
+түпнұсқа (микрокредит мақұлданғаннан кейін беріледі) электрондық құжат түпнұсқа (берілген күннен бастап күнтізбелік 30 күнге дейінгі мерзімде уәкілетті адам түпнұсқамен салыстырып тексерген көшірмеге жол беріледі)/кредиттік бюродан электрондық форматтағы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4481,87 +7780,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кепілмен қамтамасыз етудің құқық белгілейтін құжаттары (сатып алу-сату шарты/ сыйға тарту шарты/ жекешелендіру шарты/ жария ету шарты/Заң бойынша немесе өсиет бойынша мұрагерлік құқығы туралы куәлік/ қайта жоспарлауды пайдалануға беру актілері/ өтеусіз беру шарты/ айырбас шарты, техникалық паспорт, жер учаскесіне акт.</w:t>
+Кепілмен қамтамасыз етудің құқық белгілейтін құжаттары (сатып алу-сату шарты/сыйға тарту шарты/жекешелендіру шарты/жария ету шарты/Заң бойынша немесе өсиет бойынша мұрагерлік құқығы туралы куәлік/қайта жоспарлауды пайдалануға беру актілері/өтеусіз беру шарты/айырбас шарты, техникалық паспорт, жер учаскесіне акт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік деректер базасынан көшірме/ электрондық мәліметтер</w:t>
+мемлекеттік деректер базасынан көшірме/электрондық мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5065,186 +8364,225 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауылдық елді мекендер мен</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шағын қалаларда микрокредит</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шағын қалаларда микрокредит</w:t>
+              <w:t>беру және лизинг қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру және лизинг</w:t>
-[...25 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="127"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лизинг алуға арналған құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="128"/>
+          <w:bookmarkStart w:name="z154" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5401,51 +8739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сауалнама – сенім білдірілген өкілдің (агенттің) ішкі құжаттарына сәйкес лизинг алуға арналған өтінім</w:t>
+Сенім білдірілген өкілдің (агенттің) ішкі құжаттарына сәйкес лизинг алуға арналған сауалнама-өтінімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5546,51 +8884,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қарыз алушының/Кепіл берушінің жеке басын куәландыратын құжат </w:t>
+Қарыз алушының/Кепіл берушінің жеке басын куәландыратын құжаты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6134,186 +9472,329 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауылдық елді мекендер мен</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шағын қалаларда микрокредит</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-              <w:t>3-қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және лизинг қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="129"/>
+    <w:bookmarkStart w:name="z159" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кооперативтердің микрокредит алуына арналған құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="130"/>
+          <w:bookmarkStart w:name="z160" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7195,51 +10676,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шоттың болуы туралы анықтама</w:t>
+Шоттың бар екендігі туралы анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7348,244 +10829,407 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауылдық елді мекендер мен</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шағын қалаларда микрокредит</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-              <w:t>4-қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және лизинг қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="131"/>
+    <w:bookmarkStart w:name="z165" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кепілмен қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="133"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z166" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғаларға меншік құқығында немесе жалға алу құқығында тиесілі жылжымайтын мүлік (пайдалану құқығы) (қысқа мерзімді уақытша өтеулі және уақытша өтеусіз жер пайдалану құқығын кепілге салуға жол берілмейді);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z167" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нақты нарықтық құны бар жылжымайтын мүлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z174" w:id="134"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z168" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үшінші тұлғалардың құқықтары мен талаптарының ауыртпалықтарынан бос жылжымайтын мүлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z175" w:id="135"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z169" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылжымалы мүлік (көлік құралдары, ауыл шаруашылығы техникасы, жол-құрылыс және өзге де арнайы техника мен жабдықтар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z176" w:id="136"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z170" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдік беру қорлары шеңберінде кепілдіктер беру қағидаларында көрсетілген шарттарда жеке кәсіпкерлік субъектілеріне кепілдік берудің арнайы қорының кепілдігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z171" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қамтамасыз ету бойынша нарықтық (бағалау) құнын айқындау тәуелсіз бағалаушыны тарта отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z177" w:id="137"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z172" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтімділік коэффициентінің мөлшері мынадай тәртіппен белгіленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8570,51 +12214,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзге де елді мекендерде</w:t>
+өзге де елді мекендерде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9159,93 +12803,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автобустар - (жолаушылар орны 15-тен астам) – құрастырған ТМД елдері (5 жыл); Қытай, Корея, АҚШ, Канада, Еуропа, Жапония (10 жыл).</w:t>
+Автобустар – (жолаушылар орны 15-тен астам) – құрастырған ТМД елдері (5 жыл); Қытай, Корея, АҚШ, Канада, Еуропа, Жапония (10 жыл).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жеңіл көлік – құрастырған ТМД елдері (5 жыл); Қытай, Корея, АҚШ, Канада, Еуропа, Жапония (10 жыл).</w:t>
+              <w:t xml:space="preserve">
+Жеңіл көлік – құрастырған ТМД елдері (5 жыл); Қытай, Корея, АҚШ, Канада, Еуропа, Жапония (10 жыл). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9285,93 +12929,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы техникасы және шөп жинайтын комбайндар мен шөп жинайтын техникалар, тұқым сепкіштер және т.д. техника құрастырған ТМД елдері – 15 жыл, Қытай, Корея, АҚШ, Канада, Еуропа, Жапония (20 жыл)</w:t>
+Ауыл шаруашылығы техникасы және шөп жинайтын комбайндар мен шөп жинайтын техникалар, тұқым сепкіштер және т.б. техника құрастырған ТМД елдері – 15 жыл, Қытай, Корея, АҚШ, Канада, Еуропа, Жапония (20 жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жол техникасы және өзге де арнайы техника - 20 жыл</w:t>
+Жол техникасы және өзге де арнайы техника – 20 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9436,361 +13080,335 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шағын қалаларда микрокредит</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру және лизинг</w:t>
+              <w:t>беру және лизинг қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді</w:t>
-[...25 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="138"/>
+    <w:bookmarkStart w:name="z174" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органына және өңірлік даму саласындағы уәкілетті органға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="140"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z175" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z176" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: "Микрокредиттерді нысаналы пайдалану туралы есеп".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z177" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1-МКНПЕ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z178" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: тоқсан сайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z179" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20 __ жылғы ________ айы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z180" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсынатын тұлғалар тобы: сенім білдірілген өкіл (агент), облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z181" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсыну мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z182" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сенім білдірілген өкіл (агент) облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органына тоқсан сайын, есепті кезеңнен кейінгі айдың 5-іне дейінгі мерзімде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z183" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органы өңірлік даму саласындағы уәкілетті органға тоқсан сайын, есепті кезеңнен кейінгі айдың 10-күніне дейінгі мерзімде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z184" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендіру нөмірі/Бизнес сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z198" w:id="149"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z185" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6096000" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -9811,89 +13429,103 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="151"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі – электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z187" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Микрокредиттерді нысаналы пайдалану туралы есеп</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
+        <w:t xml:space="preserve"> Микрокредиттерді нысаналы пайдалануы туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -10142,51 +13774,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код</w:t>
+әкімшілік-аумақтық объектілердің жіктеуіші бойынша код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11122,70 +14754,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="152"/>
+    <w:bookmarkStart w:name="z188" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11805,70 +15437,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="153"/>
+    <w:bookmarkStart w:name="z189" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11919,92 +15551,110 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша кодты көрсетілген экономика саласы </w:t>
+              <w:t>
+Экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды көрсетілген экономика саласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="154"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkStart w:name="z190" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дара</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кәсіпкерлер</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12490,230 +16140,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="155"/>
+    <w:bookmarkStart w:name="z191" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефондар ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z205" w:id="156"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z192" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z206" w:id="157"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z193" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы ___________________________ қолтаңбасы ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z207" w:id="158"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z194" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z208" w:id="159"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z195" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z209" w:id="160"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z196" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________ қолтаңбасы _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z210" w:id="161"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z197" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z198" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z199" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке кәсіпкерлік субъектілері болып табылатын адамдарды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12747,578 +16397,601 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді</w:t>
+              <w:t>"Микрокредиттерді нысаналы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жинауға арналған</w:t>
+              <w:t>пайдалану туралы есеп"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Микрокредиттерді нысаналы</w:t>
-[...25 lines deleted...]
-              <w:t>нысанына қосымша</w:t>
+              <w:t>арналған нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z202" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Микрокредиттерді нысаналы пайдалану туралы есеп" өтеусіз негізде әкімшілік деректерді жинауға арналған нысанын толтыру бойынша түсіндірме (1-МКНПЕ, тоқсан сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z203" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өтеусіз негізде әкімшілік деректерді жинауға арналған "Микрокредиттерді нысаналы пайдалану туралы есеп" нысанын толтыру бойынша түсіндірме (1-МКНПЕ, ай сайын)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z219" w:id="164"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z204" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Микрокредиттерді нысаналы пайдалану туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z205" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға басшы немесе оның міндетін атқарушы адам тегі мен аты-жөнін көрсете отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z206" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z207" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...76 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z224" w:id="169"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z208" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z225" w:id="170"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z209" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 2-бағанында қарыз алушының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z226" w:id="171"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z210" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 3-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z227" w:id="172"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z211" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 4, 6, 8 және 10-бағандарында жобаны іске асыру орны (облыс, аудан, ауылдық округ, ауыл) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z228" w:id="173"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z212" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 5, 7, 9 және 11-бағандарында әкімшілік-аумақтық объектілердің жіктеуіші бойынша код, мекенжайдың (облыс, аудан, ауылдық округ, ауыл) тіркеу коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z229" w:id="174"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z213" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 12-бағанында жобаның бағыты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z230" w:id="175"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z214" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 13-бағанында қарыз алушының санаты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z233" w:id="178"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z215" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 14-бағанында өндірілетін өнім/көрсетілетін қызмет көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z216" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 15-бағанында микрокредит берілген күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z217" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 16-бағанында микрокредиттің мерзімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z234" w:id="179"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z218" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 17-бағанында микрокредит сомасы (теңге) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z235" w:id="180"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z219" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 18-бағанында сыйақы мөлшерлемесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="182"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z220" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 19-бағанында экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша коды көрсетілген экономика саласы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z221" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нысанның 20-бағанында дара кәсіпкерлердің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z238" w:id="183"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z222" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Нысанның 21-бағанында кооперативке қатысушының мәртебесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z239" w:id="184"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z223" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Нысанның 22-бағанында қатысушы болып табылатын кооперативтің бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z240" w:id="185"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z224" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Нысанның 23-бағанында құрылған жұмыс орындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13367,475 +17040,501 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауылдық елді мекендер мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шағын қалаларда микрокредит</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және лизинг қағидаларына</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру және лизинг</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
-[...38 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z250" w:id="186"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="196"/>
+    <w:bookmarkStart w:name="z227" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органына және өңірлік даму саласындағы уәкілетті органға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z228" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z229" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанының индексі: "Кооперативтердің микрокредиттерді нысаналы пайдалануы туралы есеп".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z230" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1-КМКНПЕ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z231" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: тоқсан сайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z232" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20 __ жылғы ________ айы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z233" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсынатын тұлғалар тобы: сенім білдірілген өкіл (агент), облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z234" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсыну мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z235" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сенім білдірілген өкіл (агент) облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органына тоқсан сайын, есепті кезеңнен кейінгі айдың 5-іне дейінгі мерзімде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z236" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органы өңірлік даму саласындағы уәкілетті органға тоқсан сайын, есепті кезеңнен кейінгі айдың 10-күніне дейінгі мерзімде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z237" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендіру нөмірі/Бизнес сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z261" w:id="197"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z238" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6096000" cy="520700"/>
+            <wp:extent cx="7607300" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6096000" cy="520700"/>
+                      <a:ext cx="7607300" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="198"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="199"/>
+    <w:bookmarkStart w:name="z239" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі – электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z240" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кооперативтердің микрокредиттерді нысаналы пайдалануы туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -13932,51 +17631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыз алушының атауы</w:t>
+қарыз алушының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14006,51 +17705,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша қызмет түрі</w:t>
+экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша қызмет түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
@@ -15183,70 +18882,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="200"/>
+    <w:bookmarkStart w:name="z241" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -15371,51 +19070,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қатысушы кооперативтің мәртебесі</w:t>
+кооператив қатысушысының мәртебесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15971,230 +19670,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="201"/>
+    <w:bookmarkStart w:name="z242" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефондар ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z266" w:id="202"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z243" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z267" w:id="203"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z244" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы ___________________________ қолтаңбасы ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z268" w:id="204"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z245" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z269" w:id="205"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z246" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z270" w:id="206"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z247" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________ қолтаңбасы _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z271" w:id="207"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z248" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z249" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z250" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке кәсіпкерлік субъектілері болып табылатын адамдарды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16228,508 +19927,482 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді</w:t>
+              <w:t>"Кооперативтердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жинауға арналған</w:t>
+              <w:t>микрокредиттерді нысаналы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Кооперативтердің</w:t>
+              <w:t>пайдалануы туралы есеп"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>микрокредиттерді нысаналы</w:t>
+              <w:t>әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалануы туралы есеп"</w:t>
-[...25 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>арналған нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="210"/>
+    <w:bookmarkStart w:name="z252" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған "Кооперативтердің микрокредиттерді нысаналы пайдалануы туралы есеп" нысанын толтыру бойынша түсіндірме (1-КМКНПЕ, ай сайын)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z282" w:id="211"/>
+        <w:t xml:space="preserve"> "Кооперативтердің микрокредиттерді нысаналы пайдалануы туралы есеп" өтеусіз негізде әкімшілік деректерді жинауға арналған нысанын толтыру бойынша түсіндірме (1-КМКНПЕ, тоқсан сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z253" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="213"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z254" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Кооперативтердің микрокредиттерді нысаналы пайдалануы туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z255" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға басшы немесе оның міндетін атқарушы адам тегі мен аты-жөнін көрсете отырып қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z285" w:id="214"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z256" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z286" w:id="215"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z257" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z287" w:id="216"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z258" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z288" w:id="217"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z259" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 2, 4, 6 және 8-бағандарында жобаны іске асыру орны (облыс, аудан, ауылдық округ, ауыл) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z289" w:id="218"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z260" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 3, 5, 7 және 9-бағандарында әкімшілік-аумақтық объектілердің жіктеушісі бойынша код, мекенжайдың (облыс, аудан, ауылдық округ, ауыл) тіркеу коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z290" w:id="219"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z261" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 10-бағанында қарыз алушының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z291" w:id="220"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z262" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 11-бағанында бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z293" w:id="222"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z263" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 12-бағанында экономикалық қызмет түрлерінің жалпы жіктеуіші (ЭҚЖЖ) бойынша қызмет түрі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z264" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 13-бағанында микрокредит сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z294" w:id="223"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z265" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 14-бағанында микрокредиттің мерзімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z295" w:id="224"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z266" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 15-бағанында микрокредиттің нысаналы бағыты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z296" w:id="225"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z267" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 16-бағанында кооперативке қатысушының мәртебесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z297" w:id="226"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z268" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 17-бағанында өндірілетін өнім/көрсетілетін қызмет көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z298" w:id="227"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z269" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 18-бағанында құрылған жұмыс орындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z299" w:id="228"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z270" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 19-бағанында кооператив мүшелерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16776,477 +20449,451 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауылдық елді мекендер мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шағын қалаларда</w:t>
+              <w:t>шағын қалаларда микрокредит</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>микрокредит беру және лизинг</w:t>
+              <w:t>беру және лизинг қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді</w:t>
-[...25 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z309" w:id="229"/>
+    <w:bookmarkStart w:name="z272" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органына және өңірлік даму саласындағы уәкілетті органға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z273" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z274" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысанының индексі: "Кооперативтердің лизингті нысаналы пайдалануы туралы есеп".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z275" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1-КЛНПЕ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z276" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: тоқсан сайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z277" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20 __ жылғы ________ айы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z278" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсынатын тұлғалар тобы: сенім білдірілген өкіл (агент), облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z279" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсыну мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z280" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сенім білдірілген өкіл (агент) облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органына тоқсан сайын, есепті кезеңнен кейінгі айдың 5-іне дейінгі мерзімде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z281" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органы өңірлік даму саласындағы уәкілетті органға тоқсан сайын, есепті кезеңнен кейінгі айдың 10-күніне дейінгі мерзімде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z282" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендіру нөмірі/Бизнес сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z320" w:id="240"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z283" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6096000" cy="520700"/>
+            <wp:extent cx="7607300" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6096000" cy="520700"/>
+                      <a:ext cx="7607300" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="241"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z322" w:id="242"/>
+    <w:bookmarkStart w:name="z284" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі – электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z285" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кооперативтердің лизингті нысаналы пайдалануы туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -18475,70 +22122,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="243"/>
+    <w:bookmarkStart w:name="z286" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -18704,51 +22351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коопертиві мүшелерінің саны, бірлік</w:t>
+Коопертив мүшелерінің саны, бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19361,230 +23008,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z324" w:id="244"/>
+    <w:bookmarkStart w:name="z287" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефондар ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z325" w:id="245"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z288" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z326" w:id="246"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z289" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы ___________________________ қолтаңбасы ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z327" w:id="247"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z290" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z328" w:id="248"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z291" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z329" w:id="249"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z292" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________ қолтаңбасы _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z330" w:id="250"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z293" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z294" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z295" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке кәсіпкерлік субъектілері болып табылатын адамдарды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19631,409 +23278,409 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Кооперативтердің лизингті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысаналы пайдалануы</w:t>
+              <w:t>нысаналы пайдалануы туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы есеп" әкімшілік</w:t>
+              <w:t>есеп" әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректерді жинауға арналған</w:t>
+              <w:t>жинауға арналған нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысанға қосымша</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z338" w:id="253"/>
+    <w:bookmarkStart w:name="z297" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған "Кооперативтердің лизингті нысаналы пайдалануы туралы есеп" нысанын толтыру бойынша түсіндірме (1-КЛНПЕ, ай сайын)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z339" w:id="254"/>
+        <w:t xml:space="preserve"> "Кооперативтердің лизингті нысаналы пайдалануы туралы есеп" өтеусіз негізде әкімшілік деректерді жинауға арналған нысанын толтыру бойынша түсіндірме (1-КЛНПЕ, тоқсан сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z298" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z341" w:id="256"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z299" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Кооперативтердің лизингті нысаналы пайдалануы туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z300" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға басшы немесе оның міндетін атқарушы адам тегі мен аты-жөнін көрсете отырып қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z342" w:id="257"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z301" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z343" w:id="258"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z302" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z344" w:id="259"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z303" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z345" w:id="260"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z304" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 2-бағанында қарыз алушының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z346" w:id="261"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z305" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 3-бағанында жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z348" w:id="263"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z306" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 4, 6, 8 және 10-бағандарында кооперативтің тіркелу орны (облыс, аудан, ауылдық округ, ауыл) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z307" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 5, 7, 9 және 11-бағандарында әкімшілік-аумақтық объектілердің жіктеушісі бойынша коды, мекенжайдың (облыс, аудан, ауылдық округ, ауыл) тіркеу коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z349" w:id="264"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z308" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 12-бағанында лизинг сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z350" w:id="265"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z309" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 13-бағанында лизинг мерзімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z351" w:id="266"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z310" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 14, 15 және 16-бағанында лизинг нысанасы (атауы, моделі, техникалық паспорттың атауы) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z352" w:id="267"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z311" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 17-бағанында құрылған жұмыс орындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z353" w:id="268"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z312" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 18-бағанында кооператив мүшелерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20069,475 +23716,618 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауылдық елді мекендер мен</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шағын қалаларда микрокредит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және лизинг қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шағын қалаларда микрокредит</w:t>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру және лизинг</w:t>
-[...51 lines deleted...]
-              <w:t>жинауға арналған нысан</w:t>
+              <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z363" w:id="269"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z365" w:id="271"/>
+    <w:bookmarkStart w:name="z317" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z318" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z319" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысанының индексі: "Кооперативтерді мониторингтеу туралы есеп".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z368" w:id="274"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z320" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1-КМЕ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z321" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: тоқсан сайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z322" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20 __ жылғы ________ айы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z373" w:id="279"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z323" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсынатын тұлғалар тобы: сенім білдірілген өкіл (агент), облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z324" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсыну мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z325" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сенім білдірілген өкіл (агент) облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органына тоқсан сайын, есепті кезеңнен кейінгі айдың 5-іне дейінгі мерзімде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z326" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органы өңірлік даму саласындағы уәкілетті органға тоқсан сайын, есепті кезеңнен кейінгі айдың 10-күніне дейінгі мерзімде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z327" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендіру нөмірі/Бизнес сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z374" w:id="280"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z328" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6096000" cy="520700"/>
+            <wp:extent cx="7607300" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6096000" cy="520700"/>
+                      <a:ext cx="7607300" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z375" w:id="281"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z376" w:id="282"/>
+    <w:bookmarkStart w:name="z329" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі – электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z330" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кооперативтерді мониторингтеу туралы есеп </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -21689,70 +25479,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z377" w:id="283"/>
+    <w:bookmarkStart w:name="z331" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -21770,87 +25560,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеңілдікті кредиттеу бойынша мерзімі өткен берешектің болуы (иә/жоқ)</w:t>
+Жеңілдікті кредит беру бойынша мерзімі өткен берешектің болуы (иә/жоқ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша кооператив қызметінің түрі</w:t>
+экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша кооператив қызметінің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22022,51 +25812,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сату бағасы, теңге үшін өлшем бірлігі</w:t>
+Сату бағасы, өлшем бірлігі үшін теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22135,50 +25925,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22582,70 +26390,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z378" w:id="284"/>
+    <w:bookmarkStart w:name="z332" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -22665,51 +26473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыс, 17*18, теңге</w:t>
+Кіріс, 17*18, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22813,51 +26621,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескерту</w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23678,230 +27486,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z379" w:id="285"/>
+    <w:bookmarkStart w:name="z333" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефондар ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z380" w:id="286"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z334" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z381" w:id="287"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z335" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы ___________________________ қолтаңбасы ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z382" w:id="288"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z336" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z383" w:id="289"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z337" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z384" w:id="290"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z338" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________ қолтаңбасы _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z385" w:id="291"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z339" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="293"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z340" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z341" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жеке кәсіпкерлік субъектілері болып табылатын адамдарды қоспағанда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23961,726 +27769,729 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мониторингтеу туралы есеп"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді</w:t>
+              <w:t>әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жинауға арналған нысанға</w:t>
-[...12 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>арналған нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z343" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Кооперативтерді мониторингтеу туралы есеп" өтеусіз негізде әкімшілік деректерді жинауға арналған нысанын толтыру бойынша түсіндірме (1-КМЕ, тоқсан сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z344" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z345" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірмеде "Кооперативтерді мониторингтеу туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z346" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға тегі мен аты-жөнін көрсете отырып, басшы немесе оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z347" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z348" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z349" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z350" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанның 2-бағанында кооператив тіркелген облыс көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z351" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 3-бағанында кооператив тіркелген аудан көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z352" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 4-бағанында кооператив тіркелген ауылдық округ көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z353" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 5-бағанында кооператив атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z354" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 6-бағанында кооперативтің бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z355" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 7-бағанында кооперативке қатысушылардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z356" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 8-бағанында "Ауыл Аманаты" бағдарламасы бойынша кредиттелген кооператив қатысушыларының саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z357" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 9-бағанында кооперативтің тіркелген күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z358" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 10-бағанында мониторинг жүргізу күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z359" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 11-бағанында жеңілдікті кредит беру бойынша мерзімі өткен берешектің болуы (иә/жоқ) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z360" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 12-бағанында экономикалық қызмет түрлерінің жалпы жіктеуіші бойынша кооператив қызметінің түрі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z361" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 13-бағанында міндетті зейнетақы жарналары базасында құрылған жұмыс орындары көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z362" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 14-бағанында кооперативте қайта өңдеудің болуы (иә/жоқ) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z363" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Нысанның 15-бағанында кооператив өндіретін өнімнің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z364" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Нысанның 16-бағанында кооператив өндіретін өнімнің өлшем бірлігі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z365" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Нысанның 17-бағанында кооператив өндіретін өнімнің көлемі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z366" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Нысанның 18-бағанында кооперативтің өндіретін өлшем бірлігі үшін өнімнің бағасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z367" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Нысанның 19-бағанында Кіріс=Көлем*Баға формуласы бойынша есептелетін кооперативтің кірісі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z368" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Нысанның 20-бағанында кооперативтің өнімін өткізу қайда жүргізілетіні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z369" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Нысанның 21, 22, 23, 24 және 25-бағандарында салық төлемі (корпоративтік табыс салығы, әлеуметтік салық, мүлік салығы, көлік салығы және қосылған құн салығы) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z370" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Нысанның 26-бағанында кооперативтің өніміне сертификаттаудың болуы (иә/жоқ) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z371" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Нысанның 27-бағанында ескертпелер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...571 lines deleted...]
-    <w:bookmarkEnd w:id="321"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>