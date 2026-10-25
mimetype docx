--- v0 (2025-10-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08c505d" w14:textId="08c505d">
+    <w:p w14:paraId="d93c169" w14:textId="d93c169">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Су объектілері мен су ресурстарының мемлекеттік мониторинг жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 9 маусымдағы № 115-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 11 маусымда № 36244 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 9 маусымдағы № 115-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 11 маусымда № 36244 болып тіркелді.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Су кодексінің 36-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,262 +155,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Құқықтық актілер туралы" Қазақстан Республикасы Заңының 27-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес су объектiлерi мен су ресурстарының мемлекеттiк мониторингiн жүргiзу қағидалары бекiтілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кейбір бұйрықтардың күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Су ресурстары және ирригация министрлігінің Су ресурстарын реттеу, қорғау және пайдалану комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Су ресурстары және ирригация министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Су ресурстары және ирригация вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1033,93 +996,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 115-НҚ Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Су объектілері мен су ресурстарының мемлекеттік мониторингін жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы су объектілері мен су ресурстарына мемлекеттік мониторинг жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1134,1018 +1091,970 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Қағидалар) Қазақстан Республикасы Су кодексінің 36-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасының аумағында су объектілері мен су ресурстарына мемлекеттік мониторинг жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Су объектілері мен су ресурстарының мемлекеттік мониторингі (бұдан әрі – мемлекеттік мониторинг) су объектілері жай-күйінің көрсеткіштеріне қатысты алынған деректерді байқаудың, өлшеудің, жинаудың, жинақтаудың, сақтаудың, есепке алудың, жүйелеудің, қорытудың, өңдеудің және талдаудың мемлекет қамтамасыз ететін кешенді жүйесін білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік мониторинг мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) су ресурстарының саны мен сапасын есепке алу, бағалау және болжау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) су ресурстарын қорғау мен пайдалануды жоспарлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) судың зиянды әсерінің алдын алу және жасанды түрде болатын қуаңшылықты болғызбау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) су ресурстарын жылдың сулы болуына және су шаруашылығы жағдайына қарай пайдалануды жедел реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) су қорын қорғау және пайдалану саласындағы басқа да мақсаттарда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік мониторинг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жерүсті су объектілері түбінің, жағалауының, су қорғау аймақтары мен белдеулерінің жай-күйіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жерүсті және жерасты су объектілері су ресурстарының сандық және сапалық сипаттамаларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) су ресурстарының пайдаланылуына жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік мониторинг үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік және жеке байқау желілерінің байқау пункттеріндегі жүйелі байқаулардың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) су объектілерін далалық зерттеулердің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жерді қашықтан зондтаудың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Ұлттық гидрометеорологиялық қызмет жүргізетін гидрологиялық мониторинг пен басқа да мониторинг түрлерінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) санитариялық-эпидемиологиялық мониторингтің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жер қойнауына мемлекеттік мониторингтің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) төтенше экологиялық ахуал аймақтары мен экологиялық зілзала аймақтарындағы экологиялық жағдайға мониторингтің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сел және көшкін жағдайына мониторингтің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) су объектілері мен су ресурстары туралы архив деректерінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) су объектілері мен су ресурстарының сандық және сапалық жай-күйі туралы басқа да мәліметтердің нәтижелері ақпарат көзі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік мониторингті жүргізу қағидаларын су қорын қорғау және пайдалану саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Уәкілетті орган мемлекеттік мониторинг субъектілерінің қызметін үйлестіруді, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген субъектілерден алынған мемлекеттік мониторинг деректерін жинауды, қорытуды, талдауды және бағалауды, деректер базасын жүргізуді және заңнамада белгіленген тәртіппен мүдделі тұлғаларға ақпарат беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Су объектілері мен су ресурстарының мемлекеттік мониторингін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өз құзыреті шегінде мемлекеттік мониторингті жүзеге асыратын субъектілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоршаған ортаны қорғау саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) азаматтық қорғау саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ғарыш қызметі саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) су пайдаланушылар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уәкілетті орган мемлекеттік мониторинг бөлігінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік мониторинг субъектілерінің қызметін жалпы үйлестіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ведомстволық бағынысты ұйымдардың қарамағындағы су шаруашылығы жүйелері мен гидротехникалық құрылыстардағы су объектілерінің мониторингін, оның ішінде олардың техникалық жай-күйінің мониторингін ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер асты суларының мемлекеттік мониторингін, жерасты су объектілерінің жай-күйі туралы деректерді өңдеуді, жинақтауды, сақтауды және қорытуды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) су пайдаланушылар ұсынатын деректер және арнайы су пайдалануға рұқсаттар негізінде су ресурстарын пайдалану мониторингін ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қоршаған ортаны қорғау саласындағы уәкілетті органға жер асты суларының мониторингі бойынша жалпыланған деректерді өтеусіз ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Осы тармақтың 2) және 4) тармақшалары бойынша мониторинг деректерін жинауды, өңдеуді, талдауды, жинақтауды, сақтауды және олардың су ресурстарының ұлттық ақпараттық жүйесіне интеграциялануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ақпаратты Ұлттық гидрометеорологиялық қызметке, азаматтық қорғау саласындағы уәкілетті органға және оның аумақтық бөлімшелеріне ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қоршаған ортаны қорғау саласындағы уәкілетті орган Ұлттық гидрометеорологиялық қызмет арқылы жер үсті су объектілерінің мемлекеттік мониторингі бөлігінде мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жер үсті су объектілерінде станциялар мен бекеттердің мемлекеттік бақылау желісін құру және дамыту, сондай-ақ жер үсті суларының гидрологиялық режимін, сандық және сапалық (физикалық, химиялық, гидробиологиялық) көрсеткіштерін бақылауды ұйымдастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты жинауды, өңдеуді, қорытуды, жинақтауды, сақтауды және таратуды ұйымдастыруды, жер үсті сулары мониторингінің деректер банкін жүргізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдарға, су пайдаланушыларға жер үсті су объектілерінің ластану деңгейі және оны өзгерту мүмкіндігі туралы ақпарат, ластану деңгейінің күрт өзгеруі туралы шұғыл ақпарат беруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2180,326 +2089,373 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органның ведомствасына және су ресурстарын қорғау және пайдалануды реттеу жөніндегі бассейндік су инспекцияларға (бұдан әрі - БСИ), азаматтық қорғау саласындағы уәкілетті органға және оның аумақтық бөлімшелеріне болжамдық, жедел гидрологиялық ақпаратты өтеусіз беру қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Халықтың санитариялық-эпидемиологиялық салауаттылығы саласындағы уәкілетті орган санитариялық-эпидемиологиялық мониторинг шеңберінде мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Денсаулық сақтау саласындағы заңнамасына сәйкес ауыз су, шаруашылық-тұрмыстық және рекреациялық су пайдалану үшін пайдаланылатын жерүсті су объектілерінің және ауыз сумен жабдықтаудың орталықтандырылған және орталықтандырылмаған жүйелерінің су сапасына санитариялық-эпидемиологиялық мониторингті жүзеге асыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоршаған ортаны қорғау саласындағы уәкілетті органға және уәкілетті органға санитариялық-эпидемиологиялық мониторингтің жалпыланған деректерін өтеусіз беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Азаматтық қорғау саласындағы уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сел және көшкін жағдайларына мониторинг жүргізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті органның ведомствосына, БСИ және Ұлттық гидрометеорологиялық қызметке сел және көшкін бойынша ақпаратты олардың сұраулары бойынша беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ғарыш қызметі саласындағы уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) су объектілерінің (су бетінің ауданын, мұз бен қар жамылғысын, су қорғау аймақтары мен белдеулерінің жай-күйін бағалауды қоса алғанда) мемлекеттік мониторингі мақсатында Жерді қашықтықтан зондтауды жүргізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Арнайы су пайдалануды жүзеге асыратын су пайдаланушылар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) су ресурстарының пайдаланылуын есепке алуды жүргізуге, су шаруашылығы құрылысжайларының су тартқыштарын, су жібергіштерін және сарқынды сулар мен дренаждық суларды ағызу құрылысжайларын өлшеу құралдарымен және су өлшеу аспаптарымен жабдықтауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Кодекстің 67-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган айқындайтын тәртіппен сулардың бастапқы есебін жүргізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) азаматтық қорғау саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелеріне және облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарына барлық авариялық жағдайлар және су пайдаланудың технологиялық режимінің бұзылуы туралы дереу хабарлауға міндетті.</w:t>
+      3) екі сағат ішінде азаматтық қорғау саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелеріне және астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарына барлық авариялық жағдайлар және су пайдаланудың технологиялық режимінің бұзылуы туралы хабарлауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2591,68 +2547,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті орган ведомствосының бассейндік су инспекциясының ұлттық гидрометеорологиялық қызметке, азаматтық қорғау саласындағы уәкілетті органның Стратегиялық жоспарлау және жедел басқару командалық орталығына және аумақтық бөлімшелеріне ұсынатын жедел гидрологиялық ақпараттың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9506,68 +9462,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық гидрометеорологиялық қызметтің уәкілетті орган ведомствосына және бассейндік су инспекцияларына ұсынатын режимді-анықтамалық ақпараттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20396,68 +20352,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық гидрометеорологиялық қызметтің уәкілетті орган ведомствосына және бассейндік су инспекцияларына, Стратегиялық жоспарлау және жедел - басқару командалық орталығына және азаматтық қорғау саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелеріне ұсынатын болжамдық және гидрологиялық ақпараттың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20878,51 +20872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстанның бассейндеріндегі 1 ақпандағы деректер бойынша су қорының жиналуы және су тасуы және суару кезеңінде күтілетін өзен сулылығы туралы консультациялық анықтама</w:t>
+Қазақстан Республикасының бассейндеріндегі 1 ақпандағы деректер бойынша су қорының жиналуы және су тасуы және суару кезеңінде күтілетін өзен сулылығы туралы консультациялық анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21063,51 +21057,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстанның бассейндеріндегі 1 наурыздағы деректер бойынша су қорының жиналуы және су тасуы және суару кезеңінде күтілетін өзен сулылығы туралы консультациялық анықтама</w:t>
+Қазақстан Республикасының бассейндеріндегі 1 наурыздағы деректер бойынша су қорының жиналуы және су тасуы және суару кезеңінде күтілетін өзен сулылығы туралы консультациялық анықтама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29957,68 +29951,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық гидрометеорологиялық қызметтің уәкілетті органға, азаматтық қорғау саласындағы уәкілетті органның Стратегиялық жоспарлау және жедел басқару командалық орталығына және аумақтық бөлімшелеріне ұсынатын жедел гидрологиялық ақпараттың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36450,70 +36444,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 су көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту* - шектес мемлекеттердің ұлттық гидрометеорологиялық қызметі ұсынатын мәліметте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36618,335 +36612,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 115-НҚ Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Ауыл шаруашылығы министрі міндетін атқарушының 2015 жылғы 31 шілдедегі № 19-1/718 "Суларды және олардың пайдаланылуын мемлекеттiк есепке алуды, мемлекеттiк су кадастрын және су объектiлерiнiң мемлекеттiк мониторингiн жүргiзу қағидаларын бекіту туралы" бұйрығына өзгеріс енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді Мемлекеттік тіркеу тізілімінде № 12109 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Экология және табиғи ресурстар министрі міндетін атқарушының 2023 жылғы 17 шілдедегі № 220 "Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 31 шілдедегі № 19-1/718 "Суларды және олардың пайдаланылуын мемлекеттiк есепке алуды, мемлекеттiк су кадастрын және су объектiлерiнiң мемлекеттiк мониторингiн жүргiзу қағидаларын бекіту туралы" бұйрығына өзгеріс енгізу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді Мемлекеттік тіркеу тізілімінде № 14194 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Экология, Геология және табиғи ресурстар министрінің 2020 жылғы 6 тамыздағы № 183 бұйрығымен бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. "Қазақстан Республикасы Ауыл шаруашылығы министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21077 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Экология және табиғи ресурстар министрі міндетін атқарушының 2023 жылғы 17 шілдедегі № 220 "Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 31 шілдедегі № 19-1/718" суларды мемлекеттік есепке алуды және оларды пайдалануды, мемлекеттік су кадастрын және су объектілерінің мемлекеттік мониторингін жүргізу қағидаларын бекіту туралы "Бұйрығына өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33121 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>