--- v0 (2025-11-13)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c0f380b" w14:textId="c0f380b">
+    <w:p w14:paraId="9e82189" w14:textId="9e82189">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Экспортты қолдау бойынша мемлекет кепілдік берген міндеттемеге және экспортты қолдау бойынша мемлекеттік кепілдігі бар Қазақстанның Экспорттық-кредиттік агенттігінің қаржылық жағдайына мониторинг жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің м.а. 2025 жылғы 4 маусымдағы № 283 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 10 маусымда № 36234 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің м.а. 2025 жылғы 4 маусымдағы № 283 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 10 маусымда № 36234 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2230,50 +2230,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кепілдікпен қамтамасыз етілген қабылданған сақтандыру және кепілдік міндеттемелері көлемінің жай-күйі туралы ақпарат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгеріссіз қалдырылады – ҚР Қаржы министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мың тенге</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4665,50 +4703,88 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қабылданған сақтандыру және кепілдік міндеттемелері шеңберінде сақтандыру және кепілдік төлемдері бойынша ақпарат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгеріссіз қалдырылады – ҚР Қаржы министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6482,189 +6558,695 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Экспортты қолдау бойынша </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мемлекет кепілдік берген </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">міндеттемеге және экспортты </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қолдау бойынша мемлекеттік </w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кепілдігі бар Қазақстанның </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экспорттық-кредиттік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">агенттігінің қаржылық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жағдайына мониторинг жүргізу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кепілдікпен қамтамасыз етілген есепті тоқсанның соңғы күніне қолданыстағы сақтандыру шарттары және кепілдіктер бойынша түпкілікті нәтижелердің әлеуметтік-экономикалық әсері туралы ақпарат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Қаржы министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6676,87 +7258,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6976,51 +7578,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндірілген өнім көлемі, млрд. теңге*</w:t>
+Өндірілген өнім көлемі, миллиард теңге*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7160,212 +7762,216 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: тоқсан сайын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       *Қазақстан Республикасы Кәсіпкерлік Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>112-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кәсіпкерлік субъектілерінің мемлекеттік органдарға және өзге де тұлғаларға ақпарат беруі Қазақстан Республикасының заңдарында белгіленген тиісті талаптар болған кезде ғана жүзеге асырылады. Осыған байланысты, деректер экспорттаушылардың ұсынылған хаттары негізінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бірінші басшы       қолы             тегі, аты, әкесінің аты (бар болса)</w:t>
-[...17 lines deleted...]
-      ______________       ________       ___________________________________ </w:t>
+      ____________     ________     ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бас бухгалтер       қолы             тегі, аты, әкесінің аты (бар болса)</w:t>
-[...17 lines deleted...]
-      ___________________ ________       ______________________________ </w:t>
+      бірінші басшы         қолы              тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жауапты орындаушы       қолы       тегі, аты, әкесінің аты (бар болса)</w:t>
+      ____________    ________      ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бухгалтер        қолы               тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________     _____       ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапты орындаушы      қолы        тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>