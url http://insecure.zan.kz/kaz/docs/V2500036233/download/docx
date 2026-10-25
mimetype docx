--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="41c8982" w14:textId="41c8982">
+    <w:p w14:paraId="859c453" w14:textId="859c453">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Зерттеулердің, консалтингтік көрсетілетін қызметтер құнын белгілеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 9 маусымдағы № 113-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 10 маусымда № 36233 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 9 маусымдағы № 113-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 10 маусымда № 36233 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Бюджет кодексінің 14-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1109,51 +1109,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) әлеуметтік салық, мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдар, персоналды әлеуметтік медициналық сақтандыру қорына жұмыс берушілердің аударымдары, зерттеу жүргізетін, консалтингтік қызмет көрсететін жұмыс берушінің міндетті зейнетақы жарналары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) байланыс қызметтері (қалааралық телефон сөйлесулері, телефон үшін абоненттік төлем, пошта-телеграф шығындары, факс, электрондық пошта, интернет);</w:t>
+      7) байланыс қызметтері (қалааралық телефон сөйлесулері, телефон үшін абоненттік төлемақы, пошта шығындары, факс, электрондық пошта, интернет желісі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) полиграфиялық шығындар (бланк өнімдерін тираждау: сауалнамалар, бағыт парақтары, карточкалар, есептер, тест тапсырмалары, түптеу, құжаттарды тігу және өңдеу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
@@ -1273,290 +1273,350 @@
         <w:t>
       14) банктік қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) қосылған құн салығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жанама шығыстар көрсетілетін қызметтердің (жұмыстардың) өзіндік құнына тікелей жатпайды және мынадай шығыстарды қамтиды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік персоналдың жалақысы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      1) әкімшілік персоналдың жалақысы;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік салық, мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдар, жұмыс берушілердің әлеуметтік медициналық сақтандыру қорына аударымдары, жұмыс берушінің, әкімшілік персоналдың міндетті зейнетақы жарналары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      2) әлеуметтік салық, мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдар, жұмыс берушілердің әлеуметтік медициналық сақтандыру қорына аударымдары, жұмыс берушінің, әкімшілік персоналдың міндетті зейнетақы жарналары;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салықтар және бюджетке төленетін басқа да міндетті төлемдер (мүлік салығы, көлік құралдарына салынатын салық, жер салығы және басқалар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      3) салықтар және бюджетке төленетін басқа да міндетті төлемдер (мүлік салығы, көлік құралдарына салынатын салық, жер салығы және басқалар);</w:t>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әкімшілік персоналдың іссапар шығыстары (Ел ішіндегі және (немесе) елден тыс жерлердегі қызметтік сапарлар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      4) әкімшілік персоналдың іссапар шығыстары (Ел ішіндегі және (немесе) елден тыс жерлердегі қызметтік сапарлар);</w:t>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) негізгі құралдар мен материалдық емес активтердің амортизациясы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...15 lines deleted...]
-      5) негізгі құралдар мен материалдық емес активтердің амортизациясы;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) негізгі құралдар мен материалдық емес активтерге қызмет көрсету және жөндеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...15 lines deleted...]
-      6) негізгі құралдар мен материалдық емес активтерге қызмет көрсету және жөндеу;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өзге де шығыстар (коммуналдық қызметтер, ақпараттық қызметтер (жарнаманы қоспағанда), өрт қауіпсіздігі және арнайы талаптардың сақталуы, күзет жөніндегі қызметтер, аудиторлық қызметтер, Банк қызметтері, нотариаттық қызметтер, типографиялық шығыстар).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...15 lines deleted...]
-      7) өзге де шығыстар (коммуналдық қызметтер, ақпараттық қызметтер (жарнаманы қоспағанда), өрт қауіпсіздігі және арнайы талаптардың сақталуы, күзет жөніндегі қызметтер, аудиторлық қызметтер, Банк қызметтері, нотариаттық қызметтер, типографиялық шығыстар).</w:t>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Зерттеу жүргізу, консалтингтік қызмет көрсету кезіндегі шығыстардың әрбір бабын Тапсырыс беруші әрбір бюджеттік бағдарлама бойынша шығыстардың түрлері бойынша есептеу кезінде бағдар ретінде Қазақстан Республикасының Мемлекеттік сатып алу туралы заңнамасында белгіленген Тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалардың дерекқорын пайдалана отырып қалыптастырады. Бұл ретте, баға дерекқорында көзделген тауардың, жұмыстың, көрсетілетін қызметтің бірлігі үшін нақты орташа бағадан аспайтын бағаға бағдарланады. Деректер базасында бағалар болмаған кезде жоспарланған шығыстарды негіздейтін құжаттар (шарттардың көшірмелері, прайс-парақтар) пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Іссапар шығыстарының құны (қонақ үйде тұру, тәулікақы) Бюджет қаражаты есебінен қызметтік іссапарларға, оның ішінде шет мемлекеттерге қызметтік іссапарларға арналған шығыстарды өтеу қағидаларына сәйкес Қазақстан Республикасы Үкіметінің 2018 жылғы 11 мамырдағы № 256 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> анықталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Зерттеулердің, консалтингтік қызметтердің құнын есептеу нысанында зерттеу жұмысын орындауға тікелей қатысатын барлық қызметкерлердің штаттық кестеге сәйкес лауазымдары бойынша жалақысы әрбір жұмыскер бойынша жеке көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>