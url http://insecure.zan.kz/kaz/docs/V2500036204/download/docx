--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0db9ac1" w14:textId="0db9ac1">
+    <w:p w14:paraId="573f41e" w14:textId="573f41e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,139 +85,199 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жылдық тиімді сыйақы мөлшерлемесінің шекті мөлшерлерін айқындау туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 16 тамыздағы № 62 және Қазақстан Республикасы Ұлттық Банкі Басқармасының 2024 жылғы 19 тамыздағы № 45 бірлескен қаулысына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 30 сәуірдегі № 13 қаулысы және Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 22 мамырдағы № 27 бірлескен қаулы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 3 маусымда № 36204 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 28 сәуірдегі № 84 және Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 29 сәуірдегі № 51 бірлескен қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 № 84 және ҚР Ұлттық Банкі Басқармасының 29.04.2026 № 51 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірлескен қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы және Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жылдық тиімді сыйақы мөлшерлемесінің шекті мөлшерлерін айқындау туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 16 тамыздағы № 62 және Қазақстан Республикасы Ұлттық Банкі Басқармасының 2024 жылғы 19 тамыздағы № 45 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34960 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -228,70 +290,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Жылдық тиімді сыйақы мөлшерлемесінің шекті мөлшерлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші деңгейдегі банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар беретін банк қарыздары бойынша – кепілсіз банк қарыздары бойынша 46 (қырық алты) пайыз; кепілмен қамтамасыз етілген банк қарыздары бойынша 35 (отыз бес) пайыз; ипотекалық тұрғын үй қарыздары бойынша 20 (жиырма) пайыз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -358,206 +420,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19697 болып тіркелген) көзделген талаптарға сәйкес келген кезде осы тармақтың бірінші бөлігінің төртінші абзацында көзделген мөлшерлемемен беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банктік қарыз шартын, микрокредит беру туралы шартты жасасу, банктік қарыз, микрокредит бойынша сыйақы мөлшерлемесін өзгерту және (немесе) банктік қарызды беруге және оған қызмет көрсетуге байланысты жаңа комиссиялар мен өзге де төлемдерді өзгерту немесе енгізу күнгі жағдай бойынша жылдық тиімді сыйақы мөлшерлемесі осы тармақта айқындалған шекті мөлшерден аспауға тиіс.". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Заң департаментімен бірлесіп осы бірлескен қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бірлескен қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бірлескен қаулының орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының орынбасарына және Қазақстан Республикасы Ұлттық Банкі Төрағасының орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -893,55 +939,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1271,35 +1339,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>