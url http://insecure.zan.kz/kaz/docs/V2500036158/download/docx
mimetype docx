--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d8b0eee" w14:textId="d8b0eee">
+    <w:p w14:paraId="626f69c" w14:textId="626f69c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,214 +93,193 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жеке кәсіпкерлікті мемлекеттік қолдау шаралары стандартының үлгілік нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 27 мамырдағы № 36 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 28 мамырда № 36158 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2025 жылғы 27 мамырдағы № 36 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 28 мамырда № 36158 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>99-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-8) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Жеке кәсіпкерлікті мемлекеттік қолдау шаралары стандартының үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нысаны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Кәсіпкерлікті мемлекеттік қолдау және қорғау департаменті заңнамада белгіленген тәртіппен осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді және алғашқы ресми жарияланғанынан кейін Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1020,68 +999,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Экология және табиғи </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ресурстар министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1199,1004 +1160,1102 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="3"/>
+    <w:bookmarkStart w:name="z44" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z45" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жеке кәсіпкерлікті мемлекеттік қолдау шаралары стандартының үлгілік нысаны  _______________________________________________________  (мемлекеттік қолдау шарасының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z47" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z48" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік қолдау шарасының әкімшісі болып табылатын мемлекеттік органның атауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z49" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы мемлекеттік қолдау шарасын тікелей ұсынатын оператор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z50" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қолдау шарасы көрсетілетін нормативтік құқықтық актінің (заңнамалық акт, Қазақстан Республикасы Президентінің актісі, Қазақстан Республикасы Үкіметінің актісі, Қазақстан Республикасының өзге де нормативтік құқықтық актілері) атауы және бабы (тармағы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z51" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қолдау шарасын көрсету нысаны (қағаз түрінде, электрондық түрде – қолдау көрсету жүйесінің атауы мен сілтемесін көрсету).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z52" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қолдау шарасын алушы (кәсіпкерлік субъектісінің ұйымдық-құқықтық нысаны, кәсіпкерлік түрі (әлеуметтік, әйелдер, жастар, отбасылық), кәсіпкерлік субъектісінің жынысы, кәсіпкерлік субъектісінің санаты, орналасқан жері (қала/ауыл), қызмет саласы, экономикалық қызметтің жалпы жіктеушінің коды, экономикалық қызметтің жалпы жіктеушінің атауы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z53" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тұтынушы алатын мемлекеттік қолдау шарасының нәтижесі (мемлекеттік ынталандыру шарасы не мемлекеттік қолдау шарасын беруден бас тарту туралы уәжді жауап).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z54" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қолдау шарасын көрсету туралы сұранысты қарау мерзімдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z55" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нәтижені ұсыну тәсілі (электрондық, қағаз түрінде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z56" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс кестесі (жұмыс күндері, сағаттары, үзілістер, демалыс күндері).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z57" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жеке кәсіпкерлікті мемлекеттік қолдау шараларын көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z58" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қолдау шарасын алу үшін қажетті құжаттар мен талаптардың толық тізбесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z59" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қолдау шарасын алу үшін қолдау көлемі мен мерзімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z60" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қолдау шараларын қаржыландыру көзі (екінші деңгейдегі банк, лизингтік компания, микроқаржы ұйымы, оператор).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z61" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қолдау шарасын алу үшін қарсы міндеттемелердің көлемі мен мерзімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z62" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік қолдау шарасын ұсыну рәсімін тоқтата тұрудың немесе оны көрсетуден бас тартудың толық негіздер тізбесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z63" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Ұсынылған мемлекеттік қолдау шарасының тиімділігіне мониторинг және талдау жүргізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z64" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілген мемлекеттік қолдау шарасын мониторингтеуді жүргізуге негіз болатын нормативтік құқықтық актінің (заңнамалық акт, Қазақстан Республикасы Президентінің актісі, Қазақстан Республикасы Үкіметінің актісі, Қазақстан Республикасының өзге де нормативтік құқықтық актілері) атауы және бабы (тармағы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z65" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілген мемлекеттік қолдау шарасының тиімділігін мониторингтеу немесе талдау жүргізілетін түрлері, мерзімдері және жағдайлары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z66" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Көрсетілген мемлекеттік қолдау шарасының мониторингтеу нәтижесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z67" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қолдау шараларын ұсынатын ұйымның шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z68" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік қолдау шарасын көрсететін ұйымның (ұйымның/мемлекеттік органның атауы), оның лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Шағымдану тәртібі бойынша түсініктеме алу және барлық қажетті мәліметтерді көрсете отырып, шағым дайындауға жәрдемдесу алгоритмі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қолдау шарасын ұсынатын ұйым арқылы жүгінген жағдайда – түсініктеме беруге және шағымды дайындауға көмектесуге жауапты тұлғаның лауазымы, мекенжайы, байланыс телефоны, электрондық пошта мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      портал/ақпараттық жүйе арқылы электрондық түрде жүгінген жағдайда – мемлекеттік қолдау шарасын көрсету мәселелері бойынша бірыңғай байланыс орталығының телефоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мемлекеттік қолдау шарасын ұсынатын ұйымның, оның лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) шағымның адресаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z73" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Кәсіпкерлік субъектісінің дәлелдерін растайтын (қажет болған жағдайда) мемлекеттік қолдау шарасын ұсынатын ұйымның, оның лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) ресми шағым беру кезінде қажетті құжаттар тізбесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z74" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Шағымды тіркеу тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z75" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Шағымның қабылданғанын растайтын және берілген шағымға жауап алу мерзімі мен орнын көздейтін құжаттың атауы, шағымды қарау барысы туралы ақпарат алуға болатын лауазымды тұлғалардың байланыс деректері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z76" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік қолдау шарасын ұсынатын ұйымның, оның лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) шағымды қарау мерзімі, бірақ шағым түскен күннен бастап жиырма жұмыс күнінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z77" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік қолдау шараларын көрсететін ұйымның, лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) жоғары тұрған сот сатысының (уәкілетті мемлекеттік органның) атауын және қажетті байланыс деректерін көрсете отырып, жоғары тұрған сот сатысына шағымдану тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z78" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Жоғары тұрған сот сатысының (сотқа дейінгі тәртіпте) шағымды қарау мерзімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z79" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік қолдау шарасын ұсынатын ұйымның, лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) сотқа дейінгі тәртіпте шағым беру орны (мемлекеттік қолдау шарасын ұсынатын ұйымның атауы және мекенжайы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z80" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік қолдау шарасын ұсынатын ұйымның шағымды және әкімшілік істі сотқа дейінгі тәртіпте қарау үшін жоғары тұрған сот сатысына жіберу мерзімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z81" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мемлекеттік қолдау шараларын көрсететін ұйым шағымды жоғары тұрған сот сатысына жолдамайтын негіздер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z82" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік қолдау шараларын көрсететін ұйым шағымды қарау нәтижелерімен келіспеген жағдайда сотқа жүгіну тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z83" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жеке кәсіпкерлікті мемлекеттік қолдау шаралары стандартының үлгілік нысаны  _______________________________________________________  (мемлекеттік қолдау шарасының атауы)</w:t>
-[...723 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қаржылық қолдау шаралары бойынша қаражатты мақсатсыз пайдалану және қарсы міндеттемелерді, агроөнеркәсіптік кешен саласындағы қарсы міндеттемелерді орындамау жағдайда ақшалай қаражатты қайтару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z84" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z84" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Ақша қаражатын қайтару тәсілі: мемлекеттік және жергілікті атқарушы органдар, қаржы ұйымдары, мемлекеттік қолдау операторлары арқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z85" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z85" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік қаржылық қолдау шарасын әлеуетті алушының алынған бюджет қаражатын қайтарғанын растайтын құжаттың атауы мен нысаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z86" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z86" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Ақша қаражатын мемлекеттік бюджетке қайтару мерзімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z87" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z87" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Агроөнеркәсіптік кешен субъектілерін субсидиялау бойынша мемлекеттік қолдау шаралары аясында ақша қаражатын қайтару жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z88" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z88" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Егер жеке кәсіпкерлікті мемлекеттік қолдау шараларын ұсынудың тәртібін реттейтін тиісті нормативтік құқықтық актілерде өзгеше белгіленбесе, агроөнеркәсіптік кешен субъектілерін кредиттеу кезінде қарсы міндеттеме кредит қаражатын мақсатты пайдалану, лизинг болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z89" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z89" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Қарсы міндеттемелерді орындамау жағдайында тиісті нормативтік құқықтық актілерде көзделген өзге де шаралар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>