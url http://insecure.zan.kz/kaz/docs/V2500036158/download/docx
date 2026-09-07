--- v1 (2026-06-10)
+++ v2 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="626f69c" w14:textId="626f69c">
+    <w:p w14:paraId="ada81a7" w14:textId="ada81a7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1630,632 +1630,600 @@
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қолдау шараларын ұсынатын ұйымның шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z68" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік қолдау шарасын көрсететін ұйымның (ұйымның/мемлекеттік органның атауы), оның лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z69" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Шағымдану тәртібі бойынша түсініктеме алу және барлық қажетті деректерді көрсете отырып, шағым дайындауға жәрдемдесу алгоритмі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қолдау шарасын ұсынатын ұйым арқылы жүгінген жағдайда – түсініктеме беруге және шағымды дайындауға көмектесуге жауапты адамның лауазымы, мекенжайы, байланыс нөмірі, электрондық пошта мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      портал/цифрлық жүйе арқылы цифрлық форматта жүгінген жағдайда – мемлекеттік қолдау шарасын көрсету мәселелері бойынша бірыңғай байланыс орталығының телефоны.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...118 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="29"/>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік қолдау шарасын ұсынатын ұйымның, оның лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) шағымның адресаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z73" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z73" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Кәсіпкерлік субъектісінің дәлелдерін растайтын (қажет болған жағдайда) мемлекеттік қолдау шарасын ұсынатын ұйымның, оның лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) ресми шағым беру кезінде қажетті құжаттар тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z74" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z74" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Шағымды тіркеу тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z75" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z75" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Шағымның қабылданғанын растайтын және берілген шағымға жауап алу мерзімі мен орнын көздейтін құжаттың атауы, шағымды қарау барысы туралы ақпарат алуға болатын лауазымды тұлғалардың байланыс деректері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z76" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z76" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мемлекеттік қолдау шарасын ұсынатын ұйымның, оның лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) шағымды қарау мерзімі, бірақ шағым түскен күннен бастап жиырма жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z77" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z77" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік қолдау шараларын көрсететін ұйымның, лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) жоғары тұрған сот сатысының (уәкілетті мемлекеттік органның) атауын және қажетті байланыс деректерін көрсете отырып, жоғары тұрған сот сатысына шағымдану тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z78" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z78" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жоғары тұрған сот сатысының (сотқа дейінгі тәртіпте) шағымды қарау мерзімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z79" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z79" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Мемлекеттік қолдау шарасын ұсынатын ұйымның, лауазымды тұлғасының шешіміне, әрекетіне (әрекетсіздігіне) сотқа дейінгі тәртіпте шағым беру орны (мемлекеттік қолдау шарасын ұсынатын ұйымның атауы және мекенжайы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z80" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z80" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Мемлекеттік қолдау шарасын ұсынатын ұйымның шағымды және әкімшілік істі сотқа дейінгі тәртіпте қарау үшін жоғары тұрған сот сатысына жіберу мерзімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z81" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z81" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мемлекеттік қолдау шараларын көрсететін ұйым шағымды жоғары тұрған сот сатысына жолдамайтын негіздер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z82" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z82" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мемлекеттік қолдау шараларын көрсететін ұйым шағымды қарау нәтижелерімен келіспеген жағдайда сотқа жүгіну тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z83" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z83" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қаржылық қолдау шаралары бойынша қаражатты мақсатсыз пайдалану және қарсы міндеттемелерді, агроөнеркәсіптік кешен саласындағы қарсы міндеттемелерді орындамау жағдайда ақшалай қаражатты қайтару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z84" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z84" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Ақша қаражатын қайтару тәсілі: мемлекеттік және жергілікті атқарушы органдар, қаржы ұйымдары, мемлекеттік қолдау операторлары арқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z85" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z85" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік қаржылық қолдау шарасын әлеуетті алушының алынған бюджет қаражатын қайтарғанын растайтын құжаттың атауы мен нысаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z86" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z86" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Ақша қаражатын мемлекеттік бюджетке қайтару мерзімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z87" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z87" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Агроөнеркәсіптік кешен субъектілерін субсидиялау бойынша мемлекеттік қолдау шаралары аясында ақша қаражатын қайтару жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z88" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z88" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Егер жеке кәсіпкерлікті мемлекеттік қолдау шараларын ұсынудың тәртібін реттейтін тиісті нормативтік құқықтық актілерде өзгеше белгіленбесе, агроөнеркәсіптік кешен субъектілерін кредиттеу кезінде қарсы міндеттеме кредит қаражатын мақсатты пайдалану, лизинг болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z89" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z89" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Қарсы міндеттемелерді орындамау жағдайында тиісті нормативтік құқықтық актілерде көзделген өзге де шаралар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2581,31 +2549,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>