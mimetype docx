--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a82e18a" w14:textId="a82e18a">
+    <w:p w14:paraId="dbb1e94" w14:textId="dbb1e94">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,195 +85,239 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 бұйрығына толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2025 жылғы 16 мамырдағы № 167 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 20 мамырда № 36129 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2026 жылғы 24 маусымдағы № 330 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10795 болып тіркелген) мынадай толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -284,246 +330,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 6-1) тармақшасымен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6-1) автомобиль жолдарын салу, реконструкциялау және күрделі жөндеу объектілері бойынша жұмыстар мен материалдардың сапасына сараптама жүргізу, жол активтерін басқару жөніндегі функциялары жүктелген автомобиль жолдары жөніндегі уәкілетті мемлекеттік органның қарамағындағы тұлғамен жұмыстар мен материалдардың сапасына сараптама жүргізу бойынша шаралар қабылдайды;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 13-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "13-1. Тапсырыс беруші автомобиль жолдарын салу, реконструкциялау және күрделі жөндеу объектілерін пайдалануға беруді Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 20 наурыздағы № 305 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бектіліген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11523 болып тіркелген) Жол активтері сапасының ұлттық орталығының жұмыстар мен материалдардың сапасына сараптама жүргізуін ұйымдастыру қағидаларында белгіленген тәртіппен Ұлттық жол активтері сапасы орталығы беретін жұмыстар мен материалдар сапасына сараптаманың қорытынды есебі болған кезде жүзеге асырады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -727,63 +757,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1105,35 +1157,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>