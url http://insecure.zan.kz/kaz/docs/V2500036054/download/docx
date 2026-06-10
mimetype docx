--- v0 (2025-10-30)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c083461" w14:textId="c083461">
+    <w:p w14:paraId="b0d7fff" w14:textId="b0d7fff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1431,90 +1431,224 @@
         <w:t>
       3) бiртекті тауарлар, жұмыстар, көрсетілетін қызметтер – бірдей болмаса да, белгілі бір функцияларды орындауға және өзара алмастыруға мүмкіндік беретін ұқсас сипаттамалары бар және ұқсас құрамдас бөліктерден тұратын тауарлар, жұмыстар мен көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) конкурс (тендер) – әлеуетті өнiм берушiлердiң арасындағы бәсекелестiктi көздейтiн және сатып алу шартының неғұрлым қолайлы талаптарын анықтауға бағытталған сатып алу тәсiлi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:bookmarkStart w:name="z1094" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) конкурстық баға ұсынысы – конкурс тәсілімен мемлекеттік сатып алуға қатысу үшін әлеуетті өнім беруші ұсынған, конкурсқа қатысуға арналған өтінімге қоса берілетін баға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) конкурстық (тендерлік) комиссия – осы Қағидаларда көзделген жағдайларда және тәсілдермен тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды жүзеге асыру үшін сатып алуды бірыңғай ұйымдастырушы ретінде қатысқан жағдайда, табиғи монополия субъектісінің қызметкерлерінен, сондай-ақ оның үлестес тұлғаларының қызметкерлерінен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) конкурстық (тендерлік) құжаттама – конкурстық өтінімді дайындау үшін электрондық сатып алудың ақпараттық жүйелерінде табиғи монополия субъектісі орналастыратын конкурс өткізудің шарттары мен тәртібін қамтитын құжаттар топтамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) конкурстық (тендерлік) өтінім – әлеуетті өнім берушінің конкурстық құжаттамаға сәйкес жасалған конкурстық ұсынысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1587,51 +1721,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – өз құзыреті шегінде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі қызметті жүзеге асыратын орталық мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) отандық тауар өндіруші – кәсіпкерлік қызметті жүзеге асыратын жеке тұлға, немесе Қазақстан Республикасының резиденті болып табылатын және Қазақстан Республикасында тауарлар өндіретін, сондай-ақ Қазақстан Республикасында толық қайта өңдеуге ұшыраған тауарларды өндіретін заңды тұлға;</w:t>
+      12) қазақстандық тауар өндіруші – Қазақстан Республикасының резиденті болып табылатын, қазақстандық тауар өндірушілер тізіліміне енгізілген кәсіпкерлік субъектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) өтінішхат – табиғи монополия субъектісінің жекелеген әрекеттерді жасауға келісім беру туралы жазбаша өтініші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
@@ -1651,5198 +1785,6906 @@
         <w:t>
       14) сарапшы (сараптама ұйымы) – сараптауға жататын қызметте арнайы білімі немесе тәжірибесі бар және техникалық сараптама жүргізу жөніндегі қызметтерді көрсететін жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) сатып алу – табиғи монополия субъектісінің шығындары осы Қағидаларда белгіленген тәртіппен тарифтік реттеудің шығынды әдісі қолданыла отырып, тарифті бекіту кезінде ескерілетін тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) сатып алу туралы шарт – Қазақстан Республикасының заңнамасында көзделген жағдайларды қоспағанда, тапсырыс беруші мен өнім беруші арасында электрондық сатып алудың ақпараттық жүйесі арқылы жасалған, электрондық цифрлық қолтаңбалармен куәландырылған азаматтық-құқықтық шарт;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) суды каналдар арқылы беру, суару үшін су беру қызметтері – суды сутартқыштар (каналдар, құбыржолдар) арқылы тасымалдау мен бөлу және оны су пайдаланушыларға беру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштері – Заңның 23-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген сатып алуды қоспағанда, табиғи монополия субъектісінің қызмет нәтижелерінің және оның тарифті қалыптастыру кезінде ескерілетін экономикалық, басқарушылық, өндірістік шығындарының арақатынасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) табиғи монополиялар субъектілерінің мемлекеттік тіркелімі – Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес уәкілетті орган қалыптастыратын реттелетін қызметтерді көрсететін дара кәсіпкерлер мен заңды тұлғалардың тізімі (бұдан әрі – Мемлекеттік тіркелімі);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) табиғи монополия субъектісінің мүлкін иеліктен шығару – табиғи монополия субъектісінің мүлікті иелену, пайдалану және оған билік ету жөніндегі өз құқықтарын басқа тұлғаның (тұлғалардың) меншігіне беруі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
-[...15 lines deleted...]
-      20) табиғи монополия субъектісінің мүлкін иеліктен шығару – табиғи монополия субъектісінің мүлікті иелену, пайдалану және оған билік ету жөніндегі өз құқықтарын басқа тұлғаның (тұлғалардың) меншігіне беруі;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) табиғи монополия субъектісінің үлестес тұлғасы – табиғи монополия субъектісі қабылдайтын шешімдерге, оның ішінде ауызша шартты немесе өзге де мәмілені қоса алғанда, шартқа сәйкес шешімдерді тікелей және (немесе) жанама айқындауға және (немесе) ықпал етуге мүмкіндігі бар тұлға (берілген өкілеттіктер шеңберінде оның қызметін реттеуді жүзеге асыратын мемлекеттік органдарды қоспағанда), сондай-ақ табиғи монополия субъектісінің оған қатысты осындай құқыққа ие болатын кез келген тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) табиғи монополия субъектісінің мүлкімен жасалатын мәмілелер – Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>193-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес стратегиялық объект болып табылатын мүлікпен жасалатын мәмілелерді қоспағанда, егер ағымдағы жылдың басындағы бухгалтерлік баланста ескерілген мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлік балансқа сәйкес оның активтерінің баланстық құнының 0,05 пайызынан асатын болса, реттеліп көрсетілетін қызметті ұсыну үшін пайдаланылатын жылжымалы және жылжымайтын мүлікке құқықтар мен міндеттерді белгілеуге, өзгертуге немесе тоқтатуға бағытталған табиғи монополия субъектісінің әрекеттері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтеріне қол жеткізу – басқа тұтынушыларға табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтеріне ұқсас ұсынылатын көрсетілетін қызметті қолайлылығы жағынан кем болмайтын шарттармен тұтынушылардың пайдалану мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
-[...15 lines deleted...]
-      23) табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтеріне қол жеткізу – басқа тұтынушыларға табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтеріне ұқсас ұсынылатын көрсетілетін қызметті қолайлылығы жағынан кем болмайтын шарттармен тұтынушылардың пайдалану мүмкіндігі;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) техникалық сараптама – өндiрiс технологиясының, материалдық, еңбек шығындарының белгiленген нормаларға сәйкестiгiн қоса алғанда, тартылған активтердiң техникалық жай-күйiн (техникалық сипаттамаларын), технологиялық процестiң тиiмділігiн талдау, инвестициялық бағдарламаларды, ұсынылып отырған реттелiп көрсетiлетiн қызметтердiң түрлерi бойынша негiзгi құралдарды iске қосылу деңгейiн және оларды бөлудің негізділігін бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
-[...15 lines deleted...]
-      24) техникалық сараптама – өндiрiс технологиясының, материалдық, еңбек шығындарының белгiленген нормаларға сәйкестiгiн қоса алғанда, тартылған активтердiң техникалық жай-күйiн (техникалық сипаттамаларын), технологиялық процестiң тиiмділігiн талдау, инвестициялық бағдарламаларды, ұсынылып отырған реттелiп көрсетiлетiн қызметтердiң түрлерi бойынша негiзгi құралдарды iске қосылу деңгейiн және оларды бөлудің негізділігін бағалау;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) техникалық сарапшы – сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық тапсырмасын және (немесе) техникалық өзіндік ерекшелігін әзірлеуге және (немесе) әлеуетті өнім берушілер ұсыныстарының сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық ерекшелігіне сәйкестігіне қатысты сараптамалық қорытынды дайындауға қатысу үшін табиғи монополиялар субъектілері тартатын, тиісті құжаттармен (дипломдармен, сертификаттармен, куәліктермен және басқа да құжаттармен) расталатын, өткізілетін сатып алу саласында арнайы және (немесе) техникалық білімі, тәжірибесі және біліктілігі бар жеке тұлға немесе заңды тұлғаның өкілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
-[...15 lines deleted...]
-      25) техникалық сарапшы – сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық тапсырмасын және (немесе) техникалық өзіндік ерекшелігін әзірлеуге және (немесе) әлеуетті өнім берушілер ұсыныстарының сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық ерекшелігіне сәйкестігіне қатысты сараптамалық қорытынды дайындауға қатысу үшін табиғи монополиялар субъектілері тартатын, тиісті құжаттармен (дипломдармен, сертификаттармен, куәліктермен және басқа да құжаттармен) расталатын, өткізілетін сатып алу саласында арнайы және (немесе) техникалық білімі, тәжірибесі және біліктілігі бар жеке тұлға немесе заңды тұлғаның өкілі;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) техникалық шарттар – бекітілген егжей-тегжейлі жоспарлау (құрылыс салу схемасы) жобасына сай инженерлік коммуникацияларды дамыту жоспарына сәйкес табиғи монополия субъектісінің: сумен жабдықтау және (немесе) су бұру саласындағы суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсетуге арналған техникалық талаптар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
-[...15 lines deleted...]
-      26) техникалық шарттар – бекітілген егжей-тегжейлі жоспарлау (құрылыс салу схемасы) жобасына сай инженерлік коммуникацияларды дамыту жоспарына сәйкес табиғи монополия субъектісінің: сумен жабдықтау және (немесе) су бұру саласындағы суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсетуге арналған техникалық талаптар;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) төлем құжаты – табиғи монополиялар салаларындағы көрсетілетін коммуналдық қызметтер үшін ақы төлеуге негіз болатын құжат (шот, хабарлама, түбіртек, есепке алу аспаптарының не өлшеу аспаптарының және қондырғылардың көрсеткіштері негізінде жасалған ескерту-шот);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z74" w:id="58"/>
-[...15 lines deleted...]
-      27) төлем құжаты – табиғи монополиялар салаларындағы көрсетілетін коммуналдық қызметтер үшін ақы төлеуге негіз болатын құжат (шот, хабарлама, түбіртек, есепке алу аспаптарының не өлшеу аспаптарының және қондырғылардың көрсеткіштері негізінде жасалған ескерту-шот);</w:t>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) уәкілетті орган – Қазақстан Республикасы Су ресурстары және ирригация министрлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
-[...15 lines deleted...]
-      28) уәкілетті орган – Қазақстан Республикасы Су ресурстары және ирригация министрлігі;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шығындары тарифті бекiту кезiнде ескерiлетiн, табиғи монополия субъектiсi сатып алатын тауарлардың, жұмыстар, көрсетілетін қызметтер тiзбесi (бұдан әрi – Тiзбе) – сатып алудың өлшем бiрлiктерi, көлемдерi, мерзiмдерi, тәсiлдерi, сондай-ақ бiр жылдың iшiнде тауарлардың, жұмыстар, көрсетілетін қызметтердiң әрбiр түрiн сатып алуға жұмсалатын сомалардың ең жоғары мөлшерi шығындары тарифті тарифтік реттеудің шығындық әдісін қолдана отырып бекiту кезiнде ескерiлетiн табиғи монополия субъектiсi бір жыл ішінде сатып алатын тауарлар, жұмыстар, көрсетілетін қызметтер номенклатурасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
-[...15 lines deleted...]
-      29) шығындары тарифті бекiту кезiнде ескерiлетiн, табиғи монополия субъектiсi сатып алатын тауарлардың, жұмыстар, көрсетілетін қызметтер тiзбесi (бұдан әрi – Тiзбе) – сатып алудың өлшем бiрлiктерi, көлемдерi, мерзiмдерi, тәсiлдерi, сондай-ақ бiр жылдың iшiнде тауарлардың, жұмыстар, көрсетілетін қызметтердiң әрбiр түрiн сатып алуға жұмсалатын сомалардың ең жоғары мөлшерi шығындары тарифті тарифтік реттеудің шығындық әдісін қолдана отырып бекiту кезiнде ескерiлетiн табиғи монополия субъектiсi бір жыл ішінде сатып алатын тауарлар, жұмыстар, көрсетілетін қызметтер номенклатурасы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) электрондық сатып алудың ақпараттық жүйесі (бұдан әрі – портал) – табиғи монополиялар субъектілері жүзеге асыратын электрондық сатып алуға қол жеткізудің бірыңғай нүктесін ұсынатын портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларда пайдаланылатын өзге де анықтамалар мен терминдер Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z77" w:id="61"/>
-[...15 lines deleted...]
-      30) электрондық сатып алудың ақпараттық жүйесі (бұдан әрі – портал) – табиғи монополиялар субъектілері жүзеге асыратын электрондық сатып алуға қол жеткізудің бірыңғай нүктесін ұсынатын портал.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді – ҚР Су ресурстары және ирригация министрінің 02.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Табиғи монополиялар субьектілерінің Мемлекеттік тіркеліміне енгізу және шығару тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z78" w:id="62"/>
-[...35 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Су ресурстары және ирригация министрінің 02.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 165-НҚ</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың екінші абзацы алып тасталды - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="65"/>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік тіркелім осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркелімнің республикалық бөліміне екі немесе одан көп облыстың, республикалық маңызы бар қалалардың және астананың аумағында реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркелімнің жергілікті бөлімдеріне бір облыстың немесе республикалық маңызы бар қалалың немесе астананың аумағында реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркелімнің республикалық және жергілікті бөлімін уәкілетті орган қалыптастырады және жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z82" w:id="66"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалар қызметін Заңның 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асыратын дара кәсіпкерлер мен заңды тұлғаларға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Мемлекеттік тіркелімге енгізу және шығару" мемлекеттік көрсетілетін қызметін осы Қағидаларға сәйкес уәкілетті орган (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге өтінішпен www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал) арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға 1-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша Мемлекеттік тіркелімге енгізу үшін тұтынушыларға реттеліп көрсетілетін қызметті ұсыну басталған күннен бастап күнтізбелік 15 (он бес) күннен кешіктірмей жүгінеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       реттеліп көрсетілетін қызметті ұсыну тоқтатылған жағдайда табиғи монополия субъектісі күнтізбелік 15 (он бес) күннен кешіктірмей уәкілетті органға осы Қағидаларға 1-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша оны Мемлекеттік тіркелімінен шығару туралы өтініш ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Мемлекеттік тіркелімге енгізу және шығару" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Мемлекеттік тіркелімге енгізу және шығару" мемлекеттік қызметін көрсету мерзімдері осы Қағидаларға сәйкес 2-қосымшада жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының Мемлекеттік тіркеліміне енгізу туралы өтінішін өңдеу рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесіне келіп түскен кезден бастап 30 (отыз) минут ішінде жүзеге асырылады, бұдан әрі қорытындылар бойынша рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінің көліктік қолтаңбасы қойылған электрондық құжат нысанындағы табиғи монополиялар субъектілерінің Мемлекеттік тіркеліміне енгізу туралы куәлік қалыптастырылады және көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тарауды 7-1, 7-2, 7-3 және 7-4-тармақтармен толықтыру көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Реттеліп көрсетілетін қызметті ұсынатын жері бойынша Мемлекеттік тіркелімге енгізілуге жататын шетелдік заңды тұлғаны қоспағанда, табиғи монополия субъектісі заңды тұлға ретінде не дара кәсіпкер ретінде оның тіркелген жері бойынша Мемлекеттік тіркелімге енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркелімнің тиісті бөліміне енгізілген табиғи монополия субъектісі, оның тіркелген жері басқа облысқа, республикалық маңызы бар басқа қалаға немесе астанаға ауысқан жағдайда, осындай өзгеріс болған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей бұрынғы тіркелген жері бойынша Мемлекеттік тіркелімнен шығару туралы өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z98" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, табиғи монополия субъектісі Мемлекеттік тіркелімнен шығарылған күннен бастап 1 (бір) жұмыс күнінен кешіктірмей жаңа тіркеу орны бойынша Мемлекеттік тіркелімге енгізу туралы өтініш береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z91" w:id="75"/>
-[...15 lines deleted...]
-      7. Көрсетілетін қызметті берушінің құжаттарды қарау мерзімі:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополия субъектісін жаңа тіркеу орны бойынша Мемлекеттік тіркелімге енгізу табиғи монополиялар туралы заңнамаға сәйкес бекітілген тариф болған кезде оны жаңадан құрылған табиғи монополиялар субъектісіне жатқызуға негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 22.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушы Мемлекеттік тіркелімінен шығару бойынша өтінішпен Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады. Қызмет беруші құжаттар түскен уақытта оларды қабылдауды және тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веб-портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсетуге өтініштің қабылданғаны туралы мәртебесі және мемлекеттік қызметті көрсету күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттар тізбесіне сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ұсынылған құжаттар толық болған және көрсетілетін қызметті берушінің тиісті саласы құрылымдық бөлімшесінің қорытындысы болған жағдайда жауапты құрылымдық бөлімше 1 (бір) жұмыс күні ішінде Мемлекеттік тіркелімінен шығару туралы шешім қабылдайды, Мемлекеттік тіркелімінен шығару туралы куәлік не мемлекеттік қызметті көрсетуден дәлелді бас тарту қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыруға жауапты құрылымдық бөлімшесінің басшысы электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) немесе басшының орынбасарының ЭЦҚ қол қойылған электрондық нысанда көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді - ҚР Су ресурстары және ирригация министрінің 22.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Табиғи монополия субъектісін Мемлекеттік тіркелімнен алып тастау үшін негіздер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) табиғи монополия субъектісінің табиғи монополия саласына жатқызылған қызметті жүзеге асыруын тоқтатуға әкеп соққан қайта ұйымдастырылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) табиғи монополия субъектісін тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z108" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) табиғи монополия субъектісінің банкроттығы туралы сот шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z109" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табиғи монополия саласына жатқызылған қызметті жүзеге асыру кезінде пайдаланылатын негізгі құралдарды табиғи монополия субъектісінің балансынан басқа субъектінің балансына беру, оның ішінде осындай негізгі құралдарды сенімгерлік басқаруға беру туралы шешім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z110" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сот шешіміне сәйкес табиғи монополия субъектісінің негізгі құралдарын алып қою туралы шешім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z111" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) табиғи монополия субъектісінің балансындағы мүлікті, табиғи монополия саласына жатқызылған қызметті жүзеге асыру үшін қажетті инженерлік желілер мен құрылыстарды иеліктен шығару туралы шешім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z112" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) табиғи монополия саласына жатқызылған қызметті жүзеге асыру кезінде пайдаланылатын негізгі құралдарды жалдау шартын тоқтату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) табиғи монополия саласына жатқызылған қызметті жүзеге асыруды тоқтату туралы куәландыратын құжаттар, оның ішінде мемлекеттік органдардың және су шаруашылығы ұйымдарының жауаптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z114" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ашық деректердің интернет-порталында орналастырылатын мемлекеттік органдардың ашық деректерінің бірыңғай тізбесінде табиғи монополия субъектісі туралы мәліметтердің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z115" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) табиғи монополия саласына жатқызылған қызметті жүзеге асыруды тоқтату туралы куәландыратын өзге де заңды негіздер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z116" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Егер табиғи монополия субъектісі мемлекеттік органдардың деректеріне сәйкес әрекет етпейтін, тарату, қызметін мәжбүрлі тәртіппен тоқтату сатысында болса және табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару туралы өтінішпен уәкілетті органға өз бетінше жүгінбесе, онда уәкілетті орган оны өз бұйрығымен Мемлекеттік тіркелімнен шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z117" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік тіркелімінен шығарудан бас тарту үшін негіздер осы Қағидаларға сәйкес 2-қосымшада жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші, уәкілетті орган басшысының атына немесе мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z125" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік тіркелімге енгізу – 30 (отыз) минутты; </w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+      Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заң) 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы, тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z126" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z127" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды мемлекеттік қызметтер көрсету мәселелері бойынша сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z128" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім, не өзге әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z131" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 22.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 210-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңының 25-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z133" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру, не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электронды түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 22.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 210-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
-[...355 lines deleted...]
-      5) оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырған, көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңының 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгіне алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы Мемлекеттік тіркелімінен шығарудан бас тарту үшін негіз болып табылады. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жария тыңдаулар өткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
-[...15 lines deleted...]
-      14. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші, уәкілетті орган басшысының атына немесе мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы, тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қарауға жатады.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Жария тыңдауларды өткізудің мақсаты жариялылықты, хабардар болуды, тұтынушылар мен табиғи монополиялар субъектілері мүдделерінің теңгерімділігін сақтауды, тарифтер қалыптастыру рәсімінің ашықтығын қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
-[...315 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда және мерзімдерде уәкілетті орган тарифтің жобасын талқылау кезінде жария тыңдаулар өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z141" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Табиғи монополия субъектісінің тұтынушылар мен өзге де мүдделі тұлғалар алдындағы есебі осы Қағидаларда айқындалған тәртіппен және Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде жария тыңдау нысанында өткізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z142" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жария тыңдаулар өткізу рәсімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z143" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Уәкілетті орган өзінің интернет-ресурсында тариф жобасын талқылау бойынша жария тыңдаулар өткізу туралы хабарландыруды орналастырады немесе мерзімді баспасөз басылымында жариялайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z144" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жария тыңдаулар өткізілетін күнге дейін 30 (отыз) күнтізбелік күн бұрын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z145" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жария тыңдаулар өткізілетін күнге дейін 5 (бес) күнтізбелік күн бұрын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z146" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тариф оңайлатылған тәртіппен бекітілген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z147" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының мемлекеттік бағдарламаларын іске асыруға байланысты бекітілген инвестициялық бағдарлама өзгерген жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштері сақталмаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z149" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізілмеген жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z150" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тариф индекстеу әдісімен белгіленген кезде және жасалған мемлекеттік-жекешелік әріптестік шарты негізінде тариф айқындалған кезде табиғи монополия субъектісі өзінің интернет-ресурсында не тиісті әкімшілік-аумақтық бірліктің аумағында таратылатын мерзімді баспасөз басылымдарында жария тыңдаулардың өткізілетін күні мен жері туралы ақпаратты олар өткізілгенге дейін күнтізбелік отыз күн бұрын орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жария тыңдауларды тариф бекітілгенге дейін күнтізбелік 30 (отыз) күн бұрын кешіктірілмейтін мерзімде уәкілетті органға өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жария тыңдаулар тариф бектілігенге дейін күнтізбелік 30 (отыз) күннен кешіктірілмейтін мерзімде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жария тыңдаулар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тарифті оңайлатылған тәртіппен бекіткен кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z155" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының мемлекеттік бағдарламалары іске асырылуына байланысты бекітілген инвестициялық бағдарлама өзгерген жағдайда;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:bookmarkStart w:name="z156" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштері сақталмаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z157" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізілмеген жағдайда тариф бекітілгенге дейін күнтізбелік 10 (он) күн бұрын кешіктірілмейтін мерзімде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z158" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Алдағы жария тыңдау туралы хабарландыру келесі ақпараттарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z159" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тыңдауларды өткізу күнін, орнын, уақытын және форматын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z160" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінім берілген табиғи монополия және реттеліп көрсетілетін қызметтер субъектісінің атауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z161" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті органның және ол бойынша ақпарат алуға болатын табиғи монополия субъектісінің байланыс телефондарын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z162" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жобаны талқылау бойынша жария тыңдаулар Қазақстан Республикасы Парламентінің, мәслихаттар депутаттары, жергілікті өзін-өзі басқару органдарының, мемлекеттік органдардың, табиғи монополия субъектісінің, бұқаралық ақпарат құралдарының, қоғамдық бірлестіктердің өкілдері, тәуелсіз сарапшылар, тұтынушылар мен өзге де мүдделі тұлғалар шақырыла отырып, өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z163" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Табиғи монополия субъектісі жария тыңдаулар өткізілетін күн туралы хабарландыру жарияланғаннан кейін уәкілетті органға жария тыңдаулар өткізілгенге дейін 3 (үш) күн бұрын және жария тыңдауларға қатысушылардың талабы бойынша жария тыңдаулар өткізілгенге дейін ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z164" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоғамдық тыңдауларға арналған материалдар мен презентациялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z165" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тариф пен тарифтік сметаның жобаларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z166" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экономикалық тұрғыдан негізделген есептемелермен бірге тарифтің өзгеру себептері туралы ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z167" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Тыңдаулар кедергісіз қол жеткізуді қамтамасыз ете отырып, уәкілетті орган айқындайтын үй-жайда не онлайн режимде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z168" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Жария тыңдаулар өткізу үшін уәкілетті органының қызметкерлері қатарынан жария тыңдаулардың төрағасы (бұдан әрі – Төраға) және хаттама жүргізетін жария тыңдаулардың хатшысы тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Тариф жобасын талқылау бойынша жария тыңдаулар өткізу процесінде тыңдаулар хаттамасы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z170" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Төраға әрбір тыңдауға регламентін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z171" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Төраға белгіленген уақытта тыңдауларды ашады, олардың мақсаты мен күн тәртібін жариялайды. Төраға қатысушыларды тыңдаулар өткізу регламентімен таныстырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z172" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Табиғи монополия субъектісі өз сөзінде егжей-тегжейлі түсініктеме және растайтын фото, бейне материалдармен қоса (болған кезде), ұсынылып отырған тариф жобасына негіздеме береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z173" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Төраға көпшілік тыңдауларда сөз сөйлеушілерге сұрақтар қояды, қаралатын мәселелер бойынша өз ұстанымын баяндайды, тыңдаулар регламентін бұзатын тыңдауларға қатысушының сөзін, сондай-ақ көпшілік тыңдаулар тақырыбына қатысы жоқ сөйлеулерді үзеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z174" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Жария тыңдауларға қатысушылар қаралып отырған мәселелер бойынша өз көзқарастарын, пікірлерін білдіреді, сөз сөйлеушілерге сұрақтар қояды, өз сөздерінде көмекші материалдарды (плакаттар, кестелер) пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z175" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Төраға қорытынды шығарады және жария тыңдауларды жабады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z176" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Уәкiлеттi орган тарифтің жобасын талқылау бойынша өткізілген жария тыңдаулардың нәтижелерін, оның ішінде талқылаулардың стенограммаларын, қарастырылып отырған мәселелер бойынша қабылданған шешімдерімен бірге отырыстардың хаттамаларын олар өткізілген күннен кейін күнтізбелік 10 (он) күн ішінде өзінің интернет-ресурсында орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z177" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Жария тыңдаулар өткізу рәсімі</w:t>
-[...419 lines deleted...]
-      22. Табиғи монополия субъектісі жария тыңдаулар өткізілетін күн туралы хабарландыру жарияланғаннан кейін уәкілетті органға жария тыңдаулар өткізілгенге дейін 3 (үш) күн бұрын және жария тыңдауларға қатысушылардың талабы бойынша жария тыңдаулар өткізілгенге дейін ұсынады:</w:t>
+        <w:t xml:space="preserve"> 4-тарау. "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңына сәйкес табиғи монополия субъектісінің жекелеген іс-қимылдар жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыруы туралы хабарламаны қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z164" w:id="147"/>
-[...339 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="161"/>
+    <w:bookmarkStart w:name="z178" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Осы тарау өтінішхаттарды ұсыну мен қарау және уәкілетті органының Рұқсаттар және хабарламалар туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес табиғи монополия субъектісінің жекелеген іс-қимылдар жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыруы туралы хабарламаны қабылдау тәртібін, мерзімдерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z179" w:id="162"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z179" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Көрсетілетін қызметті беруші мынадай іс-қимылдарды жасауға: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z180" w:id="163"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z180" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер ағымдағы жылдың басындағы бухгалтерлік теңгерімде ескерілген мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлік балансқа сәйкес оның активтерінің баланстық құнының 0,05 процентінен асатын болса, реттеліп көрсетілетін қызметті ұсыну үшін пайдаланылатын мүлікпен мәмілелер жасауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z181" w:id="164"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z181" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қайта ұйымдастыруға немесе таратуға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z182" w:id="165"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z182" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мүлікпен мәміле жасауға келісім беру" және "Қайта ұйымдастыруға және таратуға келісім беру" осы Қағидаларға сәйкес өтінішхат бойынша көрсетілетін мемлекеттік қызметтер болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z183" w:id="166"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z183" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммерциялық құпияны құрайтын құжаттарды табиғи монополия субъектісі міндетті түрде "коммерциялық құпия" деген белгімен ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z184" w:id="167"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z184" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Табиғи монополия субъектісі уәкілетті органға өтінішхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z185" w:id="168"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z185" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Көрсетілетін қызметті берушінің құжаттарды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="174"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүлікпен мәмілелер жасауға келісім беру өтінішхат келіп түскен сәттен бастап – 10 (он) жұмыс күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта ұйымдастыруға және таратуға келісім беру өтінішхат келіп түскен сәттен бастап – 5 (бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тарауды 36-1, 36-2, 36-3 және 36-4-тармақтармен толықтыру көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. "Мүлікпен мәміле жасауға келісім беру" мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы веб-портал арқылы қызмет көрсетушіге осы Қағидаларда 4-қосымшада келтірілген мәліметтер мен құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. "Мүлікпен мәміле жасауға келісім беру" мемлекеттік қызметін көрсету үшін арналған негізгі талаптар тізімі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> баяндалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      39-тармақ жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Көрсетілетін қызметті алушы "Мүлікпен мәмілелер жасауға келісім беру" туралы өтінішхатпен Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады. Қызмет беруші құжаттар түскен уақытта оларды қабылдауды және тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Веб-портал арқылы жүгінген кезде көрсетілетін қызметті алушының жеке кабинетіне мемлекеттік қызметті көрсетуге өтініштің қабылданғаны туралы мәртебе және мемлекеттік қызметті көрсету күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда көрсетілетін қызметті беруші өтінішхан келіп түскен сәттен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне өтінішті қараудан бас тарту туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      40-тармақтың үшінші абзацы жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттар толық және ақпарат (мәліметтер) дәйекті болған жағдайда көрсетілетін қызметті берушінің табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыруға жауапты құрылымдық бөлімшесі 7 (жеті) жұмыс күні ішінде тиісті қорытындыны ұсынады, қорытындысы бойынша жауапты құрылымдық бөлімше 1 (бір) жұмыс күні ішінде "Мүлікпен мәмілелер жасауға келісім беру" туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім қабылданған жағдайда жауапты құрылымдық бөлімше көрсетілетін қызметті алушының алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімді қоса бере отырып, тыңдауды өткізу уақыты мен орны (тәсілі) туралы әкімшілік акті қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушыны хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау рәсімі Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне (бұдан әрі – ҚР ӘРПК) сәйкес өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыруға жауапты құрылымдық бөлімшесінің басшысы ЭЦҚ немесе басшының орынбасарының ЭЦҚ қол қойылған электрондық нысанда көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. "Қайта ұйымдастыруға және таратуға келісім беру" мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы веб-портал арқылы қызмет көрсетушіге осы Қағидаларда </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінішхатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қайта ұйымдастыруға және таратуға келісім беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың 5-қосымшасында жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      42-тармақ жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Көрсетілетін қызметті алушы "Қайта ұйымдастыруға және таратуға келісім беру" туралы өтінішпен Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады. Көрсетілетін қызметті беруші құжаттарды қабылдауды және тіркеуді жұмыс күні жүзеге асырады және табиғи монополиялар саласындағы мемлекеттік саясатты іске асыруға жауапты жауапты құрылымдық бөлімшеге орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веб-портал арқылы жүгінген кезде көрсетілетін қызметті алушының жеке кабинетіне мемлекеттік қызметті көрсетуге өтініштің қабылданғаны туралы мәртебе және мемлекеттік қызметті көрсету күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополиялар саласындағы мемлекеттік саясатты іске асыруға жауапты көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі ұсынылған құжаттардың, мәліметтердің толықтығын, сондай-ақ олардың қолданылу мерзімін тексереді, олар толық болмаған не мерзімі өткен жағдайда 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне өтінішті қабылдаудан бас тарту туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім қабылданған жағдайда жауапты құрылымдық бөлімше көрсетілетін қызметті алушының алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімді қоса бере отырып, тыңдауды өткізу уақыты мен орны (тәсілі) туралы әкімшілік акті қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушыны хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау рәсімі ҚР ӘРПК сәйкес өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыруға жауапты құрылымдық бөлімшесінің басшысы ЭЦҚ немесе басшының орынбасарының ЭЦҚ қол қойылған электрондық нысанда көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. "Мүлікпен мәміле жасауға келісім беру" мемлекеттік қызметтерін көрсетуден бас тартудың негіздері осы Қағидаларда 4-қосымшаға сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қайта ұйымдастыруға және таратуға келісім беру" мемлекеттік қызметтерін көрсетуден бас тартудың негіздері осы Қағидаларда 5-қосымшаға сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті берушінің басшысының атына және мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органына берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z223" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңының 25-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы, тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z224" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z225" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды мемлекеттік қызметтер көрсету мәселелері бойынша сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z226" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z227" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей, оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z228" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z229" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңының 25-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z231" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру, не жергілікті жерге барып тексеру жүргізгенде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z232" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алғанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z233" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электронды түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      46. Мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңының 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Табиғи монополия субъектісі реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асырған күннен бастап 10 (он) жұмыс күнінен кешіктірілмейтін мерзімде бұл туралы уәкілетті органды хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z236" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Табиғи монополиялар субъектілерінің сатып алуды өткізу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z192" w:id="175"/>
-[...15 lines deleted...]
-      39. Көрсетілетін қызметті алушы "Мүлікпен мәмілелер жасауға келісім беру" туралы өтінішхатпен Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады. Қызмет беруші құжаттар түскен уақытта оларды қабылдауды және тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге орындауға береді.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z193" w:id="176"/>
-[...1075 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="221"/>
+    <w:bookmarkStart w:name="z238" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Осы тарау Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және табиғи монополия субъектісінің тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуды өткізу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z239" w:id="222"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z239" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу процесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z240" w:id="223"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z240" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) келесі күнтізбелік жылға арналған Тізбені қалыптастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z241" w:id="224"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z241" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өнім берушіні таңдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z242" w:id="225"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z242" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өнім берушімен шарт жасасуды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z243" w:id="226"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z243" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Табиғи монополия субъектісі жыл сайын 31 желтоқсанға дейiнгi мерзiмде келесі күнтізбелік жылға арналған және бірінші басшының бұйрығымен бекітілген Тізбені қалыптастырады және мәлімет үшін уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z244" w:id="227"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z244" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі қажет болған кезде бекітілген Тізбеге өзгерістер мен толықтырулар енгізеді. Тізбеге өзгерістер мен толықтырулар олар қабылданған күннен бастап 10 (он) жұмыс күнінен кешіктірілмей уәкілетті органға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z245" w:id="228"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z245" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізбе және оған енгізілетін өзгерістер мен толықтырулардың тізбесі шешім қабылданған кезден бастап 10 (он) жұмыс күнінен кешіктірмей табиғи монополия субъектісі сатып алуды жүзеге асыратын порталда орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z246" w:id="229"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z246" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Табиғи монополия субъектісі тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды күнтізбелік жылға немесе ұзақ мерзімді кезеңге жүзеге асырады. Жөндеу жұмыстары мен инвестициялық бағдарламаларды уақтылы орындаудың қамтамасыз етілуін ескере отырып, табиғи монополия субъектісі ұзақ мерзімді кезеңге сатып алынатын тауарларды, жұмыстарды, көрсетілетін қызметтерді өз бетінше айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z247" w:id="230"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z247" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Реттеліп көрсетілетін қызметтерді тұтынушы табиғи монополия субъектісі тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды өткізу кезінде байқаушы ретінде қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z248" w:id="231"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z248" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Реттеліп көрсетілетін қызметтерді тұтынушы уәкілетті органға табиғи монополия субъектісінің, конкурстық комиссияның, конкурстық комиссия (хатшылық) хатшысының, техникалық сарапшылардың заңсыз әрекеттеріне шағым жасай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z249" w:id="232"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z249" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Порталда тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z250" w:id="233"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z250" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z251" w:id="234"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z251" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) баға ұсыныстарын сұрату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z252" w:id="235"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z252" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бір көзден сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z253" w:id="236"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z253" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) биржалық тауарды сатып алушы ретінде тауар биржаларында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z254" w:id="237"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z254" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық тауарларды сатып алу Қазақстан Республикасының тауар биржалары туралы заңнамасына сәйкес тауар биржалары арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z255" w:id="238"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z255" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі сатып алуды Қазақстан Республикасының сауда қызметін реттеу туралы заңнамасына сәйкес электрондық сауда алаңдары арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="240"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z256" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Сатып алуды табиғи монополия субъектісі мынадай шарттарды сақтай отырып жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алуды өткiзудiң ашықтығы мен жариялылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сатып алуға қатысу үшiн барлық әлеуетті өнім берушiлерге тең мүмкiндiктердi қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуетті өнім берушiлер арасында адал бәсекелестiк;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы ратификациялаған халықаралық шарттарға қайшы келмейтін шамада қазақстандық тауар өндірушілерге, сондай-ақ қазақстандық жұмыстарды және қызметтерді жеткізушілерге қолдау көрсету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Стратегиялық тауарларды сатып алу осы Қағидаларға сәйкес конкурс тәсілімен стратегиялық тауарларды өндірушілермен тікелей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z264" w:id="247"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      56-1-тармақ жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1. Тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алу Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының ақпараттық жүйесімен және (немесе) мемлекеттік сатып алу саласындағы уәкілетті органның ақпараттық жүйесімен интеграцияланған электрондық сатып алудың ақпараттық жүйелерінде (сатып алудың бірыңғай платформасы) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 56-1-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Тауар биржалары арқылы сатып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z265" w:id="248"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z265" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Тауар биржалары арқылы "Биржалық тауарлардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 ақпандағы № 142 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тіркелімінде № 10587 болып тіркелген) бекітілген биржалық тауарлардың тізбесіне енгізілген тауарларды сатып алу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z266" w:id="249"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z266" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тауар биржалары арқылы сатып алу Қазақстан Республикасы Ұлттық экономика Министрі міндетін атқарушысының 2015 жылғы 30 наурыздағы № 280 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тіркелімінде № 10993 болып тіркелген) Биржалық сауданың қағидаларында белгіленген тәртіппен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z267" w:id="250"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z267" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Портал арқылы конкурс тәсілімен жүзеге асырылатын сатып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z268" w:id="251"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z268" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Тауарларды, жұмыстарды, көрсетілетін қызметтерді конкурс өткізу жолымен сатып алу портал арқылы өткізіледі және мынадай кезеңдер көзделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z269" w:id="252"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z269" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстық комиссияны қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z270" w:id="253"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z270" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурстық құжаттаманы қалыптастыру және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z271" w:id="254"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z271" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурстық құжаттаманы порталда орналастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z272" w:id="255"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z272" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) конкурсқа қатысуға жіберуге өтінімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z273" w:id="256"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z273" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) конкурсқа қатысуға жіберуге өтінімдерді ашу, өтінімдердің конкурс талаптарына сәйкестігін қарау, қабылдаудан бас тартылған өтінімдер бойынша деректерді енгізе отырып ашу хаттамасын қалыптастыру, сондай-ақ жоқ немесе қатесі бар құжаттарға сұрау салу және қабылдаудан бас тартылған өтінімдерді конкурс талаптарына сәйкес келтіру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z274" w:id="257"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z274" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) конкурсқа жіберілген және қабылдаудан бас тартылған қатысушылар бойынша ақпаратты көрсете отырып, өтінімдерді қарау хаттамасын қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z275" w:id="258"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z275" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) конкурстық өтінімдерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z276" w:id="259"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z276" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) конкурстық өтінімдерді қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z277" w:id="260"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z277" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) конкурстық өтінімдерді ашу, комиссияның конкурстық өтінімдерді конкурс талаптарына сәйкестігіне қарауы, конкурсқа қатысуға алдын ала рұқсат беру хаттамасын жасау және конкурстық өтінімдерді қарау хаттамасын жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z278" w:id="261"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z278" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) конкурс қорытындылары туралы хаттама жасай отырып, конкурс жеңімпазын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z279" w:id="262"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z279" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) конкурс жеңімпазымен тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу туралы шарт (-тар) жасасу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1093" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-1. Конкурс тәсілімен тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу екі кезеңдік рәсімдерді пайдалану арқылы портал арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алудың екі кезеңдік рәсімдері мынадай рәсімдерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6868,1874 +8710,2122 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Ұлттық Кәсіпкерлер Палатасы берген Индустриялық сертификат тауарларды, жұмыстар мен көрсетілетін қызметтерді қазақстандық өндірушілердің тізіліміндегі әлеуетті өндірушінің тауарды өндіргенін растайтын құжат болып табылады.</w:t>
-[...17 lines deleted...]
-      Тауарларды, жұмыстар мен көрсетілетін қызметтерді қазақстандық өндірушілер тізіліміне енгізілген әлеуетті өнім берушілер арасында жүзеге асырылған сатып алу өтпеді деп танылған жағдайда, тапсырыс беруші осы Қағидаларда белгіленген тәртіппен өзге де әлеуетті өнім берушілер арасында сатып алуды жүзеге асыру туралы шешім қабылдайды.</w:t>
+      Әлеуетті өнім берушінің тауар өндірісін растайтын құжат қазақстандық тауар өндірушілер тізілімінен үзінді көшірме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстандық тауар өндірушілердің тізіліміне енгізілген әлеуетті өнім берушілер арасында сатып алу өтпеді деп танылған кезде тапсырыс беруші осы Қағидаларда белгіленген тәртіппен өзге де әлеуетті өнім берушілер арасында сатып алуды жүзеге асыру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 58-1-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 22.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="264"/>
+    <w:bookmarkStart w:name="z280" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Табиғи монополия субъектісі сатып алу жүзеге асырылатын портал туралы ақпаратты өзінің интернет-ресурсында орналастырады, ал өзінің интернет-ресурсы болмаған жағдайда, уәкілетті органға порталға сілтемені көрсете отырып, ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z281" w:id="265"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z281" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Порталда конкурстық құжаттама жарияланғанға дейін табиғи монополия субъектісі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес конкурстық комиссияның құрамын, конкурстық комиссияның хатшысын бекітеді және тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық ерекшеліктерді, жоспарларды, сызбаларды, эскиздерді қоса алғанда, конкурстық құжаттамаға сәйкес техникалық және сапалық сипаттамаларға сәйкестігін айқындау үшін техникалық сарапшыларды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z282" w:id="266"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z282" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі техникалық сарапшыны тарту талап етілетін тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z283" w:id="267"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z283" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көрсетілген шешімдер табиғи монополия субъектісінің бірінші басшысының немесе оның міндетін атқарушы адамның не табиғи монополия субъектісінің уәкілетті адамының бұйрығымен қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z284" w:id="268"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z284" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссия табиғи монополия субъектісі конкурстық комиссияны бекіту және сатып алуды өткізу туралы бұйрықты қабылдаған күннен бастап сатып алу туралы шарт күшіне енгенге дейін жұмыс істейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z285" w:id="269"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z285" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер конкурс өтпеді деп танылса, конкурстық комиссияның өкілеттігі тоқтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z286" w:id="270"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z286" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссия мүшелерінің саны кемінде бес адамды құрайды және тақ сан болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z287" w:id="271"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z287" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағын кәсіпкерлік субъектілері болып табылатын табиғи монополиялар субъектілері үшін конкурстық комиссия мүшелерінің саны тақ сан болады және кемінде үш адамды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z288" w:id="272"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z288" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурстық комиссияның құрамына конкурстық комиссияның Төрағасы мен мүшелері кіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z289" w:id="273"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z289" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның мүшелеріне қоғамдық бірлестіктің өкілі қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z290" w:id="274"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z290" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурстық комиссияның құрамына қосылған қоғамдық бірлестіктің өкілі конкурстық комиссияның қабылдаған шешімі үшін ортақ жауаптылықта болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z291" w:id="275"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z291" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға болмаған уақытта оның функцияларын оны алмастыратын адам орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z292" w:id="276"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z292" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссия мүшелерінің бірі конкурстық комиссияның отырысында өндірістік немесе басқа да себептер бойынша болмаған жағдайда, конкурстық комиссия отырысының хаттамасында оның болмауының себебі көрсетіліп, растайтын құжаттың көшірмесі қоса беріліп, оған сілтеме жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z293" w:id="277"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z293" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі тұрақты құрамы бар конкурстық комиссияны бүкіл қаржы жылына құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z294" w:id="278"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z294" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Конкурстық комиссияның отырысы конкурстық комиссия мүшелерінің жалпы санының кемінде үштен екісі қатысқан жағдайда өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z295" w:id="279"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z295" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның шешімі ашық дауыс беру арқылы қабылданады және егер оған конкурстық комиссия мүшелерінің жалпы санының көпшілігі дауыс берсе, қабылданды деп есептеледі. Дауыстар тең болған жағдайда Төраға дауыс берген шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z296" w:id="280"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z296" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның мүшесі ерекше пікір білдіре алады, ол жазбаша түрде баяндалады және конкурсты ашу немесе қорытындылау хаттамасына қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z297" w:id="281"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z297" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Конкурстық комиссияның хатшысы мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z298" w:id="282"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z298" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстық өтінімдерді қабылдау аяқталған күнге дейін күнтізбелік 10 (он) күннен кешіктірмей порталда конкурс өткізу туралы хабарландыруды және конкурстық құжаттаманы қалыптастырады және жариялайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z299" w:id="283"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z299" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порталда тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу бойынша конкурс рәсімдерін өткізу туралы хабарландыруды қалыптастырады және жариялайды, конкурстық комиссия отырысының күн тәртібі бойынша ұсыныстар дайындайды, конкурстық комиссияны құжаттармен қамтамасыз етеді, конкурстық комиссияның отырысын өткізуді ұйымдастырады, портал қалыптастырған конкурсқа қатысуға алдын ала рұқсат беру хаттамаларына қол қояды, конкурстық өтінімдерді және конкурстың қорытындылары туралы қарайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z300" w:id="284"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z300" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порталда конкурс өткізу туралы хабарландыруды, конкурстық құжаттама жобасын алдын ала талқылау хаттамасын, конкурсқа қатысуға өтінімдерді ашу хаттамасын, конкурс тәсілімен мемлекеттік сатып алу қорытындылары туралы хаттаманы, сондай-ақ олар болған кезде порталда басқа да құжаттарды орналастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z301" w:id="285"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z301" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порталда сараптама комиссиясының, не олар болған кезде сарапшының қорытындысын орналастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z302" w:id="286"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z302" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы Қағидаларда көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z303" w:id="287"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z303" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның хатшысы конкурстық комиссияның мүшесі болып табылмайды және конкурстық комиссияның шешім қабылдауына қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z304" w:id="288"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z304" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның хатшысы болмаған уақытта оның міндетін атқарушы тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z305" w:id="289"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      63-тармақ жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Техникалық сарапшылар әлеуетті өнім берушілер ұсынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің конкурстық құжаттама талаптарына сәйкестігі бойынша еркін нысанда қорытынды береді. Сараптамалық қорытынды "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Электрондық құжат туралы заң) сәйкес құжаттың электрондық көшірмесі нысанында ресімделеді және порталдағы конкурстық комиссия отырысының хаттамасына қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z306" w:id="290"/>
+    <w:bookmarkStart w:name="z306" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Табиғи монополия субъектісі конкурстық өтінімдерді қабылдау аяқталатын күнге дейін 7 (жеті) жұмыс күнінен кешіктірмей конкурстық құжаттаманы портал арқылы жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z307" w:id="291"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z307" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Конкурстық құжаттама мынадай мәліметтерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z308" w:id="292"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z308" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға 6-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша конкурс өткізу туралы хабарландыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z309" w:id="293"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z309" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға 6-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша сатып алынатын тауарлардың (жұмыстардың, көрсетілетін қызметтердің) техникалық ерекшелігін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z310" w:id="294"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z310" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) болған жағдайда жоспарларды, сызбаларды, эскиздерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z311" w:id="295"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z311" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шарт жобасын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z312" w:id="296"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z312" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Біртекті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу жөнінде конкурс өткізу кезінде табиғи монополия субъектісі конкурстық құжаттамада қажет болған кезде тауарларды, жұмыстар мен көрсетілетін қызметтерді оларды жеткізу (орындау, көрсету) орны бойынша бөліктерге (лоттарға) бөледі. Бұл ретте конкурс жеңімпазы тауарлардың, жұмыстардың, көрсетілетін қызметтердің әрбір лоты бойынша айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z313" w:id="297"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z313" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баға ұсыныстарын сұрату тәсілін қолдану мақсатында қаржы жылы ішінде біртекті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алудың жылдық көлемін бөліктерге бөлуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z314" w:id="298"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z314" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Әлеуетті өнім беруші табиғи монополия субъектісінен конкурстық құжаттаманы түсіндіруді, бірақ конкурстық өтінімдерді ұсынудың соңғы мерзімі өткенге дейін 5 (бес) жұмыс күнінен кешіктірмей сұрата алады. Табиғи монополия субъектісі сұрау салуды алған күннен бастап 3 (үш) жұмыс күнінен кешіктірмей осындай сұрау салуға жауап береді және осындай түсіндірмені конкурстық өтінім берген барлық әлеуетті өнім берушілерге жібереді. Әлеуетті өнім берушінің сұрау салуы және табиғи монополия субъектісінің жауабы портал арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z315" w:id="299"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z315" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Конкурсқа қатысу үшін әлеуетті өнім беруші ұсынған конкурстық өтінімнің қолданылу мерзімі кемінде 15 (он бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z316" w:id="300"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z316" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Конкурстық өтінім конкурсқа қатысуға ниет білдірген әлеуетті өнім берушінің конкурстық құжаттама шарттарына сәйкес тауарды жеткізуге, жұмысты орындауға, қызметті көрсетуге келісімін білдіруі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z317" w:id="301"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z317" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Әлеуетті өнім беруші конкурсқа қатысуға өтінімді конкурстық құжаттамада көрсетілген оны ұсынудың соңғы мерзімі өткенге дейін портал арқылы электрондық құжат нысанында ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z318" w:id="302"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z318" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Әріп, цифр және өзге де символдармен сәйкестендіруге келмейтін ақпаратты қамтитын құжат әлеуетті жеткізуші ұсынбаған болып есептеледі және конкурстық құжаттаманың талаптарына сәйкес келмейтіндіктен қабылданбауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z319" w:id="303"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z319" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Құжаттардың электрондық көшірмелері әлеуетті өнім берушіде мұндай құжаттардың түпнұсқасы немесе нотариаттық тәртіппен куәландырылған көшірмелері қағаз жеткізгіштерде болған жағдайда ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z320" w:id="304"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z320" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. Әлеуетті өнім беруші осы Қағидаларға 6-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша құжаттардың не электрондық құжаттардың мынадай электрондық көшірмелерін қоса бере отырып, конкурсқа қатысуға өтінім береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z321" w:id="305"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z321" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарлардың, жұмыстардың, көрсетілетін қызметтердің функционалдық, техникалық, сапалық және пайдалану сипаттамаларын, сондай-ақ тауарлардың, жұмыстардың, көрсетілетін қызметтердің осы талаптарға сәйкестігін растайтын құжаттарды сипаттай отырып, техникалық ерекшелік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z322" w:id="306"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Рұқсаттар және хабарламалар туралы заңнамасына сәйкес алынған, мәліметтері мемлекеттік органдардың ақпараттық жүйелерінде расталатын лицензиялар, рұқсаттар (хабарламалар), патент, куәлік, сертификат, диплом (конкурстық құжаттамада тиісті талап болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z323" w:id="307"/>
+    <w:bookmarkStart w:name="z323" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуетті өнім берушіге қызмет көрсететін банктің немесе банк филиалының банк немесе банк филиалы алдындағы әлеуетті өнім берушінің міндеттемелері бойынша үш айдан астам созылған мерзімі өткен берешегінің жоқ екендігі туралы анықтамасы (егер әлеуетті өнім беруші екінші деңгейдегі бірнеше банктің немесе филиалдардың, сондай-ақ шетелдік банктің клиенті болып табылған жағдайда, аталған анықтама осындай банктердің әрқайсысынан ұсынылады). Конкурстық өтінімдер салынған конверттерді ашу күнінің алдындағы бір айдан ерте емес берілген анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z324" w:id="308"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z324" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) конкурстық өтінімдер ашылатын күнге дейін үш айдан кешіктірмей берілген, есебі мемлекеттік кіріс органдарында жүргізілетін берешектің жоқ (бар) екендігі туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z325" w:id="309"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z325" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егер әлеуетті өнім беруші Қазақстан Республикасының резиденті болып табылмаған және Қазақстан Республикасының салық төлеушісі ретінде тіркелмеген жағдайда, онда мыналар ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z326" w:id="310"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z326" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы әлеуетті өнім берушінің Қазақстан Республикасының бейрезиденті болып табылатыны және салықтық есепте тұрмайтыны туралы Қазақстан Республикасы салық органының анықтамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z327" w:id="311"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z327" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын конвенцияға қосылуы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес апостиль қойылған (жария етілген) құқық белгілейтін құжаттардың тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z328" w:id="312"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z328" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, табиғи монополия субъектісінің банктік шотына конкурстық өтінімді қамтамасыз етуді енгізуді растайтын төлем тапсырмасы (конкурстық құжаттамада тиісті талап болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z329" w:id="313"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z329" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер конкурс стратегиялық тауарды сатып алуға жарияланған жағдайда, тиісті құзыретті органнан алынған әлеуетті өнім берушінің стратегиялық тауарды өндіруші болып табылатынын растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z330" w:id="314"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z330" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2020 жылғы 29 мамырдағы № 66 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу жөнінде мемлекеттік қызметтер көрсету қағидаларының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20771 болып тіркелген) 6-қосымшасына сәйкес белгіленген нысан бойынша тіркеуші орган берген заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z331" w:id="315"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z331" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) егер әлеуетті өнім беруші қосылған құн салығын төлеуші болып табылған жағдайда, қосылған құн салығы бойынша есепке қою туралы куәліктің көшірмесі, не электрондық құжаттың қағаз көшірмесі қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z332" w:id="316"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z332" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Әлеуетті өнім берушінің қосалқы мердігерлерге (бірлесіп орындаушыларға) қосалқы мердігерлікке (бірлесіп орындауға) жиынтығында жұмыстар, көрсетілетін қызметтер көлемінің үштен екісінен астамын беруіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z333" w:id="317"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z333" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Әлеуетті өнім беруші өтінімді ұсынудың соңғы мерзімі өткенге дейін, бұл ретте өзінің конкурстық өтінімінің кепілді қамтамасыз етілуін қайтару мүмкіндігін жоғалтпай, портал арқылы өз өтінімін түзетеді немесе кері қайтарып алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z334" w:id="318"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z334" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Әлеуетті өнім беруші конкурстық өтінімді ұсынған кезде бір мезгілде оның конкурстық өтінімінде ұсынылған сатып алынатын тауарлар, жұмыстар, көрсетілетін қызметтер құнының бір пайызы мөлшерінде конкурстық өтінімді қамтамасыз етуді енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z335" w:id="319"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z335" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Конкурстық өтінімді қамтамасыз ету мына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z336" w:id="320"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z336" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуетті өнім берушінің табиғи монополия субъектісінің тиісті банктік шотына енгізу арқылы ақша кепілі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z337" w:id="321"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z337" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банктік кепілдеме түрінде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z338" w:id="322"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z338" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Конкурстық өтінімді қамтамасыз етудің қолданылу мерзімі – конкурстық өтінімнің өзінің қолданылу мерзімінен кем емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z339" w:id="323"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z339" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Әлеуетті өнім берушілер, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z340" w:id="324"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z340" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағын кәсіпкерлік субъектілері болып табылса және жалпы құндық мәнінде олар ұсынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің көлемі айлық есептік көрсеткіштің алты мың еселенген мөлшерінен аспаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z341" w:id="325"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z341" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының қоғамдық мүгедектігі бар адамдарға бірлестігі құрған, тауарларды өндіретін, жұмыстарды орындайтын, қызметтерді көрсететін ұйымдар болып табылса және олар ұсынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің көлемі айлық есептік көрсеткіштің он сегіз мың еселенген мөлшерінен аспаса, конкурстық өтінімді қамтамасыз етуді енгізбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z342" w:id="326"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z342" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Табиғи монополия субъектісі конкурстық өтінімді қамтамасыз етуді мынадай жағдайлар туындаған күннен бастап 5 (бес) жұмыс күні ішінде қайтарады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z343" w:id="327"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z343" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстық өтінімнің қолданылу мерзімі өткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z344" w:id="328"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z344" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сатып алу шарты күшіне енген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z345" w:id="329"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z345" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурстық өтінімдерді ұсынудың соңғы мерзімі өткенге дейін конкурстық өтінім кері қайтарып алынған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z346" w:id="330"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z346" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) конкурстық өтінімнің конкурстық құжаттаманың талаптарына жауап бермейтін ретінде қабылданбаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z347" w:id="331"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z347" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) конкурс жеңімпазын анықтамай сатып алу рәсімдері тоқтатылғанды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z348" w:id="332"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z348" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Конкурстық өтінімді қамтамасыз ету конкурстық өтінімді ұсынған әлеуетті өнім берушіге қайтарылмайды және егер әлеуетті өнім беруші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z349" w:id="333"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z349" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстық өтінімді ұсынудың соңғы мерзімі өткеннен кейін конкурстық өтінімді кері қайтарып алды немесе өзгертті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z350" w:id="334"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z350" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер ол конкурстың жеңімпазы немесе екінші орын алған әлеуетті өнім беруші болып айқындалса, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде сатып алу туралы шарт жасаспаған болса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z351" w:id="335"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z351" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Әлеуетті өнім берушілердің конкурстық өтінімдерін ашуды портал конкурстық құжаттамада белгіленген мерзімде автоматты түрде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z352" w:id="336"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z352" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Конкурстық комиссия әлеуетті өнім берушілердің конкурстық өтінімдерін конкурс өткізу туралы хабарландыруда белгіленген конкурстық өтінімдерді ұсыну аяқталған күннен бастап 3 (үш) жұмыс күнінен асырмай әрбір лот бойынша жеке қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z353" w:id="337"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z353" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Конкурстық комиссия әлеуетті өнім берушінің конкурстық өтінімін бағалауға және салыстыруға мынадай негіздер бойынша қабылдамайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z354" w:id="338"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z354" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар ұсынылмаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z355" w:id="339"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z355" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, әлеуетті өнім беруші конкурстық өтінімді қамтамасыз етуді енгізбесе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z356" w:id="340"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z356" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) конкурстық өтінім осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8750,3542 +10840,4323 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>72-тармақтарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптары бұзыла отырып, ұсынылған немесе ресімделген құжаттарды қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z357" w:id="341"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z357" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) есебі мемлекеттік кіріс органдарында жүргізілетін берешектің жоқ (бар) екендігі туралы мәліметтерде бір теңге және одан астам мөлшердегі міндетті зейнетақы жарналары, жұмыс берушінің міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша берешек, міндетті әлеуметтік медициналық сақтандыруға аударымдар және (немесе) жарналар бойынша берешек туралы және әлеуметтік аударымдар бойынша берешектер туралы ақпараттың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z358" w:id="342"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z358" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуетті өнім берушінің осы анықтама берілген күннің алдындағы үш айдан астам созылатын міндеттемелерінің ең болмағанда бір түрі бойынша мерзімі өткен берешегі бар банк анықтамасының немесе банк филиалының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z359" w:id="343"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z359" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) әлеуетті өнім берушінің конкурстық құжаттаманың техникалық ерекшелігінде белгіленген талаптарға сәйкес келмейтін техникалық ерекшелікті ұсынуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z360" w:id="344"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z360" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дұрыс емес ақпарат ұсыну фактісі анықталса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z361" w:id="345"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z361" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) егер конкурсқа өзара үлестес тұлғалар ғана қатысса, әлеуетті өнім беруші осы конкурсқа (лотқа) қатысуға өтінім берген басқа әлеуетті өнім берушінің үлестес тұлғасы болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z362" w:id="346"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z362" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) конкурсқа қатысуға жіберілген әлеуетті өнім берушілердің теңге бойынша өтінімдерінің бағасы тізбеде көзделген сатып алуға бөлінген сомадан асып кетсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z363" w:id="347"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z363" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әлеуетті өнім берушінің баға ұсынысын конкурстық комиссия демпингтік деп таныған жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z364" w:id="348"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z364" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85. Конкурстық комиссия осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмейтін әлеуетті өнім берушілерді анықтаған жағдайда, мұндай әлеуетті өнім берушілерге порталда конкурсқа қатысуға алдын ала рұқсат беру хаттамасын орналастырған күннен бастап үш жұмыс күні ішінде конкурсқа қатысуға арналған өтінімдерін Қағидалардың 84-тармағының талаптарына сәйкес келтіруге мүмкіндік береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z365" w:id="349"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z365" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурстық комиссия осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмейтін әлеуетті өнім берушілерді анықтаған жағдайда конкурстық комиссия конкурсқа қатысуға алдын ала рұқсат беру хаттамасын ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z366" w:id="350"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z366" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурсқа қатысуға алдын ала рұқсат беру хаттамасында мынадай ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z367" w:id="351"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z367" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) талаптарға сәйкес келмейтін әлеуетті өнім берушілердің тізбесі қамтылады, онда әлеуетті өнім берушілерден бас тартудың себептері, оның ішінде олардың талаптарға сәйкес келмейтінін растайтын мәліметтер мен құжаттар егжей-тегжейлі сипатталады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z368" w:id="352"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z368" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұсынылуы және талаптарға сәйкес келтірілуі тиіс құжаттар тізбесі қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z369" w:id="353"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z369" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның әлеуетті өнім берушілерді конкурсқа қатысуға алдын ала жіберу туралы шешімі конкурстық өтінімдерді беру аяқталған күннен бастап 3 (үш) жұмыс күні ішінде қабылданады және конкурстық комиссияның хатшысы конкурсқа қатысуға өтінім берген әлеуетті өнім берушілерді электрондық пошта арқылы автоматты түрде хабардар ете отырып, конкурсқа қатысуға алдын ала рұқсат беру туралы шешім қабылданған күні оны порталға орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z370" w:id="354"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z370" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келмейтін әлеуетті өнім берушілер болмаған жағдайда конкурсқа қатысуға алдын ала рұқсат беру хаттамасы қалыптастырылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z371" w:id="355"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z371" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурсқа қатысуға алдын ала рұқсат беру хаттамасына конкурстық комиссия мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z372" w:id="356"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z372" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссия конкурсқа қатысуға өтінімдерді қайта қарау кезінде алдын ала рұқсат беру хаттамасында көзделмеген негіздер бойынша әлеуетті өнім берушілерді қабылдамауға жол бермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z373" w:id="357"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z373" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Егер баға ұсынысы конкурстық құжаттамада сатып алуға көзделген сомадан 50 (елу) пайыздан астам төмен болған жағдайда, ол демпингтік ұсыныс деп танылады. Әлеуетті өнім беруші өзінің конкурстық өтінімінде ұсынылған сатып алынатын тауарлар, жұмыстар, көрсетілетін қызметтер құнының 10 (он) пайызы мөлшерінде қосымша қамтамасыз етуді енгізген жағдайда демпингтік бағаны ұсынуға жол беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z374" w:id="358"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z374" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Бағалауға және салыстыруға қабылданған конкурстық өтінімдер тауарлардың, жұмыстардың, көрсетілетін қызметтердің функционалдық, техникалық және сапалық сипаттамаларының сәйкестігін ескере отырып, конкурстық баға ұсынысының ең төмен бағасының негізінде конкурс жеңімпазын айқындай отырып (лоттар бойынша) порталда қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z375" w:id="359"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z375" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Конкурс жеңімпазын анықтау кезінде конкурстың әлеуетті өнім берушілерінің конкурстық баға ұсыныстарының бағасы тең болған жағдайда, конкурстық құжаттаманы басқа әлеуетті өнім берушілерден бұрын ұсынған әлеуетті өнім берушіге басымдық беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z376" w:id="360"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z376" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Конкурстық комиссия, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z377" w:id="361"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z377" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген кез келген негіздер бойынша әлеуетті өнім берушілердің конкурстық өтінімдері бағалауға және салыстыруға қабылданбағаннан кейін екеуден кем конкурстық өтінім қалса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z378" w:id="362"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z378" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурсқа қатысуға екеуден кем әлеуетті өнім беруші өтінім берсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z379" w:id="363"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z379" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзімде жеңімпаз және екінші орын алған әлеуетті өнім беруші сатып алу туралы шарт жасасудан жалтарған жағдайда комиссия конкурсты (лотты) өткізілмеген деп таниды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="371"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z380" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Егерде конкурс тәсілімен қайта сатып алудың тұтастай немесе қандай да бір бөлігі (лот) бойынша өтпеді деп танылса, онда табиғи монополия субъектісі мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) конкурстық құжаттаманы өзгерту және қайта конкурс өткізу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бір көзден алу тәсілімен сатып алуды жүзеге асыру туралы шешімдердің бірін қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурстық құжаттамаға өзгерістер енгізілген жағдайда, қайта конкурс өткізу мерзімдері мен тәртібі бастапқы конкурс өткізуге сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 2) тармақшасында көзделген жағдайда, бір көзден алу тәсілімен сатып алуға қатысуға шақыру портал арқылы конкурсқа қатысуға өтінім берген әлеуетті өнім берушіге, оның конкурстық құжаттамасы сәйкес келген жағдайда жіберіледі. Жасалған шарттың бағасы конкурстық құжаттама сәйкес келген жағдайда конкурсқа қатысуға өтінімде көрсетілген әлеуетті өнім берушінің конкурстық баға ұсынысынан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өткізілмеген сатып алу бойынша бір көзден алу тәсілімен сатып алуды жүзеге асыру кезінде табиғи монополиялар субъектісі портал арқылы әлеуетті өнім берушіге бір көзден алу тәсілімен сатып алуға қатысуға шақыру жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көрсетілген іс-әрекеттер табиғи монополия субъектісінің бірінші басшысының немесе оның міндетін атқарушы адамның бұйрығымен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көрсетілген іс-әрекеттер табиғи монополия субъектісінің бірінші басшысының немесе оған уәкілетті тұлғаның бұйрығымен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 90-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z387" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91. Конкурстық комиссия осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бағалауға және салыстыруға қабылданбаған әлеуетті өнім берушілердің конкурстық өтінімдерін қоспағанда, конкурстық өтінімдерді бағалайды, салыстырады және мынадай өлшемшарттарды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z388" w:id="372"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z388" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пайдалануға, техникалық қызмет көрсетуге және жөндеуге арналған шығыстарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z389" w:id="373"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z389" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарларды жеткізу, жұмыстарды орындау, қызметтерді көрсету мерзімдерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z390" w:id="374"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z390" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тауарлардың, жұмыстардың, көрсетілетін қызметтердің функционалдық, техникалық және сапалық сипаттамаларының сәйкестігін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z391" w:id="375"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z391" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тауарларға, жұмыстарға және көрсетілетін қызметтерге кепілдіктер шарттарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z392" w:id="376"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z392" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуетті өнім берушінің біліктілік деректерін ескере отырып, ең төмен баға негізінде жеңіп шыққан конкурстық өтінімді айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z394" w:id="378"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 91-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z394" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Конкурстық комиссия конкурстық өтінімдерді ашқан күннен бастап 6 (алты) жұмыс күнінен аспайтын мерзімде конкурстың қорытындыларын шығарады, табиғи монополия субъектісінің ЭЦҚ қойылған тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу жөніндегі конкурстың қорытындылары туралы хаттама қалыптастырады және порталда орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z395" w:id="379"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z395" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Конкурс тәсілімен сатып алуды жүзеге асыру кезінде конкурстық комиссия конкурстың қорытындылары туралы хаттаманы ресімдейді, онда мынадай ақпарат қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z396" w:id="380"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z396" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің атауы мен қысқаша сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z397" w:id="381"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z397" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурстық өтінімдер ұсынған әлеуетті өнім берушілердің атауы және орналасқан жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z398" w:id="382"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z398" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурстық өтінімдер ұсынған әлеуетті өнім берушілердің біліктілік деректері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z399" w:id="383"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z399" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әрбір конкурстық өтінімнің бағасы және басқа да негізгі шарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z400" w:id="384"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z400" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) конкурстық өтінімдерді бағалау мен салыстыруды баяндау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z401" w:id="385"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z401" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) конкурстық өтінімдерді бағалауға және салыстыруға қабылданбаған жағдайда – оларды бағалауға және салыстыруға қабылдамаудың негіздері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z402" w:id="386"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z402" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) әрбір лот бойынша конкурс жеңімпазының атауы мен орналасқан жері және жеңімпаз анықталған шарттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z403" w:id="387"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z403" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) екінші орын алған әлеуетті өнім берушінің атауы, бағасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z404" w:id="388"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z404" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) егер конкурс нәтижесінде жеңімпаз айқындалмаса – конкурстық комиссияның осындай шешім қабылдауы үшін негіздер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z405" w:id="389"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z405" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) конкурстық құжаттаманы түсіндіру туралы сұрау салуларды, оларға жауаптарды жалпылап баяндау, сондай-ақ конкурстық құжаттамаға өзгерістер мен толықтыруларды жалпылап баяндау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z406" w:id="390"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z406" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сатып алу туралы шартқа қол қойылатын мерзім (бірақ конкурс жеңімпазы хабарламаны алған күннен бастап он жұмыс күнінен аспайды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z407" w:id="391"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z407" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) техникалық сарапшыларды тарту туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z408" w:id="392"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z408" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) егер конкурс өткізілген жағдайда, онда тізбеде көзделген осы тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға табиғи монополия субъектісі бөлген сомасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z409" w:id="393"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z409" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Табиғи монополия субъектісі конкурс қорытындылары шығарылған күннен бастап 3 (үш) жұмыс күні ішінде портал арқылы конкурс жеңімпазына конкурстық құжаттамада шарт жобасына сәйкес келетін хабарлама мен қол қойылған сатып алу туралы шартты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z410" w:id="394"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      95-тармақ жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       95. Конкурс жеңімпазы конкурс жеңімпазы деп тану туралы хабарламаны және сатып алу туралы шарттың жобасын алған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей, Электрондық құжат туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық нысанда сатып алу туралы шартқа қол қояды немесе табиғи монополия субъектісін келіспеушіліктер туралы немесе сатып алу туралы шартқа қол қоюдан бас тарту туралы портал арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z411" w:id="395"/>
+    <w:bookmarkStart w:name="z411" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі жеңімпаз сатып алу туралы шарт жасасудан жалтарған күннен бастап 2 (екі) жұмыс күні ішінде екінші орын алған әлеуетті өнім берушіге портал арқылы электрондық цифрлық қолтаңбамен куәландырылған сатып алу туралы шарттың жобасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z412" w:id="396"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z412" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатып алу туралы шарттың жобасын екінші орын алған әлеуетті өнім беруші өзіне сатып алу туралы шарттың жобасы ұсынылған күннен бастап 3 (үш) жұмыс күні ішінде электрондық цифрлық қолтаңба арқылы куәландыруға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z413" w:id="397"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z413" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер екінші орын алған әлеуетті өнім беруші осы тармақтың үшінші абзацында көзделген мерзімде табиғи монополия субъектісі қол қойған сатып алу туралы шартқа қол қоймаса, табиғи монополия субъектісі қайта сатып алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z414" w:id="398"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z414" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Сатып алу туралы шарт оған тараптардың уәкілетті өкілдері қол қойған күннен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z415" w:id="399"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z415" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Сатып алу туралы шарттың жобасына немесе қол қойылған сатып алу туралы шартқа (өнім берушіні таңдау үшін негіз болып табылған сапа, көлем және басқа да талаптар өзгермеген жағдайда бағаның төмендеуін қоспағанда) ұсыныстың өнім берушіні таңдау үшін негіз болған мазмұнын өзгертетін қандай да бір өзгерістер және (немесе) жаңа талаптарды енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z416" w:id="400"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z416" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98.Сатып алу туралы шарттың жобасына немесе қол қойылған сатып алу туралы шартқа өнім берушіні таңдауға негіз болған сапа, көлем және басқа да шарттар өзгермейтін жағдайда, бағаны азайту бөлігінде өзгерістер енгізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z417" w:id="401"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z417" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Сатып алу туралы шартқа Қазақстан Республикасы азаматтық заңнамасының нормалары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z418" w:id="402"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z418" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Конкурсқа қатысушының талап етуі бойынша оған портал арқылы конкурс нәтижелері және жеңімпазды таңдау себептері туралы толық ақпарат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z419" w:id="403"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z419" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Әлеуетті өнім беруші уәкілетті органға конкурстық комиссияның, конкурстық комиссия хатшысының (хатшылықтың) және техникалық сарапшылардың заңсыз әрекеттеріне шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z420" w:id="404"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z420" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Баға ұсыныстарын сұрату жолымен сатып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z421" w:id="405"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z421" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Баға ұсыныстарын сұрату жолымен сатып алу, егер осындай біртекті тауарлардың, жұмыстардың, көрсетілетін қызметтердің құндық мәндегі жылдық көлемі тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің төрт мың еселенген мөлшерінен аспаса, әлеуетті өнім берушілерде бар тауарларға, жұмыстарға, көрсетілетін қызметтерге, сондай-ақ біртекті тауарларға, жұмыстарға, көрсетілетін қызметтерге портал арқылы жүргізіледі. Бұл жағдайда баға шешуші шарт болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z422" w:id="406"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z422" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баға ұсыныстарын сұратуды пайдалана отырып, өнім берушіні таңдау тәсілін қолдану мақсатында қаржы жылы ішінде тауарлардың, жұмыстардың, көрсетілетін қызметтердің біртекті түрлерін сатып алудың жылдық көлемін бөліктерге бөлуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z423" w:id="407"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z423" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       103. Табиғи монополия субъектісі баға ұсыныстарын ұсыну мерзімі аяқталғанға дейін кемінде 5 (бес) жұмыс күні бұрын порталда осы Қағидаларға 6-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша баға ұсыныстарын сұрату тәсілімен сатып алу туралы хабарландыруды және шарттың жобасын орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z424" w:id="408"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z424" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Әлеуетті өнім берушілердің берілген баға ұсыныстарын оларды ұсыну мерзімі өткенге дейін кері қайтарып алуына жол беріледі. Бұл ретте баға ұсыныстарын ұсыну мерзімі өткенге дейін енгізілген өзгерістерімен бірге оларды қайта ұсынуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z425" w:id="409"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z425" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуетті өнім берушінің баға ұсынысын беруі оның сатып алуды өткізу туралы ақпаратта көзделген шарттарды сақтай отырып, тауарды беруді, жұмыстарды орындауды, қызметтер көрсетуді жүзеге асыруға келісімін білдіру нысаны болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z426" w:id="410"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      105-тармақ жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       105. Баға ұсынысы баға ұсыныстарын сұрату тәсілімен сатып алу туралы хабарландыруда көрсетілген баға ұсыныстарын қабылдау мерзімі аяқталғанға дейін портал арқылы ұсынылады. Әрбір әлеуетті өнім беруші құжаттардың не электрондық құжаттардың мынадай электрондық көшірмелерін қоса бере отырып, осы Қағидаларға 6-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша әлеуетті өнім берушінің электрондық цифрлық қолтаңбасы қойылған бір ғана баға ұсынысын береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z427" w:id="411"/>
+    <w:bookmarkStart w:name="z427" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша тіркеуші орган берген заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама, не жеке кәсіпкерлікті заңды тұлға құрмай жүзеге асыратын жеке тұлғалар үшін электрондық тіркеу жүйесін пайдаланатын анықтаманы берген мемлекеттік органның ресми интернет-ресурсына сілтемені қамтитын әлеуетті өнім берушінің өтініші – қызметті бастағаны туралы хабарламаның сәйкестендіру нөмірін көрсете отырып, рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімінен үзінді көшірме, не рұқсаттар мен хабарламалардың мемлекеттік электрондық тізіліміне, не кәсіпкерлік субъектісі ретінде тіркеу туралы құжатқа, заңды тұлғаларды уақытша біріктіру үшін (консорциум) – консорциум туралы келісімге және консорциумға қатысушыларды мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға сілтемені қамтитын әлеуетті өнім берушінің өтініші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z428" w:id="412"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z428" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Рұқсаттар және хабарламалар туралы заңнамасына сәйкес алынған лицензиялар, рұқсаттар (хабарламалар), патент, куәлік, сертификат, диплом, мемлекеттік органдардың ақпараттық жүйелерінде расталатын мәліметтер (конкурстық құжаттамада тиісті талап болған жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z429" w:id="413"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z429" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Әлеуетті өнім берушілердің баға ұсыныстарын ашу баға ұсыныстарын сұрату тәсілімен сатып алу туралы хабарландыруда белгіленген мерзімде порталда автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z430" w:id="414"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z430" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Егер ең төмен баға ұсынысын бірнеше әлеуетті өнім беруші ұсынған жағдайда, баға ұсынысы басқа әлеуетті өнім берушілердің баға ұсыныстарынан бұрын түскен әлеуетті өнім беруші жеңімпаз деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z431" w:id="415"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z431" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Портал баға ұсыныстарын автоматты түрде салыстырады және ең төмен баға ұсынысын ұсынған әлеуетті өнім берушіні айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z432" w:id="416"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z432" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Әлеуетті өнім берушінің баға ұсынысы, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z433" w:id="417"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z433" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алуға бөлінген сомадан асып кетсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z434" w:id="418"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z434" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуетті өнім беруші ұсынатын тауарлар, жұмыстар, көрсетілетін қызметтер табиғи монополия субъектісінің техникалық ерекшелігінің талаптарына сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z435" w:id="419"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z435" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>105-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z436" w:id="420"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z436" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуетті өнім беруші бірден артық баға ұсынысын берсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z437" w:id="421"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z437" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуетті өнім беруші басқа әлеуетті өнім берушілермен үлестес болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z438" w:id="422"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z438" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) әлеуетті өнім берушінің баға ұсынысы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>86-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес демпингтік деп танылса, бас тартуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z439" w:id="423"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z439" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Баға ұсыныстарын сұрату тәсілімен сатып алу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z440" w:id="424"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z440" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) екіден кем баға ұсынысы берілген; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z441" w:id="425"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z441" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>109-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша баға ұсыныстарын портал автоматты түрде қабылдамағаннан кейін екіден кем баға ұсынысы қалған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z442" w:id="426"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z442" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жеңімпаз және екінші орын алған әлеуетті өнім беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>114-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзімдерде сатып алу туралы шарт жасасудан жалтарған жағдайда өтпеді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z443" w:id="427"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z443" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Егер баға ұсыныстарын сұрату тәсілімен сатып алу порталда автоматты түрде өтпеді деп танылса, табиғи монополия субъектісі мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z444" w:id="428"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z444" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алу шарттарын өзгерту туралы және баға ұсыныстарын сұрату тәсілімен қайта сатып алуды өткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z445" w:id="429"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z445" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бір көзден алу тәсілімен сатып алуды жүзеге асыру туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z446" w:id="430"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z446" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 2) тармақшасында көзделген жағдайларда бір көзден алу тәсілімен сатып алуға қатысуға шақыру портал арқылы, оның ішінде баға ұсынысын ұсынған әлеуетті өнім берушіге оның техникалық ерекшелігіне сәйкес келген жағдайда жіберіледі. Осы әлеуетті өнім берушімен сатып алу шартын жасасу кезінде мұндай шарттың бағасы осы Қағидалардың 102-тармағына сәйкес өзі ұсынған баға ұсынысынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z447" w:id="431"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z447" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Баға ұсыныстарын сұрату тәсілімен сатып алу қорытындыларын портал әлеуетті өнім берушілердің баға ұсыныстарын ұсыну мерзімі аяқталған күннен бастап 1 (бір) жұмыс күнінен кешіктірілмейтін мерзімде автоматты түрде шығарады. Баға ұсыныстарын сұрату тәсілімен сатып алу қорытындылары туралы хаттаманы портал автоматты түрде қалыптастырады және орналастырады және мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z448" w:id="432"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z448" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия субъектісінің толық атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z449" w:id="433"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z449" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) баға ұсыныстарын сұрату тәсілімен өткізілген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z450" w:id="434"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z450" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) баға ұсыныстарын ұсынудың түпкілікті мерзімі өткенге дейін баға ұсыныстарын ұсынған әлеуетті өнім берушілердің толық атауы, олардың тауарларға, жұмыстарға, көрсетілетін қызметтерге мәлімдеген бағалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z451" w:id="435"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z451" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауытқу себептерін негіздей отырып, портал автоматты түрде қабылдамаған баға ұсыныстары туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z452" w:id="436"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z452" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) баға ұсыныстарын сұрату тәсілімен сатып алудың жеңімпазы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z453" w:id="437"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z453" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) екінші орын алған әлеуетті өнім беруші туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z454" w:id="438"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z454" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер баға ұсыныстарын сұрату тәсілімен сатып алу өткізілген жағдайда, сатып алу туралы шарттың сомасы мен оны жасасу мерзімдері туралы ақпарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z455" w:id="439"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z455" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       113. Баға ұсыныстарын сұрату тәсілімен сатып алу қорытындылары шығарылған күннен бастап 2 (екі) жұмыс күні ішінде портал сатып алу жеңімпазына осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>103-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жарияланған шарт жобасына сәйкес келетін хабарлама мен қол қойылған сатып алу туралы шартты автоматты түрде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z456" w:id="440"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      114-тармақ жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       114. Баға ұсыныстарын сұрату тәсілімен сатып алу жеңімпазы баға ұсыныстарын сұрату тәсілімен сатып алу жеңімпазы деп тану туралы хабарламаны және сатып алу туралы шарттың жобасын алған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей, Электрондық құжат туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық нысанда сатып алу туралы шартқа қол қояды немесе табиғи монополия субъектісін келіспеушіліктер туралы немесе портал арқылы сатып алу туралы шартқа қол қоюдан бас тарту туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z457" w:id="441"/>
+    <w:bookmarkStart w:name="z457" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі жеңімпаз сатып алу туралы шарт жасасудан жалтарған күннен бастап 2 (екі) жұмыс күні ішінде екінші орын алған әлеуетті өнім берушіге портал арқылы ЭЦҚ куәландырылған сатып алу туралы шарттың жобасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z458" w:id="442"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z458" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатып алу туралы шарттың жобасын екінші орын алған әлеуетті өнім беруші өзіне сатып алу туралы шарттың жобасы ұсынылған күннен бастап 3 (үш) жұмыс күні ішінде электрондық цифрлық қолтаңба арқылы куәландыруға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z459" w:id="443"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z459" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер екінші орын алған әлеуетті өнім беруші осы тармақтың екінші абзацында көзделген мерзімде табиғи монополия субъектісі қол қойған сатып алу туралы шартқа қол қоймаса, табиғи монополия субъектісі қайта сатып алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z460" w:id="444"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z460" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Бір көзден алу тәсілімен сатып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z461" w:id="445"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z461" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Бір көзден алу тәсілімен сатып алу – бұл конкурсты, баға ұсыныстарына сұрау салуды қолданусыз сатып салу тәсілі, олар портал арқылы және мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z462" w:id="446"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z462" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер конкурс тәсілімен қайта сатып алу немесе баға ұсыныстарын сұрату тәсілімен сатып алу өтпеді деп танылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z463" w:id="447"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z463" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының Кәсіпкерлік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік реттеу белгіленген бағалар, тарифтер бойынша тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z464" w:id="448"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z464" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сатып алынатын тауарларға, жұмыстарға, көрсетілетін қызметтерге қатысты айрықша құқықтары бар тұлғадан немесе мемлекеттік немесе табиғи монополия субъектісі болып табылатын тұлғадан тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z465" w:id="449"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z465" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңсерілмейтін күш мән-жайлары туындауы салдарынан, оның ішінде төтенше жағдайлардың салдарларын оқшаулау және (немесе) жою салдарынан тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z466" w:id="450"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z466" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өкілдік шығыстармен байланысты тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z468" w:id="452"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z467" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өнім берушінің тауарларын, жұмыстарын, көрсетілетін қызметтерін сатып алған табиғи монополия субъектісінен біріздендіру, стандарттау немесе үйлесімділікті қамтамасыз ету мақсатында нақ сол өнім берушіден тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуының қажеттілігі туындаған жағдайларында ғана өткізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z468" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сауда-саттықта (аукциондарда) өткізілетін мүлікті (активтерді) сатып алу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z469" w:id="453"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z469" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы заңнамасына сәйкес сот орындаушыларының жүзеге асыруы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z470" w:id="454"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z470" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының оңалту және банкроттық туралы заңнамасына сәйкес жүргізілуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z471" w:id="455"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z471" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының жер заңнамасына сәйкес жүргізілуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z472" w:id="456"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z472" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік мүлікті жекешелендіру кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z473" w:id="457"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z473" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өнім берушінің тауарларын, жұмыстарын, көрсетілетін қызметтерін сатып алған табиғи монополия субъектісінен біріздендіру, стандарттау немесе үйлесімділікті қамтамасыз ету мақсатында нақ сол өнім берушіден тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуының қажеттілігі туындауы жағдайларында ғана өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z474" w:id="458"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 115-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z474" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Мынадай құжаттардың электрондық көшірмелері не электрондық құжаттар бір көзден тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу негіздері болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z475" w:id="459"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z475" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуетті өнім беруші тиісті біртекті тауарлардың, жұмыстардың, көрсетілетін қызметтердің жалғыз әлеуетті өнім берушісі болып табылатындығына байланысты сатып алуды жүзеге асыру кезінде – табиғи монополиялар салаларына жататын көрсетілетін қызметтерді қоспағанда, осы өнім беруші тиісті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды өткізу күніне күнтізбелік бір жылдан кешіктірмей берілген осы өнім беруші тиісті тауарлардың, жұмыстардың, көрсетілетін қызметтердің жалғыз әлеуетті өнім берушісі болып табылатыны туралы тиісті құзыретті органның қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z476" w:id="460"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z476" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) біріздендіру, стандарттау немесе қолда бар тауарлармен, жұмыстармен, көрсетілетін қызметтермен үйлесімділігін қамтамасыз ету мақсатында сатып алуды жүзеге асыру кезінде – оған сәйкес әлеуетті өнім берушіден бастапқыда тауарлар, жұмыстар, көрсетілетін қызметтер сатып алынған шарт, біріздендіру, стандарттау немесе үйлесімділікті қамтамасыз ету мақсатында табиғи монополия субъектісінің сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің сандық және құндық мәндегі осы тауарларды, жұмыстарды, көрсетілетін қызметтерді көлемін көрсете отырып сатып алу қажеттілігі туралы қорытындысы, сондай-ақ қолда бар тауарлармен, жұмыстармен, көрсетілетін қызметтермен стандарттау, біріздендіру немесе үйлесімділігін қамтамасыз ету қажеттілігін растайтын техникалық ерекшелік және (немесе) өзге де құжаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z477" w:id="461"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z477" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурсты өтпеді деп тануға байланысты сатып алуды жүзеге асыру кезінде – осы конкурс бойынша құжат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z478" w:id="462"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z478" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       конкурстық комиссияны бекіту туралы бұйрық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z479" w:id="463"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z479" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       конкурстық құжаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z480" w:id="464"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z480" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       конкурстық өтінімдерді ашу хаттамасы; конкурс қорытындылары туралы хаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z481" w:id="465"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z481" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуетті өнім берушілердің конкурстық өтінімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z482" w:id="466"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшаның алтыншы абзацы жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополия субъектісінің немесе уәкілетті органының интернет-ресурсында, не электрондық сатып алудың ақпараттық жүйелерінде конкурс (тендер) өткізу туралы хабарландыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z483" w:id="467"/>
+    <w:bookmarkStart w:name="z483" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) баға ұсыныстарын сұрату тәсілімен сатып алуды өткізілмеді деп тануға байланысты сатып алуды жүзеге асыру кезінде – баға ұсыныстарын сұрату тәсілімен осы сатып алу жөніндегі құжаттар; әлеуетті өнім берушілердің баға ұсыныстары; баға ұсыныстарын сұрату тәсілімен сатып алу қорытындылары туралы хаттама.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z484" w:id="468"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z484" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       117. Осы Қағидалардың 116-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша бір көзден алу тәсілімен сатып алуды жүзеге асыру кезінде әлеуетті өнім беруші техникалық ерекшелікте белгіленген талаптарға сәйкес келген кезде жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z485" w:id="469"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z485" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір көзден алу тәсілімен сатып алуды жүзеге асыру кезінде табиғи монополия субъектісі портал арқылы әлеуетті өнім берушіден осы әлеуетті өнім беруші ұсынатын тауарларға, жұмыстарға, көрсетілетін қызметтерге бағаның барлық негіздемелерін сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z486" w:id="470"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z486" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Бір көзден алу тәсілімен сатып алуды жүзеге асыру кезінде портал автоматты түрде хаттама жасайды, онда мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z487" w:id="471"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z487" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бір көзден сатып алу тәсілін қолдану негіздемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z488" w:id="472"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z488" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің қысқаша сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z489" w:id="473"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z489" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сатып алу туралы шарт жасалатын әлеуетті өнім берушінің атауы мен орналасқан жері және осындай шарттың бағасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z490" w:id="474"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z490" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-параграф. Қорытынды ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z491" w:id="475"/>
+        <w:t xml:space="preserve"> 6-параграф. Табиғи монополиялар субъектілерінің сатып алуды өткізудің рәсімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-параграфтың тақырыбы жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z491" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Сатып алу туралы шарттар, конкурстық құжаттама, сатып алу хаттамалары, әлеуетті өнім берушілердің өтінімдері және өткізілген сатып алу бойынша өзге де материалдар порталда кемінде бес жыл сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z492" w:id="476"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z492" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Табиғи монополия субъектісі жасалған сатып алу туралы шарттарды тіркеудің бірыңғай журналын жүргізеді. Табиғи монополия субъектісінде электрондық құжат айналымы болған кезде электрондық нысанда бірыңғай журналдың жүргізілуіне жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z493" w:id="477"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z493" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Табиғи монополия субъектісінің екі және одан да көп үлестес тұлғалары сатып алуға қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z494" w:id="478"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z494" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Табиғи монополия субъектісінің жұмыскерлеріне, егер ол әлеуетті өнім берушінің лауазымды немесе сенімді адамының жақын туысы (ата-анасы), балалары, бала асырап алушылары, асырап алынған балалары, ата-анасы бір және ата-анасы бөлек аға-інілері мен апа-сіңлілері, аталары, әжелері, немерелері), немесе жұбайы (зайыбы), жекжаты болып табылса, не конкурс нәтижелеріне өзгеше түрде өзі мүдделі болса, сатып алу рәсімдеріне байланысты міндеттерді орындауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z495" w:id="479"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z495" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Сатып алу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z496" w:id="480"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z496" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі (орнатылған) жабдықтарды, сондай-ақ орнатылған бағдарламалық қамтамасыз етуді (лицензиялық бағдарламалық қамтамасыз етуді) толық жинақтау, жаңғырту және толық жарақтандыру үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z497" w:id="481"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z497" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тауарды лизингке беру жөніндегі қызметтер берушіні анықтау және лизинг нысанасын егжей-тегжейлі сипаттау қажеттілігінің туындауы үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z498" w:id="482"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z498" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополия субъектісінде бар тауарды жөндеу және (немесе) техникалық қызмет көрсету үшін жүзеге асыру жағдайларын қоспағанда, егер мұндай нұсқау сатып алынатын тауардың, жұмыстың, көрсетілетін қызметтің жекелеген әлеуетті өнім берушіге тиесілігін айқындайтын болса, сатып алуды жүргізу кезінде конкурстық (тендерлік) құжаттамада тауар таңбаларына, қызмет көрсету белгілеріне, фирмалық атауларға, патенттерге, пайдалы модельдерге, өнеркәсіптік үлгілерге, тауардың шығарылған жерінің атауына және өндірушінің атауына нұсқаудың болуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z499" w:id="483"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z499" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Реттеліп көрсетілетін қызметтердің әлеуетті өнім берушілері мен тұтынушылары сатып алу рәсімін жүргізу кезінде, оның ішінде техникалық ерекшелікте, сатып алу қорытындылары туралы хаттамада және жасалған шарттарда қойылатын талаптар бойынша табиғи монополия субъектісінің, конкурстық комиссияның, конкурстық комиссия (хатшылықтың) хатшысының және техникалық сарапшылардың заңсыз әрекеттері үшін уәкілетті органға шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z500" w:id="484"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z500" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Әлеуетті өнім берушілер мен реттеліп көрсетілетін қызметтерді тұтынушылар табиғи монополия субъектісінің, конкурстық комиссияның, конкурстық комиссия хатшысының (хатшылық) және техникалық сарапшылардың сатып алуды жүргізу бойынша іс-әрекеттеріне шағымдануы кезеңінде сатып алу туралы шарт жасалмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z501" w:id="485"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z501" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте өтінім беруші табиғи монополия субъектісін жоғарыда көрсетілген тұлғалардың әрекеттеріне шағымдануы туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z502" w:id="486"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z502" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Сатып алудың жеңімпазы болып танылған әлеуетті өнім берушінің, немесе екінші орын алған әлеуетті өнім берушінің сатып алу туралы шарт жасаудан жалтаруы немесе сатып алу туралы шарт талаптарын орындамауы жағдайларында табиғи монополия субъектісі оларды табиғи монополиялар туралы заңнамада белгіленген сатып алудың жосықсыз қатысушысы деп тану туралы шағыммен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z503" w:id="487"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z503" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Өткізілетін (өткізілген) сатып алу қорытындыларына әсер ететін сатып алу хабарландыруында бұзушылықтар анықталған жағдайда, табиғи монополия субъектісі портал арқылы сатып алу туралы шарт жасалған күнге дейін сатып алуды (лотты) немесе олардың қорытындыларын жояды, хабарландыруды сәйкестікке келтіреді және осы Қағидаларға сәйкес сатып алуды қайта жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z504" w:id="488"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z504" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Өткізілетін (өткізілген) сатып алу қорытындыларына әсер ететін сатып алу хабарландыруында бұзушылықтар анықталған жағдайда, табиғи монополия субъектісі портал арқылы сатып алу туралы шарт жасалған күнге дейін сатып алуды (лотты) немесе олардың қорытындыларын жояды, хабарландыруды сәйкестікке келтіреді және осы Қағидаларға сәйкес сатып алуды қайта жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z505" w:id="489"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z505" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Табиғи монополия субъектісі сатып алудың (лоттың) немесе олардың қорытындыларының күші жойылды деген шешімді бекіткен күннен бастап екі жұмыс күні ішінде портал арқылы өткізілген сатып алуға қатысушы адамдарға бұл туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z506" w:id="490"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z506" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Уәкілетті орган табиғи монополиялар туралы заңнамада белгіленген табиғи монополия субъектісінің сатып алуды жүргізу рәсімін бұзғаны анықталған жағдайда табиғи монополиялар туралы заңнаманың бұзылуын тоқтату туралы, оның ішінде сатып алуды, сатып алу және (немесе) қайта сатып алуды жүргізу туралы шарттың күшін жою туралы нұсқама шығарады, сондай-ақ тарифті бекіту, инвестициялық бағдарламаны бекіту және тарифтік сметаның және инвестициялық бағдарламаның орындалуы туралы есептерді қарау кезінде осы шығындарды ескермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z507" w:id="491"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z507" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Реттеліп көрсетілетін қызметтерге қол жеткізудің тең жағдайларын қамтамасыз ету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z508" w:id="492"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z508" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z509" w:id="493"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z509" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       131. Тұтынушылардың реттеліп көрсетілетін қызметтерге қол жеткізуі Қазақстан Республикасының Су кодексіне, "Табиғи монополиялар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы Қағидаларға сәйкес ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z510" w:id="494"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z510" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Реттеліп көрсетілетін қызметтерге тең қол жеткізуді қамтамасыз ету мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z511" w:id="495"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z511" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидаларда айқындалған талаптар сақталған кезде барлық тұтынушылар үшін реттеліп көрсетілетін қызметтерге тең қол жеткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z512" w:id="496"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z512" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи монополия субъектісінің ақпараттық ашықтығы шарттары негізге алына отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z513" w:id="497"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z513" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Тұтынушылардың реттеліп көрсетілетін қызметке қол жеткізуі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z514" w:id="498"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12300,3397 +15171,3552 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ақпаратты табиғи монополия субъектісінің интернет-ресурсында орналастырумен, ол болмаған жағдайда – уәкілетті органға оның интернет-ресурсында орналастыру үшін ұсынумен, сондай-ақ Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ақпаратты мемлекеттік қала құрылысы кадастрының автоматтандырылған ақпараттық жүйесінде орналастырумен және (немесе) өзектілендірумен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z515" w:id="499"/>
+    <w:bookmarkStart w:name="z515" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи монополия субъектісінің желілеріне: бекітілген егжей-тегжейлі жоспарлау жобасына (құрылыс салу схемасына) сәйкес инженерлік коммуникацияларды дамыту жоспарына немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға техникалық шарттар берумен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z516" w:id="500"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z516" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұтынушының реттеліп көрсетілетін қызметке қосылуға арналған техникалық шарттарды орындауымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z517" w:id="501"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z517" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реттеліп көрсетілетін қызметке қосылумен, немесе реттеліп көрсетілетін қызмет көлемін арттырумен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z518" w:id="502"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z518" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реттеліп көрсетілетін қызметті көрсетуге шарттар жасасу арқылы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z519" w:id="503"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z519" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Табиғи монополия субъектісінің интернет-ресурсында, не ол болмаған жағдайда уәкілетті органның интернет-ресурсында тоқсан сайын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z520" w:id="504"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z520" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бос және қол жетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілетінің резерві, бар-жоғы туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z521" w:id="505"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z521" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, реттеліп көрсетілетін қызметтерді ұсыну кезінде пайдаланылатын желілерді немесе өзге де мүлікті орналастыру схемалары орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z522" w:id="506"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z522" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Техникалық шарттармен табиғи монополия субъектісінің қосылатын желілеріне, материалдарға, жабдықтарға, құрылғыларға, есепке алу аспаптарына қойылатын талаптардың түбегейлі тізбесі айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z523" w:id="507"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z523" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       136. Табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға арналған техникалық шарттарды беруге өтініш қабылдауосы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес табиғи монополия субъектісінің кеңсесі арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z524" w:id="508"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z524" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушының өкілі өтініш берген кезде өкіл оның өкілеттігін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z525" w:id="509"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z525" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызмет көлемінің ұлғайтуға арналған техникалық шарттарды беруге арналған өтінішке қоса берілетін құжаттардың тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>151-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z526" w:id="510"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z526" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызмет көлемін ұлғайтуға арналған техникалық шарттарды беруге өтініш:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z527" w:id="511"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z527" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық жағынан күрделі емес объектілер үшін – 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z528" w:id="512"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z528" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық жағынан күрделі объектілер үшін – 10 (он) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z529" w:id="513"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z529" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қарау қорытындысы бойынша табиғи монополия субъектісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z530" w:id="514"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z530" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық шарттарды береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z531" w:id="515"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z531" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық шарттарды беруден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z532" w:id="516"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z532" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Табиғи монополия субъектісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z533" w:id="517"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z533" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реттеліп көрсетілетін қызметтің талап етілетін көлемін ұсыну үшін қажетті бос және қолжетімді қуаттар, сыйымдылықтар, орындар, табиғи монополия субъектісі желілерінің өткізу қабілеттері болмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z534" w:id="518"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z534" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи монополия субъектісінің желілері немесе реттеліп көрсетілетін қызметті ұсыну үшін қажет өзге де мүлік болмаған жағдайда техникалық шарттарды беруден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z535" w:id="519"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z535" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Техникалық шарттарды беруден бас тартқан жағдайда табиғи монополия субъектісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z536" w:id="520"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z536" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық шарттарды беруден бас тарту туралы шешімге уәжді негіздемені қоса береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z537" w:id="521"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z537" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті органға техникалық шарттар беруден бас тарту туралы шешімнің көшірмесін, бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілеттерінің тапшылығы, немесе табиғи монополия субъектісі желілерінің немесе реттеліп көрсетілетін қызметті ұсыну үшін қажет өзге де мүліктің жоқ екені есептелген уәжді негіздеме жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z538" w:id="522"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z538" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Табиғи монополия субъектісінің желілеріне қосудың техникалық шарттарын беруден бас тарту туралы шешімнің көшірмесін алуға байланысты уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z539" w:id="523"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z539" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жеті жұмыс күнінен кешіктірмей тұтынушыға табиғи монополия субъектісінің желілеріне қосуға арналған техникалық шарттар беруден бас тартудың негізділігін растайтын, немесе Қазақстан Республикасы Кәсіпкерлік кодексінің 144-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес табиғи монополия субъектісінің қызметін тексеруге бастамашылық жасау үшін уәкілетті органға шағым берудің қажеттігі туралы хат жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z540" w:id="524"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z540" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілеттерінің болмау фактісі анықталған немесе табиғи монополия субъектісінің желілері, немесе реттеліп көрсетілетін қызметтің талап етілетін көлемін ұсыну үшін табиғи монополия субъектісінің қажетті өзге де мүлкі болмаған кезде табиғи монополия субъектісіне экономикалық жағынан орынды болған кезде бекітілген инвестициялық бағдарламаны өзгерту және реттеліп көрсетілетін қызметке қосу үшін жағдайлар жасау қажет екендігі туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z541" w:id="525"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z541" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Техникалық шарттарды монополистердің тікелей түзетуіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z542" w:id="526"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z542" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Табиғи монополия субъектісіне реттеліп көрсетілетін қызметке қол жеткізуді ұсыну кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z543" w:id="527"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z543" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бос қуаттар туралы ақпарат ұсынғаны үшін төлемақы алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z544" w:id="528"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z544" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реттеліп көрсетілетін қызметті көрсетуге қатысы жоқ мемлекеттік органдардың, мемлекеттік емес ұйымдардың рұқсаттары мен өзге де құжаттарын ұсынуды талап етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z545" w:id="529"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z545" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұтынушыға табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға арналған техникалық шарттарды сақтаудан басқа, өзге де талаптарды қоюға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z546" w:id="530"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z546" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реттеліп көрсетілетін қызметке қолжетімділіктің тең емес жағдайларын жасауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z547" w:id="531"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z547" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополия субъектісінің желілеріне қосуға, немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға арналған техникалық шарттарға сәйкес тұтынушының жұмыстарды жүргізу жөніндегі қызметін шектеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z548" w:id="532"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z548" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) құрылыс жобасының табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға арналған техникалық шарттарға сәйкестігіне келісуді талап етуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z549" w:id="533"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z549" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Тұтынушының жұмыстардың аяқталғаны және реттеліп көрсетілетін қызметті алуға әзірлігі туралы ақпаратын алған күннен бастап 2 (екі) жұмыс күні ішінде табиғи монополия субъектісі берілген техникалық шарттарға сәйкес орындалған жұмыстарды және реттеліп көрсетілетін қызметті алуға әзірлігін тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z550" w:id="534"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z550" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындалған жұмыстар техникалық шарттарға сәйкес келген кезде табиғи монополия субъектісінің реттеліп көрсетілетін қызметіне қосу 3 (үш) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z551" w:id="535"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z551" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Орындалған жұмыстар техникалық шарттарға сәйкес келмеген кезде табиғи монополия субъектісі құрылыс объектісінің реттеліп көрсетілетін қызметті алуға әзір емес екендігі туралы тұтынушыға 1 (бір) жұмыс күні ішінде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z552" w:id="536"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z552" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушы анықталған бұзушылықтар жойылғаннан кейін жұмыстардың аяқталғаны және реттеліп көрсетілетін қызметті алуға әзірлігі туралы қайта хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z553" w:id="537"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z553" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Тұтынушының осы тарауда айқындалған талаптарды сақтауы табиғи монополиялар субъектісі мен тұтынушының арасында уәкілетті орган бекіткен үлгі шарттарға сәйкес ұсынылатын реттеліп көрсетілетін қызметтердің әрбір түріне жеке шарт жасасу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z554" w:id="538"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z554" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополия субъектісі тұтынушы жүгінген кезде реттеліп көрсетілетін қызметке қол жеткізу тәртібі туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z555" w:id="539"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z555" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Реттеліп көрсетілетін қызметтер табиғи монополия субъектісімен шарт жасасқан барлық тұтынушыларға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z556" w:id="540"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z556" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Реттеліп көрсетілетін қызметтерге қол жеткізудің тең жағдайларын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z557" w:id="541"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z557" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. Табиғи монополия субъектісінің инженерлік желілеріне қосуға, немесе реттеліп көрсетілетін қызметтерінің көлемін ұлғайтуға арналған техникалық шарттарды табиғи монополия субъектісі елді мекеннің құрылыстары өнімділігінің және каналдың өткізу қабілетінің жеткілікті қоры болған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z558" w:id="542"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z558" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүйелерге қосылатын жаңа объектілерді жобалау және кейіннен салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z559" w:id="543"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z559" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) су тұтыну көлемдерін ұлғайту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z560" w:id="544"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z560" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер бұл тұтынылатын қызметтердің көлемі мен сипаттамаларының өзгеруіне әкеп соқтырса, объектіні реконструкциялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z561" w:id="545"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z561" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) объектіні қайта бейіндеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z562" w:id="546"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z562" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) желілерге бұрын қосылмаған объектіні қосу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z563" w:id="547"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z563" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) инженерлік желілерді дамыту жағдайларында береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z564" w:id="548"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z564" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Желілер бірнеше табиғи монополия субъектілеріне қызмет көрсеткен жағдайда, техникалық шарттарды балансында қосылу жоспарланатын каналдары бар табиғи монополия субъектісі береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z565" w:id="549"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z565" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       150. Желілерге қосылуға техникалық шарттар беруге өтініш осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z566" w:id="550"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z566" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Желілерге қосылуға техникалық шарттар беру туралы өтінішке мыналар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z567" w:id="551"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z567" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлғалар үшін – объект иесінің жеке басын куәландыратын құжаттың көшірмесі, заңды тұлғалар үшін – жеке кәсіпкер куәлігінің көшірмесі, немесе жеке кәсіпкер ретінде қызметтің басталғаны туралы хабарламаның көшірмесі, мемлекеттік тіркеу (қайта тіркеу) туралы куәліктің көшірмесі немесе анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z568" w:id="552"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z568" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тіркелген құқықтар туралы анықтаманың, немесе құқық белгілейтін құжаттардың көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z569" w:id="553"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z569" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұйымның бірінші басшысын қоспағанда (заңды тұлғалар мен дара кәсіпкерлер үшін) жеке басын куәландыратын құжатты қоса бере отырып, шарт жасасуға уәкілетті тұлғаға құжаттың (бұйрықтың, сенімхаттың, адамның өкілеттігін растайтын құжаттың) көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z570" w:id="554"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z570" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) банк деректемелері (банктің атауы, ағымдағы шоттың №);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z571" w:id="555"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z571" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) су қызметтерін өндірістік тұтыну кезінде мәлімделген көлемдер бойынша негіздеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z572" w:id="556"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z572" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шлюздің, су торабының есеп тораптарының және/немесе су бөлу нүктесінің (гидропост) немесе, арнаның теңгерімдік тиесілілік шекарасының алдында бұру басында орнатылған сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z573" w:id="557"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z573" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1: 500 масштабтағы құрылыс учаскесін топографиялық түсіру (барлық жерүсті және жерасты коммуникациялары мен құрылыстарымен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z574" w:id="558"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z574" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Жобаланатын объектінің сипаттамалары өзгерген кезде, суармалы жерлер және олардың қолданылу кезеңі ішінде техникалық шарттар осы Қағидаларда белгіленген тәртіпте тұтынушының жаңа техникалық шарттарды беруге өтініш беруі арқылы өзгертілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z575" w:id="559"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z575" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Табиғи монополия субъектісі өтінішті алған күннен бастап 5 (бес) жұмыс күні ішінде техникалық шарттарды береді, немесе көрсетілген техникалық шарттарды беруді қоспағанда, техникалық шарттарды беруден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z576" w:id="560"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z576" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Табиғи монополия субъектісі әзірленген және берілген техникалық шарттарды есепке алуды және тіркеуді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z577" w:id="561"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z577" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі әзірленген және берілген техникалық шарттарды есепке алуды және тіркеуді ұйымдастырады. Берілген техникалық шарттардың бір данасы табиғи монополия субъектісінде сақталады. Берілген техникалық шарттардың сақталу мерзімі шектеусіз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z578" w:id="562"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z578" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Жұмыстар аяқталғаннан кейін тұтынушы табиғи монополия субъектісіне жұмыстардың аяқталғаны және реттелетін қызметті алуға дайындығы туралы хабарлайды, ол ақпаратты алған күннен бастап 2 (екі) жұмыс күні ішінде орындалған жұмыстарды берілген техникалық шарттарға сәйкес тексеруді және реттелетін қызметті алуға дайындығын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z579" w:id="563"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z579" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындалған жұмыстар техникалық шарттарға сәйкес келген кезде реттеліп көрсетілетін қызметке қосылу 1 (бір) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z580" w:id="564"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z580" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Орындалған жұмыстар техникалық шарттарға сәйкес келмеген жағдайда табиғи монополия субъектісі 1 (бір) жұмыс күні ішінде тұтынушыға объектінің реттеліп көрсетілетін қызметті алуға дайын еместігі туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z581" w:id="565"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z581" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған бұзушылықтар жойылғаннан кейін тұтынушы жұмыстардың аяқталғаны және реттелетін қызметті алуға дайын екендігі туралы қайта хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z582" w:id="566"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z582" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Реттелетін қызметке қосылу келесі жұмыстарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z583" w:id="567"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z583" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия субъектісінің қолданыстағы желіні ажыратуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z584" w:id="568"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z584" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұтынушының қолданыстағы желісіне қосылу өндірісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z585" w:id="569"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z585" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) табиғи монополия субъектісінің қолданыстағы желіні қосуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z586" w:id="570"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z586" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Табиғи монополия субъектісінің реттеліп көрсетілетін қызметті ұсынуы реттеліп көрсетілетін қызметті көрсету туралы шарт жасалғаннан кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z587" w:id="571"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z587" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Табиғи монополия субъектісі әзірленген және берілген техникалық шарттарды есепке алуды және тіркеуді ұйымдастырады. Берілген техникалық шарттардың бір данасы табиғи монополия субъектісінде сақталады. Берілген техникалық шарттарды сақтау мерзімі шексіз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z588" w:id="572"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z588" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Реттеліп көрсетілетін қызметтерге қол жеткізудің тең жағдайларын қамтамасыз ету және олар бойынша шешімдер қабылдау жөніндегі өтініштерді қарау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z589" w:id="573"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z589" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Тұтынушыға реттеліп көрсетілетін қызметтерге қол жеткізуге тең жағдайлар беру бойынша келіспеушіліктер туындаған жағдайда тұтынушы уәкілетті органға өтініш жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z590" w:id="574"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z590" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініште өтініш беруші туралы және оған қатысты өтініш берілген табиғи монополия субъектісі туралы мәліметтер, осы Қағидалардың талаптарын бұзу сипаттамасы, сондай-ақ өтініш беруші өтініш жасаған талаптар қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z592" w:id="576"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z591" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Тұтынушылардың өтініштері ҚР ӘРПК айқындаған тәртіппен және мерзімдерде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 161-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z592" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Табиғи монополия субъектісі, не тұтынушылар өтініш бойынша қабылданған шешімге уәкілетті органға (жоғары тұрған лауазымды адамға) немесе сотқа шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z593" w:id="577"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z593" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Ұсынылатын реттеліп көрсетілетін қызметтер туралы ақпарат беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z594" w:id="578"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z594" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Табиғи монополия субъектісі тоқсан сайын мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z595" w:id="579"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z595" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       резерв, бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілеттерінің, болуы туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z596" w:id="580"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z596" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді және порттық қызметтер нарығында бәсекелестік болмаған кезде порттардың реттеліп көрсетілетін қызметтерін қоспағанда, реттеліп көрсетілетін қызметтерді ұсыну кезінде пайдаланылатын желілерді, немесе өзге де мүлікті орналастыру схемаларын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z597" w:id="581"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z597" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, бекітілген инвестициялық бағдарламаның орындалу барысы туралы ақпаратты (объектілер орналасқан жерлері, фото-бейне түсірілімдермен қоса орындалу сатылары, инвестициялық бағдарламалардың іс-шараларын орындау мерзімдері және құны) өзінің интернет-ресурсында орналастырады, не ол болмаған жағдайда уәкілетті органның интернет-ресурсында орналастыру үшін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z598" w:id="582"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      164-тармақтың бірінші абзацы жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       164. Табиғи монополиялар субъектілері Қазақстан Республикасының мемлекеттік қала құрылысы кадастрын жүргізу және одан ақпарат және (немесе) мәліметтер ұсыну қағидаларына сәйкес Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 244 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11111 болып тіркелген) бекітілген, сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган бекіткен нысандарға сәйкес мемлекеттік қала құрылысы кадастрының автоматтандырылған ақпараттық жүйесінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z599" w:id="583"/>
+    <w:bookmarkStart w:name="z599" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мына ақпаратты (туралы):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z600" w:id="584"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z600" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       резерв;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z601" w:id="585"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z601" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       белгіленген қуат және (немесе) сыйымдылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z602" w:id="586"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z602" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бос және қолжетімді қуаттардың және (немесе) сыйымдылықтардың бар-жоғы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z603" w:id="587"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z603" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       желілердің өткізу қабілеттілігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z604" w:id="588"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z604" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орналасқан жері (елді мекен көшелерінің атауын көрсете отырып);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z605" w:id="589"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z605" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұзындығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z606" w:id="590"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z606" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       брондалған қуаттардың және (немесе) сыйымдылықтардың саны және олардың брондау мерзімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z607" w:id="591"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z607" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілетін қызметтерді түпкі тұтынушыларға ұсыну үшін технологиялық процесте пайдаланылатын қолданыстағы қуаттардың және (немесе) сыйымдылықтардың саны туралы ақпаратты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z608" w:id="592"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z608" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, реттеліп көрсетілетін қызметтерді ұсыну кезінде пайдаланылатын желілерді, немесе өзге де мүлікті орналастыру схемаларын машинамен оқылатын түрде орналастырады және (немесе) жаңартып отырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z609" w:id="593"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z609" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Табиғи монополия субъектісі уәкілетті органның талап етуі бойынша оған қағаз тасығышта немесе электрондық нысанда табиғи монополия субъектісі тиісті талапты алған күннен бастап 5 (бес) жұмыс күнінен кем болмайтын уәкілетті орган белгілеген мерзімде қажетті ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z610" w:id="594"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z610" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Табиғи монополия субъектісі ұсынған ақпаратты пайдаланған кезде уәкілетті орган табиғи монополия субъектісі мен тұтынушылардың мемлекеттік, қызметтік, коммерциялық құпияның, басқа да заңды мүдделерінің сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z611" w:id="595"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z611" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы, реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерінің сақталуы және табиғи монополиялар субъектілерінің тұтынушылар мен өзге де мүдделі тұлғалар алдында қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептерді жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z612" w:id="596"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z612" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Табиғи монополия субъектісі ағымдағы күнтізбелік жылдың 1-тамызынан және келесі күнтізбелік жылдың 1-мамырынан кешіктірмей жарты жылдықтың және жылдың қорытындылары бойынша бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерінің сақталуы және табиғи монополиялар субъектілерінің тұтынушылар мен өзге де мүдделі тұлғалар алдында қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептер жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z613" w:id="597"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z613" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушылар мен өзге де мүдделі тұлғалар алдындағы есеп жария тыңдау нысанында өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z614" w:id="598"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z614" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       168. Табиғи монополия субъектісі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде тиісті әкімшілік-аумақтық бірліктің аумағында таратылатын бұқаралық ақпарат құралдарында және (немесе) өзінің интернет-ресурсында тұтынушылар мен өзге де мүдделі тұлғалар алдындағы бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуы және негіздемелермен бірге табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептерін, оның ішінде қаржылық есептілікті орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z615" w:id="599"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z615" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Алдағы есеп беруді өткізу туралы хабарландыруды Тіркелімнің жергілікті бөліміне енгізілген табиғи монополия субъектісі кемінде аптасына бір рет шығарылатын және тиісті әкімшілік-аумақтық бірліктің аумағында таратылатын мерзімді баспа басылымында, ал Мемлекеттік тіркелімнің республикалық бөліміне енгізілген табиғи монополия субъектісі – кемінде аптасына 1 (бір) рет шығарылатын және Қазақстан Республикасының бүкіл аумағында таратылатын мерзімді баспа басылымында және (немесе) өзінің интернет-ресурсында оны өткізуге дейін 15 (он бес) жұмыс күнінен кешіктірмей жариялайды және мынадай мәліметтерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z616" w:id="600"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z616" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия субъектісінің атауын және орналасқан жерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z617" w:id="601"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z617" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) есеп беруді өткізу күні мен орнын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z618" w:id="602"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z618" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұсынылатын реттеліп көрсетілетін қызметтердің түрін қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z619" w:id="603"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z619" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Есепті өткізгенге дейін 1 (бір) ай бұрын табиғи монополия субъектісі уәкілетті органды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z620" w:id="604"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z620" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       171. Алдағы есепті өткізу туралы хабарландыру жарияланғаннан кейін табиғи монополия субъектісі есепті өткізгенге дейін 5 (бес) жұмыс күні бұрын өзінің интернет-ресурсында орналастырады, ал ол болмаған жағдайда уәкілетті органға оның интернет-ресурсында орналастыру үшін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z621" w:id="605"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z621" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Есепті өткізуге арналған үй-жайды табиғи монополия субъектісі айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z622" w:id="606"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z622" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. Табиғи монополия субъектісі есепті өткізу орнына барлық тілек білдірушілердің қол жеткізуін қамтамасыз етеді. Есеп өткізу және өзге де мамандандырылған режимі бар ғимараттарда өткізілген жағдайда табиғи монополия субъектісі хабарландыруда тыңдаушылардың тізімі алдын ала қалыптастырылатыны туралы көрсетеді, оның мерзімі есепті өткізуге дейін 24 (жиырма төрт) сағат бұрын аяқталады. Егер есеп демалыс күнінен кейінгі келесі жұмыс күні өткізілсе, онда тыңдаушылардың тізімін қалыптастыру жұмыс күнінің бірінші жартысында сағат 12.00-ге дейін аяқталады және есеп жұмыс күнінің екінші жартысында өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z623" w:id="607"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z623" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жария тыңдаулар, табиғи монополиялар субъектілерінің тұтынушылар мен өзге де мүдделі тұлғалар алдындағы есептері қатысушылардың жария тыңдауларға кедергісіз қол жеткізуі қамтамасыз етіле отырып, онлайн-трансляция ұйымдастырумен де өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z624" w:id="608"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z624" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елде төтенше жағдай, шектеу іс-шаралары, оның ішінде карантин енгізілген кезде уәкілетті орган, табиғи монополиялар субъектілері жария тыңдауларды, тұтынушылар мен өзге де мүдделі тұлғалар алдындағы есептерді онлайн-трансляциялар арқылы өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z625" w:id="609"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z625" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жария тыңдаулар онлайн-трансляциялар арқылы өткізілген кезде уәкілетті орган жария тыңдаулар өткізілетін күнге дейін күнтізбелік 10 (он) күннен кешіктірмей, бұқаралық ақпарат құралдарында және интернет-ресурста жария тыңдаулардың күнін, уақытын және онлайн-трансляцияға сілтемені көрсете отырып, алдағы жария тыңдау туралы хабарландыруды орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z626" w:id="610"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z626" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. Осы тарауда көзделген талаптар қуаттылығы аз табиғи монополиялар субъектілеріне және жаңадан құрылған табиғи монополиялар субъектілеріне қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z627" w:id="611"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z627" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Есепті өткізу үшін табиғи монополия субъектісі басшыларының арасынан жария тыңдаудың төрағасы (бұдан әрі – Төраға), табиғи монополия субъектісі қызметкерлерінің арасынан – жария тыңдаудың хаттамасын жүргізетін хатшы тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z628" w:id="612"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z628" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Төраға белгіленген уақытта көпшілік алдында жария тыңдауды ашады және күн тәртібін жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z629" w:id="613"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z629" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Жария тыңдау табиғи монополия субъектісінің сөз сөйлеуін қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z630" w:id="614"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z630" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Табиғи монополия субъектісінің сөйлеген сөзі мынадай ақпаратты қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z631" w:id="615"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z631" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия субъектісі туралы жалпы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z632" w:id="616"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z632" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға 8-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша бекітілген инвестициялық бағдарламаның орындалуы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z633" w:id="617"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z633" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидаларға 8-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша бекітілген тарифтік сметаның баптары бойынша орындалуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z634" w:id="618"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z634" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін сақтау туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z635" w:id="619"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z635" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополия субъектісі қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z636" w:id="620"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z636" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) табиғи монополия субъектісі қызметінің негізгі қаржы-экономикалық көрсеткіштері туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z637" w:id="621"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z637" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ұсынылған реттеліп көрсетілетін қызметтердің көлемі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z638" w:id="622"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z638" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) реттеліп көрсетілетін қызметтерді тұтынушылармен жүргізілетін жұмыс туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z639" w:id="623"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z639" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қызмет перспективалары (даму жоспарлары), оның ішінде реттеліп көрсетілетін қызметтерге тарифтердің ықтимал өзгерістері туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z640" w:id="624"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z640" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өз сөзінде табиғи монополия субъектісі реттеліп көрсетілетін қызметтерді ұсыну сапасы туралы егжей-тегжейлі түсінік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z641" w:id="625"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z641" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушылар мен өзге де мүдделі тұлғалар алдында есеп беретін табиғи монополия субъектісінің атынан бірінші басшы, не бірінші басшының міндеттерін атқару жүктелген адам шығады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z642" w:id="626"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z642" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Жария тыңдауға қатысушылар қаралатын мәселе бойынша ауызша, немесе жазбаша өз пікірін білдіре алады, сөз сөйлеушілерге сұрақтар қоя алады, өз сөзінде көмекші материалдарды (плакаттар, кестелер және басқалар) пайдалана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z643" w:id="627"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z643" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Жария тыңдауға қатысушының жазбаша түрде білдірген пікірі жеке немесе заңды тұлғаның ресми тұлғаға өтінішіне теңестіріледі және жария тыңдау хаттамасына міндетті түрде енгізуге, сондай-ақ табиғи монополия субъектісінің одан әрі қарауына және тиісті шаралар қабылдауына жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z644" w:id="628"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z644" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Көпшілік тыңдауды өткізу кезінде тәртіпті бұзған адамға Төраға ескерту жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z645" w:id="629"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z645" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Төраға қорытынды шығарады және көпшілік тыңдауды жабады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z646" w:id="630"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z646" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Жария тыңдауды өткізу барысында хаттама жүргізіледі. Хаттамада тыңдаудың басталу және аяқталу уақыты, сөз сөйлегендердің тегі мен аты-жөні туралы ақпарат және сөз сөйлеудің қысқаша мазмұны қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z647" w:id="631"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z647" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Жария тыңдау хаттамасының көшірмесі ол өткізілгеннен кейін 5 (бес) жұмыс күні ішінде уәкілетті органға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z648" w:id="632"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z648" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       185. Жария тыңдау хаттамасы мен материалдарынан істер қалыптастырылады және Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 25 тамыздағы № 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мемлекеттік және мемлекеттік емес ұйымдарда құжаттама жасау, құжаттаманы басқару және электрондық құжат айналымы жүйелерін пайдалану қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33339 болып тіркелген) сәйкес сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z649" w:id="633"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z649" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Табиғи монополия субъектісі тұтынушылар және өзге де мүдделі тұлғалар алдында есеп өткізілген күннен бастап 5 (бес) жұмыс күнінен кешіктірмей, оны бұқаралық ақпарат құралдарында және (немесе) өзінің интернет-ресурсында орналастырады, не уәкілетті органға оның интернет-ресурсында орналастыру үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z650" w:id="634"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z650" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті орган есепті келіп түскен бастап 5 жұмыс күні ішінде өзінің интернет-ресурсына орналастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z651" w:id="635"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z651" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілеттерінің бар екендігі туралы ақпаратты, сондай-ақ табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтердің инженерлік коммуникацияларының схемаларын орналастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z652" w:id="636"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z652" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Табиғи монополия субъектісі өзінің интернет-ресурсында орналастырады, не өзінің интернет-ресурсы болмаған жағдайда уәкілетті органға өзінің интернет-ресурсында орналастыру үшін тоқсан сайын Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, желілердің өткізу қабілетінің болуы туралы жаңартылатын ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z653" w:id="637"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z653" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Табиғи монополия субъектісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z654" w:id="638"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z654" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілеттерінің резерві, бар-жоғы туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z655" w:id="639"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z655" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді және порттық қызметтер нарығында бәсекелестік болмаған кезде порттардың реттеліп көрсетілетін қызметтерін қоспағанда, реттеліп көрсетілетін қызметтерді ұсыну кезінде пайдаланылатын желілерді немесе өзге де мүлікті орналастыру схемасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z656" w:id="640"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z656" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, бекітілген инвестициялық бағдарламаның орындалу барысы туралы ақпаратты (объектілердің орналасқан жерлері, фото-бейне түсірілімді қоса бере отырып, орындалу сатылары, инвестициялық бағдарламалардың іс-шараларын орындау мерзімдері және құны) тоқсан сайын өзінің интернет-ресурсында орналастырады, не ол болмаған жағдайда уәкілетті органға оның интернет-ресурсында орналастыру үшін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z657" w:id="641"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z657" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Есепке алу аспабын сатып алу және орнату үшін төлемақыны келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z658" w:id="642"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z658" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. Табиғи монополия субъектісі құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, тұтынушымен жасалған шартқа сәйкес есепке алу аспабын сатып алады және тұтынушыға орнатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z659" w:id="643"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z659" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Табиғи монополия субъектісі тұтынушыларға есепке алу аспаптарын орнату кестесін (бұдан әрі – Кесте) әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z660" w:id="644"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z660" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Есепке алу аспаптарын сатып алу және орнату үшін төлем мөлшерін (бұдан әрі – Төлем) табиғи монополия субъектісі есептейді және уәкілетті органмен келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z661" w:id="645"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z661" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Табиғи монополия субъектісінің Төлемді бекіту туралы шешімі Төлемді алу мерзімін көрсете отырып, табиғи монополия субъектісінің бірінші басшысының, не оның міндетін атқарушы тұлғаның бұйрығы түрінде қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z662" w:id="646"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z662" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193. Төлемді бекіту туралы бұйрықты табиғи монополия субъектісі кестені, сондай-ақ табиғи монополия субъектісінің есепке алу аспаптарын сатып алуға және орнатуға арналған шығындарды негіздейтін есептеулер мен құжаттарды қоса бере отырып, оған қол қойылған күннен бастап 3 (үш) жұмыс күні ішінде қарау және келісу үшін уәкілетті органға ұсынады. Негіздеуші материалдардың әрбір парағына табиғи монополия субъектісінің бірінші басшысы, не оны алмастыратын тұлға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z663" w:id="647"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z663" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. Уәкілетті орган табиғи монополия субъектісі ұсынған төлем бекіту туралы шешімді және төлемді есептеуге негіздейтін материалдарды олар уәкілетті органға келіп түскен күннен бастап 30 (отыз) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z664" w:id="648"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z664" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195. Табиғи монополия субъектісінің төлемді бекіту туралы шешімін және төлемді есептеуге негіздейтін материалдарды қарау нәтижелері бойынша уәкілетті орган табиғи монополия субъектісіне төлем мөлшерін келісу, не төлем мөлшерін келісуден дәлелді бас тарту туралы хат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z665" w:id="649"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z665" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       196. Табиғи монополия субъектісі ұсынылған кестені облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z666" w:id="650"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z666" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Табиғи монополия субъектісі және мүдделі тұлғалар уәкілетті органға ақпарат ұсынған кезде коммерциялық құпияны құрайтын мәліметтердің тізбесін айқындайтын ішкі актінің көшірмесін қоса бере отырып, коммерциялық құпияны құрайтын мәліметтердің толық тізбесін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z667" w:id="651"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z667" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198. Табиғи монополия субъектісі жеке қосалқы шотта есепке алу аспаптарын сатып алуға және орнатуға байланысты шығындар мен кірістердің есебін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z668" w:id="652"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z668" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199. Табиғи монополия субъектісі тұтынушыға реттеліп көрсетілетін қызметтер үшін төлеуге ұсынылатын төлем құжатында осы Қағидаларға сәйкес келісілген төлем көрсетілетін жеке жолды көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z669" w:id="653"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z669" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200. Есепке алу аспабы тұтынушы табиғи монополия субъектісіне осы есепке алу аспабын сатып алудың және орнатудың барлық құнын төлегеннен кейін тұтынушының меншігіне өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z670" w:id="654"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z670" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Табиғи монополиялар салаларындағы мемлекеттік бақылауды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z671" w:id="655"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z671" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201. Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметтеріндегі мемлекеттік бақылау Қазақстан Республикасының Кәсіпкерлік кодексінде белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkEnd w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15709,2840 +18735,2922 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z672" w:id="656"/>
+    <w:bookmarkStart w:name="z672" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Тұтынушыларға және (немесе) уәкілетті органға тариф туралы, оның өзгергенін хабарлау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z673" w:id="657"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z673" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202. Табиғи монополия субъектісі тұтынушыларды және (немесе) уәкілетті органға тиісті ақпаратты табиғи монополия субъектісі өз қызметін жүзеге асыратын әкімшілік-аумақтық бірліктің аумағында таратылатын бұқаралық ақпарат құралдарында, өзінің интернет-ресурсында, не уәкілетті органның интернет-ресурсында орналастыру арқылы тариф, оның өзгеруі туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z674" w:id="658"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z674" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       203. Заңның 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген табиғи монополиялар субъектілері тарифті қолданысқа енгізгенге дейін күнтізбелік 5 (бес) күннен кешіктірмей тұтынушыларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z675" w:id="659"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z675" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оңайлатылған тәртіппен бекітілген тариф туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z676" w:id="660"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z676" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тарифтің, бекітілген тарифтік сметаның өзгеру себептері бар ақпаратты ұсына отырып, қолданылу мерзімі аяқталғаннан кейін бекітілген тариф, оңайлатылған тәртіппен бекітілген тариф туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z677" w:id="661"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z677" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       204. Табиғи монополия субъектісі Заңның 22-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда тариф қолданысқа енгізілгенге дейін күнтізбелік 5 (бес) күннен кешіктірмей тұтынушыларды уәкілетті орган бекіткен тарифтің өзгергені туралы оның қолданылу мерзімі өткенге дейін тарифтің, бекітілген тарифтік сметаның өзгеру себептерін көрсететін ақпаратты ұсына отырып, хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z678" w:id="662"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z678" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       205. Табиғи монополия субъектісі Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген тариф туралы тұтынушыны ол қолданысқа енгізілгенге дейін күнтізбелік 30 (отыз) күннен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z679" w:id="663"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z679" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тарау. Табиғи монополиялар субъектілері қызметінің тиімділік және реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін бекіту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z680" w:id="664"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z680" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       206. Осы тарау Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) және 13) тармақшаларына сәйкес әзірленді және тарифтік реттеудің ынталандырушы әдісін қолдана отырып, тарифтерді бекіту кезінде ескерілетін табиғи монополиялар субъектілері қызметінің тиімділік және реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін бекіту тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z681" w:id="665"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z681" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207. Уәкілетті органның тарифтік реттеудің ынталандырушы әдісін қолдану кезіндегі қызмет тиімділігін және реттеліп көрсетілетін қызметтердің сапасы мен сенімділігін бекітуі уәкілетті орган бекіткен тарифті қалыптастыру Қағидаларына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z682" w:id="666"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z682" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-тарау. Бекітілген инвестициялық бағдарламаның орындалуына қоғамдық мониторинг және (немесе) техникалық сараптама жүргізу, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін сақтау және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізу тәртібін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z683" w:id="667"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z683" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z684" w:id="668"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z684" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. Осы тарау Уәкілетті адамдардың бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізілуіне қоғамдық мониторинг және (немесе) техникалық сараптама жүргізу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z685" w:id="669"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z685" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізілуіне қоғамдық мониторинг жүргізу (бұдан әрі – қоғамдық мониторинг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z686" w:id="670"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z686" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін сақтау және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу жөніндегі техникалық сараптама (бұдан әрі – техникалық сараптама) жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z687" w:id="671"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z687" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Уәкілетті адамдардың қоғамдық мониторинг және (немесе) техникалық сараптама жүргізуінің негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z688" w:id="672"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z688" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті адамдардың тәуелсіздігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z689" w:id="673"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z689" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) зерттеулердің толықтығы, жан-жақтылығы, объективтілігі, оларды жүргізу нәтижелерінің ғылыми негізділігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z690" w:id="674"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z690" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті адамдардың құзыреттілігі мен кәсібилігі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z691" w:id="675"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z691" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Қоғамдық мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z692" w:id="676"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z692" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210. Қоғамдық мониторингті ұйымдастыру және жүргізу үшін уәкілетті орган құрамына қоғамдық ұйымдардың және өзге де мүдделі тұлғалардың өкілдері кіретін жұмыс тобын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z693" w:id="677"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z693" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211. Жұмыс тобы қоғамдық мониторинг жүргізудің жылдық кестесін жасайды, онда оны өткізу уақыты мен орны, сондай-ақ қоғамдық мониторингке жататын табиғи монополиялар субъектілерінің тізімі айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z694" w:id="678"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z694" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212. Қоғамдық мониторинг жүргізу кестесін уәкілетті орган интернет-ресурста орналастырады және тізімге сәйкес табиғи монополиялар субъектілеріне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z695" w:id="679"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z695" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213. Қоғамдық мониторинг жүргізгенге дейін 10 (он) жұмыс күні бұрын жұмыс тобы мәслихаттардың және басқа да жергілікті өзін-өзі басқару органдарының, қоғамдық бірлестіктердің, үкіметтік емес ұйымдардың, бұқаралық ақпарат құралдарының өкілдері, тұтынушылар кемінде бес адам қатарынан уәкілетті адамдардың тізімін қалыптастырады және оны қоғамдық мониторинг жүргізу кестесін қоса бере отырып, табиғи монополия субъектісіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z696" w:id="680"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z696" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       214. Уәкілетті орган өкілдері уәкілетті адамдарды алып жүреді және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>218-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қоғамдық мониторинг актісін ресімдеуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z697" w:id="681"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z697" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215. Қоғамдық мониторинг жүргізу үшін табиғи монополия субъектісі өткізу режимінің талаптарын сақтай отырып, бекітілген инвестициялық бағдарлама объектілеріне қол жеткізуді қамтамасыз етеді және бекітілген инвестициялық бағдарламаның орындалуы туралы ақпарат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z698" w:id="682"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z698" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216. Уәкілетті адамдар бекітілген инвестициялық бағдарламаның орындалу барысын, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуын және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштерінің қол жеткізілуін бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z699" w:id="683"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z699" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217. Уәкілетті адамдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z700" w:id="684"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z700" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бекітілген инвестициялық бағдарлама объектілерін көзбен шолып қарау және бекітілген инвестициялық бағдарламаның орындалуы туралы ақпаратқа талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z701" w:id="685"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z701" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуы және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізу туралы ақпаратқа, оның ішінде растайтын құжаттарға талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z702" w:id="686"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z702" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218. Қоғамдық мониторинг бойынша актінің мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z703" w:id="687"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z703" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кіріспе бөлімді (іс-шаралар тізбесі, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі, табиғи монополиялар субъектілері қызметінің тиімділігі, бөлінген бюджеттік және өзге де қаржы қаражаты туралы ақпарат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z704" w:id="688"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z704" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бекітілген инвестициялық бағдарламаға енгізілген өзгерістерді және қоғамдық мониторингтің нақты белгіленген нәтижелерін ескере отырып, ұсынылған ақпаратты салыстырмалы талдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z705" w:id="689"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z705" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) синтездеуші бөлікті (инвестициялық бағдарламаны іске асыру барысына әсер еткен факторларды белгілеу, бюджеттік және өзге де қаржы қаражатын игермеу, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін сақтамау, табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізбеу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z706" w:id="690"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z706" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қарар бөлігін (нақты жай-күйі мен ұсынымдар) қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z707" w:id="691"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z707" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219. Қоғамдық мониторинг актісі табиғи монополия субъектісі міндетті түрде таныстырылып, ол аяқталған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей уәкілетті органға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z708" w:id="692"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z708" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220. Уәкілетті орган 3 (үш) жұмыс күнінен кешіктірмей өзінің интернет-ресурсында жүргізілген қоғамдық мониторингі нәтижелері туралы фото- және бейнематериалдармен (болған жағдайда) баспасөз релизін орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z709" w:id="693"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z709" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Техникалық сараптама жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z710" w:id="694"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z710" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221. Бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізуге техникалық сараптаманы табиғи монополия субъектісімен шарт негізінде уәкілетті адам (сарапшы, сараптама ұйымдары) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z711" w:id="695"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z711" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222. Уәкілетті адамдардың (сарапшылардың, сараптама ұйымдарының) тізімін уәкілетті орган қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z712" w:id="696"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z712" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223. Техникалық сараптама жүргізу үшін табиғи монополия субъектісі өткізу режимінің талаптарын сақтай отырып, бекітілген инвестициялық бағдарлама объектілеріне қол жеткізуді қамтамасыз етеді және бекітілген инвестициялық бағдарламаның орындалуы туралы ақпарат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z713" w:id="697"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z713" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224. Уәкілетті адамдар (сарапшылар, сараптама ұйымдары) бекітілген инвестициялық бағдарлама іс-шараларының нақты орындалуын, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуын, табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуді көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z714" w:id="698"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z714" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225. Уәкілетті адамдарға (сарапшыларға, сарапшы ұйымдарға):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z715" w:id="699"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z715" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) негізсіз сараптамалық қорытынды беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z716" w:id="700"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z716" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүдделер қақтығысы және объективті техникалық сараптама жүргізуге кедергі келтіретін өзге де мән-жайлар туындаған жағдайда техникалық сараптама жүргізуге қатысуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z717" w:id="701"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z717" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226. Уәкілетті адамдар (сарапшылар, сараптама ұйымдары):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z718" w:id="702"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z718" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылған құжаттардың сақталуын және алынған ақпараттың құпиялылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z719" w:id="703"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z719" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инвестициялық бағдарлама объектілерін тікелей тексеруді жүзеге асырады, сондай-ақ ол бойынша құжаттаманы өз құқығын қайта сенім білдірмей зерделейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z720" w:id="704"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z720" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227. Уәкілетті адамдар (сарапшылар, сараптама ұйымдары), егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z721" w:id="705"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z721" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвестициялық бағдарлама объектісіне қатысты заттық немесе міндеттемелік құқықтары болса, не сатып алса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z722" w:id="706"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z722" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инвестициялық бағдарлама объектісіне мүліктік қызығушылығы болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z723" w:id="707"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z723" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) табиғи монополия субъектісінің үлестес тұлғасы болып табылса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z724" w:id="708"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z724" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) табиғи монополия субъектісінің акционері, құрылтайшысы, жұмыскері, меншік иесі, қатысушысы, кредиторы, дебиторы, жақын туысы немесе жекжаты болып табылса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z725" w:id="709"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z725" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бұл жасалған жария шарттардан туындайтын міндеттемелерді қоспағанда, мүдделер қақтығысының туындауына әкеп соғатын немесе мұндай қақтығыстың туындау қаупін туғызатын болса техникалық сараптаманы жүргізе алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z726" w:id="710"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z726" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228. Бекітілген инвестициялық бағдарламаның орындалуына техникалық сараптама жүргізу, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуы және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізу үшін уәкілетті тұлғалар (сарапшылар, сараптама ұйымдары) ретінде мынадай өлшем шарттар мен талаптарға сәйкес келетін тұлғалар тартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z727" w:id="711"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z727" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сумен жабдықтау және су бұру салаларында бакалавриат, магистратура бағдарламалары бойынша жоғары білімінің, сондай-ақ сумен жабдықтау және су бұру, салаларында жұмысты жүзеге асыратын ұйымдарда кемінде 3 (үш) жыл еңбек өтілінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z728" w:id="712"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z728" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) штатта: сумен жабдықтау және су бұру бойынша дипломы, мамандығы бойынша 3 (үш) жылдан астам жұмыс тәжірибесі бар маманның, сумен жабдықтау және су бұру саласындағы инженердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z729" w:id="713"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z729" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сумен жабдықтау және су бұру кәсіпорындары үшін инвестициялық бағдарламаларды әзірлеу бойынша кемінде 3 (үш) жыл жұмыс өтілінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z730" w:id="714"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z730" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шарт негізінде қызмет көрсететін сумен жабдықтау және су бұру, кәсіпорындар үшін қызмет көрсетуде кемінде 3 (үш) жыл тәжірибесі бар сертификатталған аудитордың болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z731" w:id="715"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z1096" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228-1. Техникалық сараптаманың негізділігі мен сапасын, бекітілген инвестициалық бағдарламаның орындалуын, реттеліп көрсетілетін қызметтердің сапасы мен сенімділік көрсеткіштерінің сақталуын және табиғи монополиялар субъектілерінің қызметінің сапа және тиімділік көрсеткіштеріне қол жеткізуін Қазақстан Республикасының заңдарына сәйкес уәкілетті тұлғалар (сарапшылар, сарапшылық ұйымдар) қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тарау 228-1-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z731" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229. Техникалық сараптама негізгі құралдардың техникалық жай-күйін талдауды және техникалық сипаттамаларын бағалауды, оның ішінде сараптама жүргізу күніне жабдықтың тозу дәрежесін, Қазақстан Республикасының осы саладағы заңнамасына сәйкес қабылданған сыныптау топтары бойынша оны пайдалану мерзімдерін, жабдықтың жобалық және технологиялық қуатын бағалауды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z732" w:id="716"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z732" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық сараптама барысында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z733" w:id="717"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z733" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі құралдардың іске қосылу деңгейі бағаланады, сондай-ақ тиісті көрсеткіштердің деңгейі (жабдықтың белгіленген жиынтық қуаты, қуат коэффициенті, табиғи тозу коэффициенті, жүктеме кестесін толтыру коэффициенті және (немесе) саланың ерекшелігін ескере отырып, басқа да көрсеткіштер), пайда мөлшерлемесін есептеуде қабылданған табиғи монополия субъектісі активтерінің іске қосылу коэффициенттерінің негізділігі бағаланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z734" w:id="718"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z734" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек жөніндегі уәкілетті мемлекеттік органның нормативтік-техникалық құжаттамасында белгіленген жағдайларда еңбек қауіпсіздігі талаптарына сәйкестігі тұрғысынан еңбек қауіпсіздігі және еңбек қорғау жөніндегі нормативтік талаптардың сақталуына талдау жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z735" w:id="719"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z735" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолданысқа енгізілген активтерді реттеліп көрсетілетін қызметтердің түрлері бойынша бөлудің сәйкестігіне баға беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z736" w:id="720"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z736" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қызметі процесінде жұмыскерлердің өмірі мен денсаулығын сақтауға бағытталған ұйымдастырушылық, техникалық, санитариялық-гигиеналық, биологиялық және өзге де нормаларды, қағидаларды, рәсімдер мен өлшемшарттарды қамтамасыз ету тұрғысынан өндіріс жағдайларын, өндірістік және еңбек процесін сипаттайтын сапалық және сандық көрсеткіштерге баға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z737" w:id="721"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z737" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       230. Техникалық сараптама қорытындысының мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z738" w:id="722"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z738" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кіріспе бөлік (іс-шаралар, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі, табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштерінің тізбесі, бөлінген бюджеттік және өзге де қаржы қаражаты туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z739" w:id="723"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z739" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бекітілген инвестициялық бағдарламаға енгізілген өзгерістерді және техникалық сараптаманың нақты белгіленген нәтижелерін ескере отырып, ұсынылған ақпаратты салыстырмалы талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z740" w:id="724"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z740" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) синтездеуші бөлік (реттеліп көрсетілетін қызметтердің түрлері бойынша негізгі құралдарға олардың нақты жай-күйі мен құзыретті орган бекіткен нұсқаулықтар мен нормативтік-техникалық құжаттардың талаптарын ескере отырып, техникалық қызмет көрсету және жөндеу көлемінің негізділігі, табиғи монополия субъектісі белгілеген жөндеудің барлық түрлерінің кезеңділігінің нұсқаулықтардың, қағидалар мен нормативтік-техникалық құжаттаманың талаптарына сәйкестігі, еңбек шығыны мен персоналдың санын бағалау, еңбек қауіпсіздігі және қорғау жөніндегі нормативтік талаптардың сақталуын айқындау);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z741" w:id="725"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z741" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қарар бөлігі (ағымдағы, орташа және күрделі жөндеулер жүргізу қажеттігі туралы (негізгі құралдардың құнын ұлғайтатын және ұлғайтпайтын), реттеліп көрсетілетін қызметтердің түрлері бойынша негізгі құралдарды ауыстыру, реконструкциялау және жаңғырту, негізгі құралдарды пайдалануды, негізгі құралдарды пайдалануға байланысты пайдалану және басқа да шығындарды, шикізат пен материалдар шығысын оңтайландыру жөніндегі тұжырымдар мен ұсынымдар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z742" w:id="726"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z742" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231. Техникалық сараптаманың қорытындысы табиғи монополиялар субъектісіне ол аяқталған күннен бастап 5 (бес) жұмыс күнінен кешіктірілмей ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z743" w:id="727"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z743" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       232. Табиғи монополия субъектісі техникалық сараптаманың қорытындысын Заңның 26-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17) тармақшасына сәйкес уәкілетті органға ұсынылатын есептерге қоса береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z744" w:id="728"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z744" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14-тарау. Халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдерін уәкілетті органның келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z745" w:id="729"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z745" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z746" w:id="730"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z746" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       233. Осы тарау Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15) тармақшасына сәйкес әзірленген және табиғи монополиялар субъектілерінің халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тартуға арналған кредиттік келісімдерін уәкілетті органның келісу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z747" w:id="731"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z747" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. Халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен реттеліп көрсетілетін қызметтер үшін қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдері уәкілетті органмен келісуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z748" w:id="732"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z748" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       235. Халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдерін уәкілетті орган келісуінің негізгі қағидаттары мыналар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z749" w:id="733"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z749" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтерінің тарифіне енгізілетін шығындардың ашықтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z750" w:id="734"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z750" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи монополиялар субъектілері мен халықаралық қаржы ұйымдары, мамандандырылған салалық банктер, Қазақстанның Даму Банкі және Қазақстан Республикасының екінші деңгейдегі банктері арасында туындайтын қатынастардың шартпен ресімделуі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z751" w:id="735"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z751" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдерін уәкілетті органның келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z752" w:id="736"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z752" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236. Табиғи монополия субъектісі кредиттік келісім жасалғанға дейін уәкілетті органға жазбаша өтініш, сондай-ақ келісімнің жобасы мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z753" w:id="737"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z753" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаның мақсаттары мен міндеттерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z754" w:id="738"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z754" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тартылған қарыздың сипаттамасын және оны іске асыру схемасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z755" w:id="739"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z755" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаны іске асырудың кезеңдері мен мерзімдерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z756" w:id="740"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z756" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз тарту көздерінің сипаттамасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z757" w:id="741"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z757" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тартылған қарыздың қажеттілігі есеп-қисаптарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z758" w:id="742"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z758" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаны іске асырудан күтілетін нәтижелерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z759" w:id="743"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z759" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаның өтелу мерзімдері есеп-қисаптарын және қарызды өтеу тетіктерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z760" w:id="744"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z760" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаны іске асыру нәтижелерінің тиімділігін бағалауға арналған индикаторларды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z761" w:id="745"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z761" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаның тәуекелдері мен қауіптері типтерінің, сондай-ақ оларды азайту шараларының сипаттамасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z762" w:id="746"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z762" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаның техникалық-экономикалық негіздемесін қамтуға тиіс жобасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z763" w:id="747"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z763" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       237. Айналым қаражатын толықтыруға қарыз тарту мақсатында жасалатын кредиттік келісімдер келісуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z764" w:id="748"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z764" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238. Өтінішке табиғи монополия субъектісінің тарифтік сметасының жобасымен қоса, оны іске асыру кезеңінде тарифтеріне кредиттік келісім жасасу әсерінің болжамы қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z765" w:id="749"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z765" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       239. Уәкілетті орган ұсынылған материалдарды 10 (он) жұмыс күні ішінде қарайды және табиғи монополия субъектісіне қараудың нәтижелері туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z766" w:id="750"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z766" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалдар сәйкес келмеген жағдайда уәкілетті орган міндетті түрде көрсетілген мерзім ішінде қарызды тартудан бас тарту себептерін көрсете отырып, дәлелді бас тарту жібереді (сыйақының жоғары мөлшерлемесі және банктің өзге де алымдары, қаржылық тәуекелдер, тартылған қарызды өтеу кезінде табиғи монополия субъектісінің төлем қабілеттілігі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z767" w:id="751"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z767" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-тарау. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жергілікті атқарушы органдардан табиғи монополия субъектісіне берілетін мүлікті беру шартын мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен, жергілікті атқарушы органмен келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z768" w:id="752"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z768" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z769" w:id="753"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z769" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       240. Осы тарау Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16) тармақшасына сәйкес әзірленген және табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жергілікті атқарушы органдардан табиғи монополия субъектісіне берілетін мүлікті беру шартын мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен, жергілікті атқарушы органмен келісу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z770" w:id="754"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z770" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241. Осы Тәртіп жаңадан құрылатын кәсіпорынға мүлікті беру кезінде туындайтын құқықтық қатынастарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z771" w:id="755"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z771" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жергілікті атқарушы органдардан табиғи монополия субъектісіне берілетін мүлікті беру шартын мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен, жергілікті атқарушы органмен келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z772" w:id="756"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z772" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       242. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және жергілікті атқарушы органдардан табиғи монополиялар субъектісіне берілетін мүлікті беру шарты мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z773" w:id="757"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z773" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       243. Мүлікті беру және (немесе) сенімгерлік басқаруға беру шартында мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z774" w:id="758"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z774" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жасалған орны мен күні; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z775" w:id="759"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z775" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тараптардың атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z776" w:id="760"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z776" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шарттың мәні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z777" w:id="761"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z777" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тараптардың құқықтары мен міндеттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z778" w:id="762"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z778" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тараптардың жауаптылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z779" w:id="763"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z779" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) форс-мажор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z780" w:id="764"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z780" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) туындайтын дауларды шешу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z781" w:id="765"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z781" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) шарттың қолданылу мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z782" w:id="766"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z782" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) шарт талаптарының орындалуын бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z783" w:id="767"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z783" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) шарттың қолданылуын тоқтатуға арналған талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z784" w:id="768"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z784" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) өзге де талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z785" w:id="769"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z785" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тараптардың мекенжайлары мен деректемелері ережелері көзделуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z786" w:id="770"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z786" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       244. Шарт үш данада жасалады, оның екеуі келісілгеннен кейін мемлекеттік мүлікті басқару жөніндегі уәкілетті органға, жергілікті атқарушы органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z787" w:id="771"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z787" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       245. Шартқа берілетін мүліктің тізбесі олардың баланстық құнына қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z788" w:id="772"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z788" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16-тарау. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарын жергілікті атқарушы органмен келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z789" w:id="773"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z789" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z790" w:id="774"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z790" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       246. Осы тарау Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17) тармақшасына сәйкес әзірленген және табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарын жергілікті атқарушы органмен келісу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z791" w:id="775"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z791" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       247. Табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтерін жергілікті атқарушы орган ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру Мүлікті беру жоспары негізінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z792" w:id="776"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z792" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Беру жоспарына бұрын берілген объектілерді қосуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z793" w:id="777"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z793" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарын жергілікті атқарушы органмен келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z794" w:id="778"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z794" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       248. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті беру жоспарында мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z795" w:id="779"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z795" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) берілетін мүліктің атауы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z796" w:id="780"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z796" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылыстың, реконструкцияның аяқталу мерзімін көрсете отырып, берілетін мүліктің қысқаша сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z797" w:id="781"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z797" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) берілетін мүліктің орналасқан жері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z798" w:id="782"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z798" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мүліктің сандық және сапалық көрсеткіштері (ұзақтығы, саны),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z799" w:id="783"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z799" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) мүліктің мақсаты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z800" w:id="784"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z800" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) берілетін мүліктің құны әрбір объект бойынша жеке, бірыңғай кешен кезінде жалпы құны көрсетіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z801" w:id="785"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z801" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мүлік балансқа, немесе сенімгерлік басқаруға берілетін табиғи монополия субъектісінің атауы қамтылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z802" w:id="786"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z802" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) берілетін мүлікке құқық белгілейтін құжаттар (техникалық паспорт, меншік құқығы туралы анықтама) және иденфикациялық құжаты (жер учаскесіне арналған акт, жер учаскесіне арналған құжаттар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z803" w:id="787"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z803" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспарға мемлекеттік мүлікті басқару жөніндегі уәкілетті органның, жергілікті атқарушы органның мүлікті беру туралы тиісті шешімімен қоса, мүлікті балансқа, немесе сенімгерлік басқаруға берудің орындылығы негіздемесі қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkEnd w:id="722"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18686,68 +21794,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z806" w:id="788"/>
+    <w:bookmarkStart w:name="z806" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Табиғи монополия субъектілерінің мемлекеттік тіркелімі __________________________  ________________________________________________________________________________  (Табиғи монополия субъектілерінің мемлекеттік тіркелімі бөлімінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkEnd w:id="723"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -19986,68 +23094,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(заңды мекенжайы, байланыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефондары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z811" w:id="789"/>
+    <w:bookmarkStart w:name="z811" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Табиғи монополиялар субъектілерін Мемлекеттік тіркелімге қосу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkEnd w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20668,68 +23776,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(заңды мекенжайы, байланыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефондары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z834" w:id="790"/>
+    <w:bookmarkStart w:name="z834" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Табиғи монополиялар субъектілерін Мемлекеттік тіркелімнен шығару туралы өтініш  ___________________________________________________________________  (мемлекеттік тіркелімнің республикалық немесе жергілікті бөлімінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-нысанның тақырыбына орыс тілінде өзгерістер енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің _________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20990,50 +24136,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20____ жылғы "____" ______________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21095,124 +24357,131 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектілерінің қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру Қағидаларына</w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z855" w:id="791"/>
+    <w:bookmarkStart w:name="z855" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу және шығару" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkEnd w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің 02.07.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165-НҚ</w:t>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21227,163 +24496,147 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Мемлекеттік көрсетілетін қызмет атауы: "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу және шығару":</w:t>
+Мемлекеттік көрсетілетін қызмет атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу және шығару".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...22 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу";</w:t>
+1. Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару".</w:t>
+2. Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21451,52 +24704,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қазақстан Республикасы Су ресурстары және ирригация министрлігі (бұдан әрі – Министрлік)</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Су ресурстары және ирригация министрлігі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21529,87 +24782,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал)</w:t>
+"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21642,105 +24895,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу – 30 минут;</w:t>
+Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу өтініш келіп түскен сәттен бастап – 30 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынынреттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару – 2 жұмыс күні.</w:t>
+Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару өтініш келіп түскен сәттен бастап – 2 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21773,105 +25026,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық</w:t>
-[...17 lines deleted...]
-(ішінара автоматтандырылған)</w:t>
+Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу – электрондық (толық автоматтандырылған);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару – электрондық (ішінара автоматтандырылған). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21904,107 +25157,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу және шығару туралы куәлік не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22035,87 +25270,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Тегін</w:t>
+              <w:t xml:space="preserve">
+Тегін. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22201,70 +25436,150 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-2) портал – техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Еңбек кодексіне және Мерекелер туралы заңға сәйкес келесі жұмыс күні жүзеге асырылады)</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 8:00-ден 17:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) веб-портал – техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және Мерекелер туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес келесі жұмыс күні жүзеге асырылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22297,51 +25612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22351,127 +25666,127 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік тіркелімге енгізу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-басшы, не басшының міндеттерін атқару жүктелген тұлға қол қойған, осы Қағидаларға 1-қосымшаға сәйкес </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бойынша Мемлекеттік тіркелімге енгізу туралы өтініш.</w:t>
+бірінші басшымен немесе оған уәкілетті тұлғамен қол қойған, осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес 2-нысан бойынша Мемлекеттік тіркелімге енгізу туралы өтініш.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік тіркелімнен шығару үшін: көрсетілетін қызметті алушы өзінің табиғи монополия саласына жатқызылған қызметті жүзеге асыруды тоқтатқан күнінен бастап күнтізбелік 15 (он бес) күн ішінде көрсетілетін қызметті берушіге басшы, не басшының міндеттерін атқару жүктелген тұлға қол қойған осы Қағидаларға 1-қосымшаға сәйкес </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бойынша Табиғи монополиялар субьектілерінің Мемлекеттік тіркелімінен шығару туралы өтінішті ұсынады.</w:t>
+Мемлекеттік тіркелімнен шығару үшін: көрсетілетін қызметті алушы өзінің табиғи монополия саласына жатқызылған қызметті жүзеге асыруды тоқтатқан күнінен бастап күнтізбелік 15 (он бес) күн ішінде көрсетілетін қызметті берушіге бірінші басшымен немесе оған уәкілетті тұлғамен қол қойған осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес 3-нысан бойынша Табиғи монополиялар субьектілерінің Мемлекеттік тіркелімінен шығару туралы өтінішті ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжат, заңды тұлға ретінде мемлекеттік тіркелгені (қайта тіркелгені) туралы мәліметтерді қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Жеке басын куәландыратын құжат, заңды тұлға ретінде мемлекеттік тіркелгені (қайта тіркелгені) туралы анықтама мәліметтерді қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22504,51 +25819,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік қызметі және оның кіші түрлерін көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22576,105 +25891,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) мемлекеттік қызметті көрсету үшін талап етілетін келісу туралы сұрау салуға уәкілетті мемлекеттік органның теріс жауабы, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
-[...17 lines deleted...]
-5) оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырған, көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы;</w:t>
+4) оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырған, көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімінің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -22781,116 +26078,214 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурстарында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті веб-портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде веб-порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -23256,88 +26651,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес-сәйкестендіру нөмірі,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z877" w:id="792"/>
+    <w:bookmarkStart w:name="z877" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті органның келісімін алу туралы өтінішхат  ____________________________________________________________  (мәміле мәні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z880" w:id="793"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z880" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Негіздеме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkEnd w:id="728"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -23749,108 +27182,108 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (экономикалық орындылығын есептеуді көрсете отырып, мәмілені жасаудың себептері, мақсаттары мен міндеттері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z882" w:id="794"/>
+    <w:bookmarkStart w:name="z882" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мәміленің мәні болып табылатын мүлік туралы ақпарат _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkEnd w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z884" w:id="795"/>
+    <w:bookmarkStart w:name="z884" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мәмілені жасау көрсетілетін қызметті алушының реттеліп көрсетілетін қызметтеріне тарифтің артуына алып келмейтінін және оның қаржы-шаруашылық қызметінің нашарлауына алып келмейтінін растайтын мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkEnd w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24777,70 +28210,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z887" w:id="796"/>
+    <w:bookmarkStart w:name="z887" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мүлікті бағалау туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkEnd w:id="731"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -26147,104 +29580,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес-сәйкестендіру нөмірі,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z895" w:id="797"/>
-[...52 lines deleted...]
-                              (көрсетілетін қызмет атауы)</w:t>
+    <w:bookmarkStart w:name="z895" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның келісімін алу туралы өтінішхат _____________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________________________ (көрсетілетін қызмет атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Табиғи монополия субъектісін қайта ұйымдастыру (тарату) қажеттігінің </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26507,50 +29922,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20___ жылғы "____" ___________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26612,124 +30143,131 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектілерінің қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру Қағидаларына</w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z916" w:id="798"/>
+    <w:bookmarkStart w:name="z916" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін, егер ағымдағы жылдың басындағы бухгалтерлік баланста есепке алынған, оған қатысты мәміле жасалатын мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлiк балансқа сәйкес оның активтерінің баланстық құнының 0,05 процентінен асатын болса, табиғи монополия субъектісінің мүлкімен мәмілелер жасауға келісім беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkEnd w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің 02.07.2025 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165-НҚ</w:t>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -26754,51 +30292,139 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік көрсетілетін қызметтің атауы "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін, егер ағымдағы жылдың басындағы бухгалтерлік баланста есепке алынған, оған қатысты мәміле жасалатын мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлiк балансқа сәйкес оның активтерінің баланстық құнының 0,05 процентінен асатын болса, табиғи монополия субъектісінің мүлкімен мәмілелер жасауға келісім беру"</w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін, егер ағымдағы жылдың басындағы бухгалтерлік баланста есепке алынған, оған қатысты мәміле жасалатын мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлiк балансқа сәйкес оның активтерінің баланстық құнының 0,05 процентінен асатын болса, табиғи монополия субъектісінің мүлкімен мәмілелер жасауға келісім беру".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірігу, қосу, қайта құру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26867,51 +30493,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Су ресурстары және ирригация министрлігі (бұдан әрі – Министрлік)</w:t>
+Қазақстан Республикасы Су ресурстары және ирригация министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26944,87 +30570,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www. egov.kz веб-порталы (бұдан әрі – портал)</w:t>
+"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27057,87 +30683,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Портал арқылы жүгінген кезде – 10 (он) жұмыс күні.</w:t>
+Өтінішхат келіп түскен сәттен бастап – 10 (он) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27170,87 +30796,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электрондық</w:t>
+              <w:t xml:space="preserve">
+Электрондық </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27301,107 +30927,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін, егер ағымдағы жылдың басындағы бухгалтерлік баланста есепке алынған, оған қатысты мәміле жасалатын мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлiк балансқа сәйкес оның активтерінің баланстық құнының 0,05 процентінен асатын болса, табиғи монополия субъектісінің мүлкімен мәмілелер жасауға келісім беру туралы хат не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27432,87 +31040,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27598,70 +31206,150 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-2) портал – жөндеу жұмыстарын жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Кодекске сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – мерекелер туралы Заң) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 8:00-ден 17:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) веб-портал – жөндеу жұмыстарын жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және мерекелер туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27694,143 +31382,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) осы Қағидаларға 3-қосымшаға сәйкес </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бойынша уәкілетті органның келісімін алу туралы өтінішхат;</w:t>
+1) осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес 1-нысан бойынша уәкілетті органның келісімін алу туралы өтінішхат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) иеліктен шығарылатын объектілер бойынша бөліністе иеліктен шығарылатын мүліктің атауын, типін, түрін, түгендеу нөмірін, бастапқы, қалдық құнын көрсете отырып, табиғи монополия субъектісінің басшысы қол қойған, ағымдағы жылдың басындағы бухгалтерлік баланстан растайтын үзінді көшірменің электрондық көшірмесі қоса беріледі.</w:t>
+2) иеліктен шығарылатын объектілер бойынша бөліністе иеліктен шығарылатын мүліктің атауын, типін, түрін, түгендеу нөмірін, бастапқы, қалдық құнын көрсете отырып, табиғи монополия субъектісінің басшысымен қол қойған, ағымдағы жылдың басындағы бухгалтерлік баланстан растайтын үзінді көшірменің электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжат, заңды тұлға ретінде, мемлекеттік тіркелгені (қайта тіркелгені) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Жеке басын куәландыратын құжат, заңды тұлға ретінде, мемлекеттік тіркелгені (қайта тіркелгені) туралы анықтама мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27863,51 +31551,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27916,178 +31604,178 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) тарифтің көтерілуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-3) тұтынушылардың құқықтары мен заңды мүдделеріне нұқсан келуі;</w:t>
+              <w:t xml:space="preserve">
+2) тұтынушылармен шарттардың бұзылуы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) тұтынушылардың құқықтары мен заңды мүдделеріне нұқсан келуі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) реттеліп көрсетілетін қызметті ұсынудың үздіксіз байланысты технологиялық жүйесінің бұзылуы, немесе реттеліп көрсетілетін қызмет сапасының төмендеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидаларға сәйкес белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-7) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+              <w:t xml:space="preserve">
+7) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) көрсетілетін қызметті алушыға қатысты оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған, заңды күшіне енген сот шешімінің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9) құжаттардың толық емес топтамасын ұсыну, не дәйексіз ақпаратты (мәліметтерді) қамтитын құжаттарды ұсыну;</w:t>
+9) осы тізбенің 8-тармағында көрсетілген құжаттардың толық емес топтамасын ұсыну, не дәйексіз ақпаратты (мәліметтерді) қамтитын құжаттарды ұсыну;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 10) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -28212,116 +31900,214 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурстарында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті веб-портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде веб-порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -28382,113 +32168,113 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектілерінің қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыру Қағидаларына</w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z937" w:id="799"/>
+    <w:bookmarkStart w:name="z937" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерін қайта ұйымдастыруға және таратуға келісім беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkEnd w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің 02.07.2025 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165-НҚ</w:t>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -28524,163 +32310,157 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік көрсетілетін қызметтің атауы "Суды каналдар арқылы беру беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерін қайта ұйымдастыруға және таратуға келісім беру"</w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve"> "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерін қайта ұйымдастыруға және таратуға келісім беру".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1. Бірігу, қосылу, түрлендіру;</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. Бөлу, бөлініп шығу;</w:t>
+1. Бөлу, бөлініп шығу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. Тарату.</w:t>
+2. Тарату.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28748,52 +32528,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қазақстан Республикасы Су ресурстары және ирригация министрлігі (бұдан әрі - Министрлік)</w:t>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Су ресурстары және ирригация министрлігі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28826,87 +32606,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін ұсыну тәсілдері (қол жеткізу арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал)</w:t>
+"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28939,87 +32719,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Портал арқылы жүгінген кезде – 5 (бес) жұмыс күні.</w:t>
+Өтінішхат келіп түскен сәттен бастап – 5 (бес) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29052,105 +32832,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-(ішінара автоматтандырылған)</w:t>
+              <w:t xml:space="preserve">
+Электрондық </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(ішінара автоматтандырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29183,87 +32963,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерін қайта ұйымдастыруға және таратуға келісім беру туралы хат не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап. Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерін қайта ұйымдастыруға және таратуға келісім беру туралы хат не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29296,51 +33076,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29462,70 +33242,150 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Кодекске сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – мерекелер туралы Заң) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 8:00-ден 17:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) веб-портал – жөндеу жұмыстарын жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және мерекелер туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29558,107 +33418,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) осы Қағидаларға 3-қосымшаға сәйкес </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бойынша уәкілетті органның келісімін алу туралы өтінішхат; 2) бірігу, қосылу, қайта құрылу кезінде – тапсыру актісінің электрондық көшірмесі; 3) бөлу, бөлініп шығу кезінде – бөлу балансының электрондық көшірмесі; 4) тарату кезінде – тарату балансының электрондық көшірмесі.</w:t>
+1) осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес 2-нысан бойынша уәкілетті органның келісімін алу туралы өтінішхат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) бірігу, қосылу, қайта құрылу кезінде – тапсыру актісінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) бөлу, бөлініп шығу кезінде – бөлу балансының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) тарату кезінде – тарату балансының электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжат, заңды тұлға ретінде, мемлекеттік тіркелгені (қайта тіркелгені) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29709,51 +33623,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29762,178 +33676,178 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) тарифтің көтерілуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-3) тұтынушылардың құқықтары мен заңды мүдделеріне нұқсан келуі;</w:t>
+              <w:t xml:space="preserve">
+2) тұтынушылармен шарттардың бұзылуы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) тұтынушылардың құқықтары мен заңды мүдделеріне нұқсан келуі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) реттеліп көрсетілетін қызметті ұсынудың үздіксіз байланысты технологиялық жүйесінің бұзылуы, немесе реттеліп көрсетілетін қызмет сапасының төмендеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидаларға сәйкес белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-7) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+              <w:t xml:space="preserve">
+7) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) көрсетілетін қызметті алушыға қатысты оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған, заңды күшіне енген сот шешімінің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9) құжаттардың толық емес топтамасын ұсыну, не дәйексіз ақпаратты (мәліметтерді) қамтитын құжаттарды ұсыну;</w:t>
+9) осы тізбенің 8-тармағында көрсетілген құжаттардың толық емес топтамасын ұсыну, не дәйексіз ақпаратты (мәліметтерді) қамтитын құжаттарды ұсыну;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 10) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -30039,100 +33953,93 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурстарында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурстарында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушының электрондық цифрлық қолтаңба болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
+Көрсетілетін қызметті алушының электрондық цифрлық қолтаңба болған жағдайда мемлекеттік көрсетілетін қызметті веб-портал арқылы электрондық нысанда алуға мүмкіндігі бар. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде веб-порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30276,68 +34183,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z962" w:id="800"/>
+    <w:bookmarkStart w:name="z962" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тендер (конкурс) өткізу туралы хабарландыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkEnd w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30996,68 +34903,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бар болған жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z990" w:id="801"/>
+    <w:bookmarkStart w:name="z990" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сатып алынатын тауарлардың (жұмыстардың, көрсетілетін қызметтердің) техникалық ерекшелігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkEnd w:id="736"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32130,68 +36037,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(әлеуетті өнім берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z996" w:id="802"/>
+    <w:bookmarkStart w:name="z996" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конкурсқа (тендерге) қатысуға өтінім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkEnd w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстың (тендердің) атауы мен нөмірі: _________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32501,68 +36408,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1013" w:id="803"/>
+    <w:bookmarkStart w:name="z1013" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баға ұсыныстарына сұраныс беру тәсілімен сатып алу туралы хабарландыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkEnd w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33175,68 +37082,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(әлеуетті өнім берушінің нақты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1037" w:id="804"/>
+    <w:bookmarkStart w:name="z1037" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баға ұсыныстарын сұрату тәсілімен сатып алуға қатысуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkEnd w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баға ұсыныстарын сұрату тәсілімен сатып алудың атауы мен нөмірі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -33739,442 +37646,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы "_____" ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1052" w:id="805"/>
+    <w:bookmarkStart w:name="z1052" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инженерлік желілерге қосуға арналған техникалық шарттарды беруге арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z1053" w:id="806"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z1053" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Объектінің толық атауы және мекенжайы (жобаланатын, қолданыстағы, реконструкцияланатын канал немесе жерүсті ағыны):_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkEnd w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1055" w:id="807"/>
+    <w:bookmarkStart w:name="z1055" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объектінің мақсаты ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z1056" w:id="808"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z1056" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Техникалық шарттарды алу үшін негіздеме (қажеттісін белгілеу):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z1057" w:id="809"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z1057" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) желіге қосылатын жаңа объектілерді жобалау және кейіннен құрылысын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z1058" w:id="810"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z1058" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қолданыстағы жүйеде көрсетілетін қызметтер көлемін ұлғайту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z1059" w:id="811"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z1059" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер бұл тұтынылатын көрсетілетін қызметтердің көлемі мен сипаттамаларының өзгеруіне әкелетін болса, реконструкциялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z1060" w:id="812"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z1060" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қайта бейіндеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z1061" w:id="813"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z1061" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қайтадан енгізілетін объектілердің желілеріне қосылу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z1062" w:id="814"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z1062" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бұрын қосылмаған объектінің желілеріне қосылу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z1063" w:id="815"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z1063" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауданы: _____________________________ гектар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z1064" w:id="816"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z1064" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қажеттілік __________________________________ текше метр /тәулік (ай, жыл):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkEnd w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1066" w:id="817"/>
+    <w:bookmarkStart w:name="z1066" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өндірістік қажеттіліктерге ____________________ текше метр /тәулік (ай, жыл);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z1067" w:id="818"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z1067" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) суаруға _______________ текше метр /тәулік (ай, жыл);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z1068" w:id="819"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z1068" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) шаруашылық-тұрмыстық қажеттіліктер __________ текше метр /тәулік </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkEnd w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ай, жыл)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1070" w:id="820"/>
+    <w:bookmarkStart w:name="z1070" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қосуды жүргізу (уақыты және күні): _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z1071" w:id="821"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z1071" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қосу нүктесі: _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkEnd w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34372,68 +38279,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1077" w:id="822"/>
+    <w:bookmarkStart w:name="z1077" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпарат бекітілген инвестициялық бағдарламаны * орындау туралы_______ жыл 20 __ жылғы (20__ жылғы жарты жылдық) қорытынды бойынша)  _________________________________________________ субъектінің атауы, қызмет түрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkEnd w:id="757"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="586"/>
         <w:gridCol w:w="586"/>
         <w:gridCol w:w="586"/>
@@ -40130,70 +44037,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1087" w:id="823"/>
+    <w:bookmarkStart w:name="z1087" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkEnd w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * - пайда мен зиян туралы есеп "Жария мүдделі ұйымдардың (қаржы ұйымдарынан басқа) жариялауы үшін жылдық қаржылық есептіліктің тізбесі мен нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2017 жылғы 28 маусымдағы № 404 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -40307,68 +44214,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1092" w:id="824"/>
+    <w:bookmarkStart w:name="z1092" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бекітілген тарифтік сметаның орындалуы туралы ақпарат  ______________________________________________________________ жылға  20 __ жылғы (20__ жылғы жарты жылдық) қорытынды бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkEnd w:id="759"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -41163,55 +45070,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41537,31 +45444,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>