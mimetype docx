--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0d7fff" w14:textId="b0d7fff">
+    <w:p w14:paraId="7cf3468" w14:textId="7cf3468">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1471,2874 +1471,2822 @@
         <w:t>
       4-1) конкурстық баға ұсынысы – конкурс тәсілімен мемлекеттік сатып алуға қатысу үшін әлеуетті өнім беруші ұсынған, конкурсқа қатысуға арналған өтінімге қоса берілетін баға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) конкурстық (тендерлік) комиссия – осы Қағидаларда көзделген жағдайларда және тәсілдермен тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды жүзеге асыру үшін сатып алуды бірыңғай ұйымдастырушы ретінде қатысқан жағдайда, табиғи монополия субъектісінің қызметкерлерінен, сондай-ақ оның үлестес тұлғаларының қызметкерлерінен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) конкурстық (тендерлік) құжаттама – конкурстық өтінімді дайындау үшін электрондық сатып алудың цифрлық жүйелерінде табиғи монополия субъектісі орналастыратын конкурс өткізудің шарттары мен тәртібін қамтитын құжаттар топтамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) конкурстық (тендерлік) өтінім – әлеуетті өнім берушінің конкурстық құжаттамаға сәйкес жасалған конкурстық ұсынысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) конкурстық өтінімді кепілдікпен қамтамасыз ету – конкурсқа қатысуға ниет білдірген әлеуетті өнім беруші ұсынған ақша кепілі немесе банк кепілдігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) көрсеткіштің нысаналы мәні – тарифтік реттеудің ынталандырушы әдісін қолдана отырып, бекітілген тарифтің қолданылу кезеңі аяқталғаннан кейін табиғи монополия субъектісі қол жеткізетін көрсеткіштің цифрлық мәні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мәмілелер жасасу кезінде келісу көзделетін табиғи монополия субъектісінің мүлкі – егер ағымдағы жылдың басындағы бухгалтерлік баланста ескерілген мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлік балансқа сәйкес оның активтерінің баланстық құнының 0,05 пайызынан артық болса, реттеліп көрсетілетін қызметті ұсыну үшін пайдаланылатын табиғи монополия субъектісінің меншігіндегі жылжымалы және жылжымайтын мүлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – өз құзыреті шегінде мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі қызметті жүзеге асыратын орталық мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) қазақстандық тауар өндіруші – Қазақстан Республикасының резиденті болып табылатын, қазақстандық тауар өндірушілер тізіліміне енгізілген кәсіпкерлік субъектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) өтінішхат – табиғи монополия субъектісінің жекелеген әрекеттерді жасауға келісім беру туралы жазбаша өтініші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) сарапшы (сараптама ұйымы) – сараптауға жататын қызметте арнайы білімі немесе тәжірибесі бар және техникалық сараптама жүргізу жөніндегі қызметтерді көрсететін жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) сатып алу – табиғи монополия субъектісінің шығындары осы Қағидаларда белгіленген тәртіппен тарифтік реттеудің шығынды әдісі қолданыла отырып, тарифті бекіту кезінде ескерілетін тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) сатып алу туралы шарт – Қазақстан Республикасының заңнамасында көзделген жағдайларды қоспағанда, тапсырыс беруші мен өнім беруші арасында электрондық сатып алудың цифрлық жүйесі арқылы жасалған, электрондық цифрлық қолтаңбалармен куәландырылған азаматтық-құқықтық шарт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) суды каналдар арқылы беру, суару үшін су беру қызметтері – суды сутартқыштар (каналдар, құбыржолдар) арқылы тасымалдау мен бөлу және оны су пайдаланушыларға беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштері – Заңның 23-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген сатып алуды қоспағанда, табиғи монополия субъектісінің қызмет нәтижелерінің және оның тарифті қалыптастыру кезінде ескерілетін экономикалық, басқарушылық, өндірістік шығындарының арақатынасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) табиғи монополиялар субъектілерінің мемлекеттік тіркелімі – Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес уәкілетті орган қалыптастыратын реттелетін қызметтерді көрсететін дара кәсіпкерлер мен заңды тұлғалардың тізімі (бұдан әрі – Мемлекеттік тіркелімі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) табиғи монополия субъектісінің мүлкін иеліктен шығару – табиғи монополия субъектісінің мүлікті иелену, пайдалану және оған билік ету жөніндегі өз құқықтарын басқа тұлғаның (тұлғалардың) меншігіне беруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) табиғи монополия субъектісінің үлестес тұлғасы – табиғи монополия субъектісі қабылдайтын шешімдерге, оның ішінде ауызша шартты немесе өзге де мәмілені қоса алғанда, шартқа сәйкес шешімдерді тікелей және (немесе) жанама айқындауға және (немесе) ықпал етуге мүмкіндігі бар тұлға (берілген өкілеттіктер шеңберінде оның қызметін реттеуді жүзеге асыратын мемлекеттік органдарды қоспағанда), сондай-ақ табиғи монополия субъектісінің оған қатысты осындай құқыққа ие болатын кез келген тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) табиғи монополия субъектісінің мүлкімен жасалатын мәмілелер – Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>193-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес стратегиялық объект болып табылатын мүлікпен жасалатын мәмілелерді қоспағанда, егер ағымдағы жылдың басындағы бухгалтерлік баланста ескерілген мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлік балансқа сәйкес оның активтерінің баланстық құнының 0,05 пайызынан асатын болса, реттеліп көрсетілетін қызметті ұсыну үшін пайдаланылатын жылжымалы және жылжымайтын мүлікке құқықтар мен міндеттерді белгілеуге, өзгертуге немесе тоқтатуға бағытталған табиғи монополия субъектісінің әрекеттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтеріне қол жеткізу – басқа тұтынушыларға табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтеріне ұқсас ұсынылатын көрсетілетін қызметті қолайлылығы жағынан кем болмайтын шарттармен тұтынушылардың пайдалану мүмкіндігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) техникалық сараптама – өндiрiс технологиясының, материалдық, еңбек шығындарының белгiленген нормаларға сәйкестiгiн қоса алғанда, тартылған активтердiң техникалық жай-күйiн (техникалық сипаттамаларын), технологиялық процестiң тиiмділігiн талдау, инвестициялық бағдарламаларды, ұсынылып отырған реттелiп көрсетiлетiн қызметтердiң түрлерi бойынша негiзгi құралдарды iске қосылу деңгейiн және оларды бөлудің негізділігін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) техникалық сарапшы – сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық тапсырмасын және (немесе) техникалық өзіндік ерекшелігін әзірлеуге және (немесе) әлеуетті өнім берушілер ұсыныстарының сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық ерекшелігіне сәйкестігіне қатысты сараптамалық қорытынды дайындауға қатысу үшін табиғи монополиялар субъектілері тартатын, тиісті құжаттармен (дипломдармен, сертификаттармен, куәліктермен және басқа да құжаттармен) расталатын, өткізілетін сатып алу саласында арнайы және (немесе) техникалық білімі, тәжірибесі және біліктілігі бар жеке тұлға немесе заңды тұлғаның өкілі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) техникалық шарттар – бекітілген егжей-тегжейлі жоспарлау (құрылыс салу схемасы) жобасына сай инженерлік коммуникацияларды дамыту жоспарына сәйкес табиғи монополия субъектісінің: сумен жабдықтау және (немесе) су бұру саласындағы суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсетуге арналған техникалық талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) төлем құжаты – табиғи монополиялар салаларындағы көрсетілетін коммуналдық қызметтер үшін ақы төлеуге негіз болатын құжат (шот, хабарлама, түбіртек, есепке алу аспаптарының не өлшеу аспаптарының және қондырғылардың көрсеткіштері негізінде жасалған ескерту-шот);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) уәкілетті орган – Қазақстан Республикасы Су ресурстары және ирригация министрлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) шығындары тарифті бекiту кезiнде ескерiлетiн, табиғи монополия субъектiсi сатып алатын тауарлардың, жұмыстар, көрсетілетін қызметтер тiзбесi (бұдан әрi – Тiзбе) – сатып алудың өлшем бiрлiктерi, көлемдерi, мерзiмдерi, тәсiлдерi, сондай-ақ бiр жылдың iшiнде тауарлардың, жұмыстар, көрсетілетін қызметтердiң әрбiр түрiн сатып алуға жұмсалатын сомалардың ең жоғары мөлшерi шығындары тарифті тарифтік реттеудің шығындық әдісін қолдана отырып бекiту кезiнде ескерiлетiн табиғи монополия субъектiсi бір жыл ішінде сатып алатын тауарлар, жұмыстар, көрсетілетін қызметтер номенклатурасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) электрондық сатып алудың цифрлық жүйесі (бұдан әрі – портал) – табиғи монополиялар субъектілері жүзеге асыратын электрондық сатып алуға қол жеткізудің бірыңғай нүктесін ұсынатын портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларда пайдаланылатын өзге де анықтамалар мен терминдер Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді – ҚР Су ресурстары және ирригация министрінің 02.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...101 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Табиғи монополиялар субьектілерінің Мемлекеттік тіркеліміне енгізу және шығару тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың екінші абзацы алып тасталды - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік тіркелім осы Қағидаларға 1-қосымшаға сәйкес электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z1100" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркелімнің республикалық бөліміне астананың, екі немесе одан көп облыстың, республикалық маңызы бар қалалардың аумағында реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z1101" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркелімнің жергілікті бөлімдеріне астананың, бір облыстың немесе республикалық маңызы бар қаланың аумағында реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z1102" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік тіркелімнің республикалық және жергілікті бөлімін уәкілетті орган қалыптастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z1103" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалар қызметін Заңның 3-бабының 4-тармағына сәйкес жүзеге асыратын дара кәсіпкерлер мен заңды тұлғаларға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Мемлекеттік тіркелімге енгізу және шығару" мемлекеттік көрсетілетін қызметін осы Қағидаларға сәйкес уәкілетті орган (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге өтінішпен www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – веб-портал) арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға 1-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша Мемлекеттік тіркелімге енгізу үшін тұтынушыларға реттеліп көрсетілетін қызметті ұсыну басталған күннен бастап күнтізбелік 15 (он бес) күннен кешіктірмей жүгінеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       реттеліп көрсетілетін қызметті ұсыну тоқтатылған жағдайда табиғи монополия субъектісі күнтізбелік 15 (он бес) күннен кешіктірмей уәкілетті органға осы Қағидаларға 1-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша оны Мемлекеттік тіркелімінен шығару туралы өтініш ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Мемлекеттік тіркелімге енгізу және шығару" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Мемлекеттік тіркелімге енгізу және шығару" мемлекеттік қызметін көрсету мерзімдері осы Қағидаларға сәйкес 2-қосымшада жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының Мемлекеттік тіркеліміне енгізу туралы өтінішін өңдеу рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесіне келіп түскен кезден бастап 30 (отыз) минут ішінде жүзеге асырылады, бұдан әрі қорытындылар бойынша рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесінің көліктік қолтаңбасы қойылған электрондық құжат нысанындағы табиғи монополиялар субъектілерінің Мемлекеттік тіркеліміне енгізу туралы куәлік қалыптастырылады және көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1099" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру жөніндегі шешімі туралы хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар қарайтын не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-2-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3. Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 7-2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 7-2-тармағының 3) тармақшасында көзделген жағдайларда мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-3-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының Мемлекеттік тіркеліміне енгізу туралы өтінішін өңдеу рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесіне келіп түскен кезден бастап 30 (отыз) минут ішінде жүзеге асырылады, бұдан әрі қорытындылар бойынша рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінің көліктік қолтаңбасы қойылған электрондық құжат нысанындағы табиғи монополиялар субъектілерінің Мемлекеттік тіркеліміне енгізу туралы куәлік қалыптастырылады және көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне жіберіледі.</w:t>
+      7-4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-4-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Реттеліп көрсетілетін қызметті ұсынатын жері бойынша Мемлекеттік тіркелімге енгізілуге жататын шетелдік заңды тұлғаны қоспағанда, табиғи монополия субъектісі заңды тұлға ретінде не дара кәсіпкер ретінде оның тіркелген жері бойынша Мемлекеттік тіркелімге енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркелімнің тиісті бөліміне енгізілген табиғи монополия субъектісі, тіркелген жері астанаға, басқа облысқа немесе республикалық маңызы бар басқа қалаға ауысқан жағдайда, осындай өзгеріс болған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей бұрынғы тіркелген жері бойынша Мемлекеттік тіркелімнен алып тастау туралы өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, табиғи монополия субъектісі Мемлекеттік тіркелімнен шығарылған күннен бастап 1 (бір) жұмыс күнінен кешіктірмей жаңа тіркеу орны бойынша Мемлекеттік тіркелімге енгізу туралы өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополия субъектісін жаңа тіркеу орны бойынша Мемлекеттік тіркелімге енгізу табиғи монополиялар туралы заңнамаға сәйкес бекітілген тариф болған кезде оны жаңадан құрылған табиғи монополиялар субъектісіне жатқызуға негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгерістер енгізілді - ҚР Су ресурстары және ирригация министрінің 22.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушы Мемлекеттік тіркелімінен шығару бойынша өтінішпен Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады. Қызмет беруші құжаттар түскен уақытта оларды қабылдауды және тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веб-портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсетуге өтініштің қабылданғаны туралы мәртебесі және мемлекеттік қызметті көрсету күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттар тізбесіне сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ұсынылған құжаттар толық болған және көрсетілетін қызметті берушінің тиісті саласы құрылымдық бөлімшесінің қорытындысы болған жағдайда жауапты құрылымдық бөлімше 1 (бір) жұмыс күні ішінде Мемлекеттік тіркелімінен шығару туралы шешім қабылдайды, Мемлекеттік тіркелімінен шығару туралы куәлік не мемлекеттік қызметті көрсетуден дәлелді бас тарту қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапта көрсетілетін қызметті беруші мемлекеттік қызмет көрсетуден уәжді бас тартуды беру туралы шешім қабылдаған негіздемелер бар негіздердің толық тізбесі, сондай-ақ шағым жасау мерзімдері мен тәртібі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыруға жауапты құрылымдық бөлімшесі басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) немесе оның орынбасарының ЭЦҚ қол қойылған электрондық нысанда көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Табиғи монополия субъектісін Мемлекеттік тіркелімнен алып тастау үшін негіздер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) табиғи монополия субъектісінің табиғи монополия саласына жатқызылған қызметті жүзеге асыруын тоқтатуға әкеп соққан қайта ұйымдастырылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) табиғи монополия субъектісін тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) табиғи монополия субъектісінің банкроттығы туралы сот шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табиғи монополия саласына жатқызылған қызметті жүзеге асыру кезінде пайдаланылатын негізгі құралдарды табиғи монополия субъектісінің балансынан басқа субъектінің балансына беру, оның ішінде осындай негізгі құралдарды сенімгерлік басқаруға беру туралы шешім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сот шешіміне сәйкес табиғи монополия субъектісінің негізгі құралдарын алып қою туралы шешім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) табиғи монополия субъектісінің балансындағы мүлікті, табиғи монополия саласына жатқызылған қызметті жүзеге асыру үшін қажетті инженерлік желілер мен құрылыстарды иеліктен шығару туралы шешім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) табиғи монополия саласына жатқызылған қызметті жүзеге асыру кезінде пайдаланылатын негізгі құралдарды жалдау шартын тоқтату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) табиғи монополия саласына жатқызылған қызметті жүзеге асыруды тоқтату туралы куәландыратын құжаттар, оның ішінде мемлекеттік органдардың және су шаруашылығы ұйымдарының жауаптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ашық деректердің интернет-порталында орналастырылатын мемлекеттік органдардың ашық деректерінің бірыңғай тізбесінде табиғи монополия субъектісі туралы мәліметтердің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) табиғи монополия саласына жатқызылған қызметті жүзеге асыруды тоқтату туралы куәландыратын өзге де заңды негіздер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Егер табиғи монополия субъектісі мемлекеттік органдардың деректеріне сәйкес әрекет етпейтін, тарату, қызметін мәжбүрлі тәртіппен тоқтату сатысында болса және табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару туралы өтінішпен уәкілетті органға өз бетінше жүгінбесе, онда уәкілетті орган оны өз бұйрығымен Мемлекеттік тіркелімнен шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік тіркелімінен шығарудан бас тарту үшін негіздер осы Қағидаларға сәйкес 2-қосымшада жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-тарауды 7-1, 7-2, 7-3 және 7-4-тармақтармен толықтыру көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 97-НҚ</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="72"/>
-[...803 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="93"/>
+    <w:bookmarkStart w:name="z124" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші, уәкілетті орган басшысының атына немесе мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z125" w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z125" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заң) 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы, тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z126" w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z126" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z127" w:id="96"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z127" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды мемлекеттік қызметтер көрсету мәселелері бойынша сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z128" w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z128" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z129" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z130" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім, не өзге әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z131" w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z131" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4357,150 +4305,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:bookmarkStart w:name="z132" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңының 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z133" w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z133" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру, не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z134" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z135" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электронды түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4519,90 +4467,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:bookmarkStart w:name="z136" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңының 4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4621,724 +4569,786 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="106"/>
+    <w:bookmarkStart w:name="z137" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жария тыңдаулар өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z138" w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z139" w:id="108"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жария тыңдауларды өткізудің мақсаты жариялылықты, хабардар болуды, тұтынушылар мен табиғи монополиялар субъектілері мүдделерінің теңгерімділігін сақтауды, тарифтер қалыптастыру рәсімінің ашықтығын қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z140" w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z140" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда және мерзімдерде уәкілетті орган тарифтің жобасын талқылау кезінде жария тыңдаулар өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z141" w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z141" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Табиғи монополия субъектісінің тұтынушылар мен өзге де мүдделі тұлғалар алдындағы есебі осы Қағидаларда айқындалған тәртіппен және Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде жария тыңдау нысанында өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z142" w:id="111"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z142" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Жария тыңдаулар өткізу рәсімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z143" w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Уәкілетті орган өзінің интернет-ресурсында тариф жобасын талқылау бойынша жария тыңдаулар өткізу туралы хабарландыруды орналастырады немесе мерзімді баспасөз басылымында жариялайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z144" w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z144" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жария тыңдаулар өткізілетін күнге дейін 30 (отыз) күнтізбелік күн бұрын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z145" w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жария тыңдаулар өткізілетін күнге дейін 5 (бес) күнтізбелік күн бұрын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z146" w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тариф оңайлатылған тәртіппен бекітілген кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z147" w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z147" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының мемлекеттік бағдарламаларын іске асыруға байланысты бекітілген инвестициялық бағдарлама өзгерген жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z148" w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z148" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштері сақталмаған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z149" w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z149" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізілмеген жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z150" w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z150" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тариф индекстеу әдісімен белгіленген кезде және жасалған мемлекеттік-жекешелік әріптестік шарты негізінде тариф айқындалған кезде табиғи монополия субъектісі өзінің интернет-ресурсында не тиісті әкімшілік-аумақтық бірліктің аумағында таратылатын мерзімді баспасөз басылымдарында жария тыңдаулардың өткізілетін күні мен жері туралы ақпаратты олар өткізілгенге дейін күнтізбелік отыз күн бұрын орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z151" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жария тыңдауларды тариф бекітілгенге дейін күнтізбелік 30 (отыз) күн бұрын кешіктірілмейтін мерзімде уәкілетті органға өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z152" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жария тыңдаулар тариф бектілігенге дейін күнтізбелік 30 (отыз) күннен кешіктірілмейтін мерзімде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жария тыңдаулар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z154" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тарифті оңайлатылған тәртіппен бекіткен кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z155" w:id="124"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының мемлекеттік бағдарламалары іске асырылуына байланысты бекітілген инвестициялық бағдарлама өзгерген жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z156" w:id="125"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z156" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштері сақталмаған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z157" w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z157" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізілмеген жағдайда тариф бекітілгенге дейін күнтізбелік 10 (он) күн бұрын кешіктірілмейтін мерзімде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z158" w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z158" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Алдағы жария тыңдау туралы хабарландыру келесі ақпараттарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z159" w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z159" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тыңдауларды өткізу күнін, орнын, уақытын және форматын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z160" w:id="129"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z160" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтінім берілген табиғи монополия және реттеліп көрсетілетін қызметтер субъектісінің атауын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z161" w:id="130"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z161" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті органның және ол бойынша ақпарат алуға болатын табиғи монополия субъектісінің байланыс телефондарын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z162" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тариф жобасын талқылау бойынша жария тыңдаулар Қазақстан Республикасы Құрылтайының, мәслихаттар депутаттары, жергілікті өзін-өзі басқару органдарының, мемлекеттік органдардың, табиғи монополия субъектісінің өкілдерін, бұқаралық ақпарат құралдарының, қоғамдық бірлестіктердің өкілдері, тәуелсіз сарапшылар, тұтынушылар және өзге де мүдделі тұлғалар шақырыла отырып өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Табиғи монополия субъектісі жария тыңдаулар өткізілетін күн туралы хабарландыру жарияланғаннан кейін уәкілетті органға жария тыңдаулар өткізілгенге дейін 3 (үш) күн бұрын және жария тыңдауларға қатысушылардың талабы бойынша жария тыңдаулар өткізілгенге дейін ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z164" w:id="133"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z164" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қоғамдық тыңдауларға арналған материалдар мен презентациялар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z165" w:id="134"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z165" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тариф пен тарифтік сметаның жобаларын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z166" w:id="135"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z166" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) экономикалық тұрғыдан негізделген есептемелермен бірге тарифтің өзгеру себептері туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z167" w:id="136"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z167" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Тыңдаулар кедергісіз қол жеткізуді қамтамасыз ете отырып, уәкілетті орган айқындайтын үй-жайда не онлайн режимде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z168" w:id="137"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z168" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Жария тыңдаулар өткізу үшін уәкілетті органының қызметкерлері қатарынан жария тыңдаулардың төрағасы (бұдан әрі – Төраға) және хаттама жүргізетін жария тыңдаулардың хатшысы тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5357,408 +5367,408 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="138"/>
+    <w:bookmarkStart w:name="z169" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тариф жобасын талқылау бойынша жария тыңдаулар өткізу процесінде тыңдаулар хаттамасы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z170" w:id="139"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z170" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Төраға әрбір тыңдауға регламентін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z171" w:id="140"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z171" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Төраға белгіленген уақытта тыңдауларды ашады, олардың мақсаты мен күн тәртібін жариялайды. Төраға қатысушыларды тыңдаулар өткізу регламентімен таныстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z172" w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z172" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Табиғи монополия субъектісі өз сөзінде егжей-тегжейлі түсініктеме және растайтын фото, бейне материалдармен қоса (болған кезде), ұсынылып отырған тариф жобасына негіздеме береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z173" w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z173" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Төраға көпшілік тыңдауларда сөз сөйлеушілерге сұрақтар қояды, қаралатын мәселелер бойынша өз ұстанымын баяндайды, тыңдаулар регламентін бұзатын тыңдауларға қатысушының сөзін, сондай-ақ көпшілік тыңдаулар тақырыбына қатысы жоқ сөйлеулерді үзеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z174" w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z174" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жария тыңдауларға қатысушылар қаралып отырған мәселелер бойынша өз көзқарастарын, пікірлерін білдіреді, сөз сөйлеушілерге сұрақтар қояды, өз сөздерінде көмекші материалдарды (плакаттар, кестелер) пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z175" w:id="144"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z175" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Төраға қорытынды шығарады және жария тыңдауларды жабады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z176" w:id="145"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z176" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Уәкiлеттi орган тарифтің жобасын талқылау бойынша өткізілген жария тыңдаулардың нәтижелерін, оның ішінде талқылаулардың стенограммаларын, қарастырылып отырған мәселелер бойынша қабылданған шешімдерімен бірге отырыстардың хаттамаларын олар өткізілген күннен кейін күнтізбелік 10 (он) күн ішінде өзінің интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z177" w:id="146"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z177" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңына сәйкес табиғи монополия субъектісінің жекелеген іс-қимылдар жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыруы туралы хабарламаны қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z178" w:id="147"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z178" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Осы тарау өтінішхаттарды ұсыну мен қарау және уәкілетті органының Рұқсаттар және хабарламалар туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес табиғи монополия субъектісінің жекелеген іс-қимылдар жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыруы туралы хабарламаны қабылдау тәртібін, мерзімдерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z179" w:id="148"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z179" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Көрсетілетін қызметті беруші мынадай іс-қимылдарды жасауға: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z180" w:id="149"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z180" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер ағымдағы жылдың басындағы бухгалтерлік теңгерімде ескерілген мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлік балансқа сәйкес оның активтерінің баланстық құнының 0,05 процентінен асатын болса, реттеліп көрсетілетін қызметті ұсыну үшін пайдаланылатын мүлікпен мәмілелер жасауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z181" w:id="150"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z181" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қайта ұйымдастыруға немесе таратуға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z182" w:id="151"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z182" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мүлікпен мәміле жасауға келісім беру" және "Қайта ұйымдастыруға және таратуға келісім беру" осы Қағидаларға сәйкес өтінішхат бойынша көрсетілетін мемлекеттік қызметтер болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z183" w:id="152"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z183" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммерциялық құпияны құрайтын құжаттарды табиғи монополия субъектісі міндетті түрде "коммерциялық құпия" деген белгімен ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z184" w:id="153"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z184" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Табиғи монополия субъектісі уәкілетті органға өтінішхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z185" w:id="154"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z185" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Көрсетілетін қызметті берушінің құжаттарды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүлікпен мәмілелер жасауға келісім беру өтінішхат келіп түскен сәттен бастап – 10 (он) жұмыс күнін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5812,169 +5822,599 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1098" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-1. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру жөніндегі шешімі туралы хабарлама жіберілген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 36-1-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-2. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар қарайтын не сот тәртібімен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тарауды 36-1, 36-2, 36-3 және 36-4-тармақтармен толықтыру көзделген - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 36-2-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-3. Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 36-2-тармағының 1) және 2) тармақшаларында көзделген жағдайларда – қайтыс болған адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 36-2-тармағының 3) тармақшасында көзделген жағдайларда мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 36-3-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-4. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 36-4-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="155"/>
+    <w:bookmarkStart w:name="z188" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. "Мүлікпен мәміле жасауға келісім беру" мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы веб-портал арқылы қызмет көрсетушіге осы Қағидаларда 4-қосымшада келтірілген мәліметтер мен құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5993,562 +6433,444 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="156"/>
+    <w:bookmarkStart w:name="z191" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. "Мүлікпен мәміле жасауға келісім беру" мемлекеттік қызметін көрсету үшін арналған негізгі талаптар тізімі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z192" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Көрсетілетін қызметті алушы "Мүлікпен мәмілелер жасауға келісім беру" туралы өтінішхатпен көрсететін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын туралы өтінішхат келіп түссе, онда мерзім келесі жұмыс күнінен басталады. Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады. Қызмет беруші құжаттар түскен уақытта оларды қабылдауды және тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Веб-портал арқылы жүгінген кезде көрсетілетін қызметті алушының жеке кабинетіне мемлекеттік қызметті көрсетуге өтініштің қабылданғаны туралы мәртебе және мемлекеттік қызметті көрсету күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда көрсетілетін қызметті беруші өтінішхан келіп түскен сәттен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне өтінішті қараудан бас тарту туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттар толық және ақпарат (мәліметтер) дәйекті болған жағдайда көрсетілетін қызметті берушінің табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыруға жауапты құрылымдық бөлімшесі орындауға келіп түскен сәттен бастап 7 (жеті) жұмыс күні ішінде тиісті қорытындыны ұсынады, қорытындысы бойынша жауапты құрылымдық бөлімше тиісті қорытынды келіп түскен сәттен бастап 1 (бір) жұмыс күні ішінде "Мүлікпен мәмілелер жасауға келісім беру" туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім қабылданған жағдайда жауапты құрылымдық бөлімше көрсетілетін қызметті алушының алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімді қоса бере отырып, тыңдауды өткізу уақыты мен орны (тәсілі) туралы әкімшілік акті қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушыны хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау рәсімі Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне (бұдан әрі – ҚР ӘРПК) сәйкес өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыруға жауапты құрылымдық бөлімшесінің басшысы ЭЦҚ немесе басшының орынбасарының ЭЦҚ қол қойылған электрондық нысанда көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      39-тармақ жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...315 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="158"/>
+    <w:bookmarkStart w:name="z199" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. "Қайта ұйымдастыруға және таратуға келісім беру" мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы веб-портал арқылы қызмет көрсетушіге осы Қағидаларда </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішхатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қайта ұйымдастыруға және таратуға келісім беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың 5-қосымшасында жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6584,599 +6906,543 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Көрсетілетін қызметті алушы "Қайта ұйымдастыруға және таратуға келісім беру" туралы өтінішхат көрсететін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, онда мерзім келесі жұмыс күнінен басталады. Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады. Көрсетілетін қызметті беруші құжаттарды қабылдауды және тіркеуді жұмыс күні жүзеге асырады және табиғи монополиялар саласындағы мемлекеттік саясатты іске асыруға жауапты құрылымдық бөлімшеге орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веб-портал арқылы жүгінген кезде көрсетілетін қызметті алушының жеке кабинетіне мемлекеттік қызметті көрсетуге өтініштің қабылданғаны туралы мәртебе және мемлекеттік қызметті көрсету күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополиялар саласындағы мемлекеттік саясатты іске асыруға жауапты көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі ұсынылған құжаттардың, мәліметтердің толықтығын, сондай-ақ олардың қолданылу мерзімін тексереді, олар толық болмаған не мерзімі өткен жағдайда өтінішхат келіп түскен сәттен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне өтінішті қабылдаудан бас тарту туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім қабылданған жағдайда жауапты құрылымдық бөлімше көрсетілетін қызметті алушының алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімді қоса бере отырып, тыңдауды өткізу уақыты мен орны (тәсілі) туралы әкімшілік акті қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушыны хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау рәсімі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР ӘРПК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыруға жауапты құрылымдық бөлімшесінің басшысы ЭЦҚ немесе басшының орынбасарының ЭЦҚ қол қойылған электрондық нысанда көрсетілетін қызметті алушының веб-порталдағы жеке кабинетіне жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. "Мүлікпен мәміле жасауға келісім беру" мемлекеттік қызметтерін көрсетуден бас тартудың негіздері осы Қағидаларда 4-қосымшаға сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қайта ұйымдастыруға және таратуға келісім беру" мемлекеттік қызметтерін көрсетуден бас тартудың негіздері осы Қағидаларда 5-қосымшаға сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      42-тармақ жаңа редакцияда көзделген -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 97-НҚ</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...269 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="160"/>
+    <w:bookmarkStart w:name="z222" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті берушінің басшысының атына және мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органына берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z223" w:id="161"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z223" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңының 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы, тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z224" w:id="162"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z224" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z225" w:id="163"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z225" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды мемлекеттік қызметтер көрсету мәселелері бойынша сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z226" w:id="164"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z226" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z227" w:id="165"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z227" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей, оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z228" w:id="166"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z228" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z229" w:id="167"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z229" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7195,150 +7461,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="168"/>
+    <w:bookmarkStart w:name="z230" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңының 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z231" w:id="169"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z231" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру, не жергілікті жерге барып тексеру жүргізгенде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z232" w:id="170"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z232" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алғанда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z233" w:id="171"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z233" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электронды түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7357,90 +7623,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="172"/>
+    <w:bookmarkStart w:name="z234" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңының 4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7459,506 +7725,506 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="173"/>
+    <w:bookmarkStart w:name="z235" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Табиғи монополия субъектісі реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асырған күннен бастап 10 (он) жұмыс күнінен кешіктірілмейтін мерзімде бұл туралы уәкілетті органды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z236" w:id="174"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z236" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Табиғи монополиялар субъектілерінің сатып алуды өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z237" w:id="175"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z237" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z238" w:id="176"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z238" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Осы тарау Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және табиғи монополия субъектісінің тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуды өткізу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z239" w:id="177"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z239" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу процесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z240" w:id="178"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z240" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) келесі күнтізбелік жылға арналған Тізбені қалыптастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z241" w:id="179"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z241" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өнім берушіні таңдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z242" w:id="180"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z242" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өнім берушімен шарт жасасуды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z243" w:id="181"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z243" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Табиғи монополия субъектісі жыл сайын 31 желтоқсанға дейiнгi мерзiмде келесі күнтізбелік жылға арналған және бірінші басшының бұйрығымен бекітілген Тізбені қалыптастырады және мәлімет үшін уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z244" w:id="182"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z244" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі қажет болған кезде бекітілген Тізбеге өзгерістер мен толықтырулар енгізеді. Тізбеге өзгерістер мен толықтырулар олар қабылданған күннен бастап 10 (он) жұмыс күнінен кешіктірілмей уәкілетті органға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z245" w:id="183"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z245" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізбе және оған енгізілетін өзгерістер мен толықтырулардың тізбесі шешім қабылданған кезден бастап 10 (он) жұмыс күнінен кешіктірмей табиғи монополия субъектісі сатып алуды жүзеге асыратын порталда орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z246" w:id="184"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z246" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Табиғи монополия субъектісі тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды күнтізбелік жылға немесе ұзақ мерзімді кезеңге жүзеге асырады. Жөндеу жұмыстары мен инвестициялық бағдарламаларды уақтылы орындаудың қамтамасыз етілуін ескере отырып, табиғи монополия субъектісі ұзақ мерзімді кезеңге сатып алынатын тауарларды, жұмыстарды, көрсетілетін қызметтерді өз бетінше айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z247" w:id="185"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z247" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Реттеліп көрсетілетін қызметтерді тұтынушы табиғи монополия субъектісі тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды өткізу кезінде байқаушы ретінде қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z248" w:id="186"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z248" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Реттеліп көрсетілетін қызметтерді тұтынушы уәкілетті органға табиғи монополия субъектісінің, конкурстық комиссияның, конкурстық комиссия (хатшылық) хатшысының, техникалық сарапшылардың заңсыз әрекеттеріне шағым жасай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z249" w:id="187"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z249" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Порталда тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z250" w:id="188"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z250" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z251" w:id="189"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z251" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) баға ұсыныстарын сұрату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z252" w:id="190"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z252" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бір көзден сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z253" w:id="191"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z253" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) биржалық тауарды сатып алушы ретінде тауар биржаларында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z254" w:id="192"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z254" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық тауарларды сатып алу Қазақстан Республикасының тауар биржалары туралы заңнамасына сәйкес тауар биржалары арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z255" w:id="193"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z255" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі сатып алуды Қазақстан Республикасының сауда қызметін реттеу туралы заңнамасына сәйкес электрондық сауда алаңдары арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z256" w:id="194"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z256" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Сатып алуды табиғи монополия субъектісі мынадай шарттарды сақтай отырып жүргізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алуды өткiзудiң ашықтығы мен жариялылығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8049,642 +8315,568 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="195"/>
+    <w:bookmarkStart w:name="z263" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Стратегиялық тауарларды сатып алу осы Қағидаларға сәйкес конкурс тәсілімен стратегиялық тауарларды өндірушілермен тікелей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1095" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1. Тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алу Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының цифрлық жүйесімен және (немесе) мемлекеттік сатып алу саласындағы уәкілетті органның цифрлық жүйесімен интеграцияланған электрондық сатып алудың цифрлық жүйелерінде (сатып алудың бірыңғай платформасы) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 56-1-тармақпен толықтырылды - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Тауар биржалары арқылы сатып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z265" w:id="197"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z265" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Тауар биржалары арқылы "Биржалық тауарлардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 ақпандағы № 142 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тіркелімінде № 10587 болып тіркелген) бекітілген биржалық тауарлардың тізбесіне енгізілген тауарларды сатып алу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z266" w:id="198"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z266" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тауар биржалары арқылы сатып алу Қазақстан Республикасы Ұлттық экономика Министрі міндетін атқарушысының 2015 жылғы 30 наурыздағы № 280 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тіркелімінде № 10993 болып тіркелген) Биржалық сауданың қағидаларында белгіленген тәртіппен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z267" w:id="199"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z267" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Портал арқылы конкурс тәсілімен жүзеге асырылатын сатып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z268" w:id="200"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z268" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Тауарларды, жұмыстарды, көрсетілетін қызметтерді конкурс өткізу жолымен сатып алу портал арқылы өткізіледі және мынадай кезеңдер көзделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z269" w:id="201"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z269" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстық комиссияны қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z270" w:id="202"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z270" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурстық құжаттаманы қалыптастыру және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z271" w:id="203"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z271" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурстық құжаттаманы порталда орналастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z272" w:id="204"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z272" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) конкурсқа қатысуға жіберуге өтінімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z273" w:id="205"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z273" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) конкурсқа қатысуға жіберуге өтінімдерді ашу, өтінімдердің конкурс талаптарына сәйкестігін қарау, қабылдаудан бас тартылған өтінімдер бойынша деректерді енгізе отырып ашу хаттамасын қалыптастыру, сондай-ақ жоқ немесе қатесі бар құжаттарға сұрау салу және қабылдаудан бас тартылған өтінімдерді конкурс талаптарына сәйкес келтіру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z274" w:id="206"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z274" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) конкурсқа жіберілген және қабылдаудан бас тартылған қатысушылар бойынша ақпаратты көрсете отырып, өтінімдерді қарау хаттамасын қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z275" w:id="207"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z275" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) конкурстық өтінімдерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z276" w:id="208"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z276" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) конкурстық өтінімдерді қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z277" w:id="209"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z277" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) конкурстық өтінімдерді ашу, комиссияның конкурстық өтінімдерді конкурс талаптарына сәйкестігіне қарауы, конкурсқа қатысуға алдын ала рұқсат беру хаттамасын жасау және конкурстық өтінімдерді қарау хаттамасын жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z278" w:id="210"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z278" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) конкурс қорытындылары туралы хаттама жасай отырып, конкурс жеңімпазын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z279" w:id="211"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z279" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) конкурс жеңімпазымен тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу туралы шарт (-тар) жасасу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z1093" w:id="212"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1093" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58-1. Конкурс тәсілімен тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу екі кезеңдік рәсімдерді пайдалану арқылы портал арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алудың екі кезеңдік рәсімдері мынадай рәсімдерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8813,2019 +9005,2017 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="213"/>
+    <w:bookmarkStart w:name="z280" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Табиғи монополия субъектісі сатып алу жүзеге асырылатын портал туралы ақпаратты өзінің интернет-ресурсында орналастырады, ал өзінің интернет-ресурсы болмаған жағдайда, уәкілетті органға порталға сілтемені көрсете отырып, ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z281" w:id="214"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z281" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Порталда конкурстық құжаттама жарияланғанға дейін табиғи монополия субъектісі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес конкурстық комиссияның құрамын, конкурстық комиссияның хатшысын бекітеді және тауарлардың, жұмыстардың, көрсетілетін қызметтердің техникалық ерекшеліктерді, жоспарларды, сызбаларды, эскиздерді қоса алғанда, конкурстық құжаттамаға сәйкес техникалық және сапалық сипаттамаларға сәйкестігін айқындау үшін техникалық сарапшыларды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z282" w:id="215"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z282" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі техникалық сарапшыны тарту талап етілетін тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z283" w:id="216"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z283" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көрсетілген шешімдер табиғи монополия субъектісінің бірінші басшысының немесе оның міндетін атқарушы адамның не табиғи монополия субъектісінің уәкілетті адамының бұйрығымен қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z284" w:id="217"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z284" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссия табиғи монополия субъектісі конкурстық комиссияны бекіту және сатып алуды өткізу туралы бұйрықты қабылдаған күннен бастап сатып алу туралы шарт күшіне енгенге дейін жұмыс істейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z285" w:id="218"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z285" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер конкурс өтпеді деп танылса, конкурстық комиссияның өкілеттігі тоқтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z286" w:id="219"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z286" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссия мүшелерінің саны кемінде бес адамды құрайды және тақ сан болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z287" w:id="220"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z287" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағын кәсіпкерлік субъектілері болып табылатын табиғи монополиялар субъектілері үшін конкурстық комиссия мүшелерінің саны тақ сан болады және кемінде үш адамды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z288" w:id="221"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z288" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурстық комиссияның құрамына конкурстық комиссияның Төрағасы мен мүшелері кіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z289" w:id="222"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z289" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның мүшелеріне қоғамдық бірлестіктің өкілі қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z290" w:id="223"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z290" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурстық комиссияның құрамына қосылған қоғамдық бірлестіктің өкілі конкурстық комиссияның қабылдаған шешімі үшін ортақ жауаптылықта болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z291" w:id="224"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z291" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға болмаған уақытта оның функцияларын оны алмастыратын адам орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z292" w:id="225"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z292" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссия мүшелерінің бірі конкурстық комиссияның отырысында өндірістік немесе басқа да себептер бойынша болмаған жағдайда, конкурстық комиссия отырысының хаттамасында оның болмауының себебі көрсетіліп, растайтын құжаттың көшірмесі қоса беріліп, оған сілтеме жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z293" w:id="226"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z293" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі тұрақты құрамы бар конкурстық комиссияны бүкіл қаржы жылына құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z294" w:id="227"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z294" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Конкурстық комиссияның отырысы конкурстық комиссия мүшелерінің жалпы санының кемінде үштен екісі қатысқан жағдайда өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z295" w:id="228"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z295" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның шешімі ашық дауыс беру арқылы қабылданады және егер оған конкурстық комиссия мүшелерінің жалпы санының көпшілігі дауыс берсе, қабылданды деп есептеледі. Дауыстар тең болған жағдайда Төраға дауыс берген шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z296" w:id="229"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z296" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның мүшесі ерекше пікір білдіре алады, ол жазбаша түрде баяндалады және конкурсты ашу немесе қорытындылау хаттамасына қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z297" w:id="230"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z297" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Конкурстық комиссияның хатшысы мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z298" w:id="231"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z298" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстық өтінімдерді қабылдау аяқталған күнге дейін күнтізбелік 10 (он) күннен кешіктірмей порталда конкурс өткізу туралы хабарландыруды және конкурстық құжаттаманы қалыптастырады және жариялайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z299" w:id="232"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z299" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порталда тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу бойынша конкурс рәсімдерін өткізу туралы хабарландыруды қалыптастырады және жариялайды, конкурстық комиссия отырысының күн тәртібі бойынша ұсыныстар дайындайды, конкурстық комиссияны құжаттармен қамтамасыз етеді, конкурстық комиссияның отырысын өткізуді ұйымдастырады, портал қалыптастырған конкурсқа қатысуға алдын ала рұқсат беру хаттамаларына қол қояды, конкурстық өтінімдерді және конкурстың қорытындылары туралы қарайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z300" w:id="233"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z300" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порталда конкурс өткізу туралы хабарландыруды, конкурстық құжаттама жобасын алдын ала талқылау хаттамасын, конкурсқа қатысуға өтінімдерді ашу хаттамасын, конкурс тәсілімен мемлекеттік сатып алу қорытындылары туралы хаттаманы, сондай-ақ олар болған кезде порталда басқа да құжаттарды орналастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z301" w:id="234"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z301" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порталда сараптама комиссиясының, не олар болған кезде сарапшының қорытындысын орналастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z302" w:id="235"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z302" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы Қағидаларда көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z303" w:id="236"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z303" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның хатшысы конкурстық комиссияның мүшесі болып табылмайды және конкурстық комиссияның шешім қабылдауына қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z304" w:id="237"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z304" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның хатшысы болмаған уақытта оның міндетін атқарушы тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z305" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      63. Техникалық сарапшылар әлеуетті өнім берушілер ұсынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің конкурстық құжаттама талаптарына сәйкестігі бойынша еркін нысанда қорытынды береді. Сараптамалық қорытынды Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цифрлық кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Цифрлық кодекс) сәйкес құжаттың электрондық көшірмесі нысанында ресімделеді және порталдағы конкурстық комиссия отырысының хаттамасына қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 63-тармақ жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z306" w:id="238"/>
+    </w:p>
+    <w:bookmarkStart w:name="z306" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Табиғи монополия субъектісі конкурстық өтінімдерді қабылдау аяқталатын күнге дейін 7 (жеті) жұмыс күнінен кешіктірмей конкурстық құжаттаманы портал арқылы жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z307" w:id="239"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z307" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Конкурстық құжаттама мынадай мәліметтерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z308" w:id="240"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z308" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға 6-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша конкурс өткізу туралы хабарландыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z309" w:id="241"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z309" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға 6-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша сатып алынатын тауарлардың (жұмыстардың, көрсетілетін қызметтердің) техникалық ерекшелігін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z310" w:id="242"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z310" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) болған жағдайда жоспарларды, сызбаларды, эскиздерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z311" w:id="243"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z311" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шарт жобасын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z312" w:id="244"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z312" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Біртекті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу жөнінде конкурс өткізу кезінде табиғи монополия субъектісі конкурстық құжаттамада қажет болған кезде тауарларды, жұмыстар мен көрсетілетін қызметтерді оларды жеткізу (орындау, көрсету) орны бойынша бөліктерге (лоттарға) бөледі. Бұл ретте конкурс жеңімпазы тауарлардың, жұмыстардың, көрсетілетін қызметтердің әрбір лоты бойынша айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z313" w:id="245"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z313" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баға ұсыныстарын сұрату тәсілін қолдану мақсатында қаржы жылы ішінде біртекті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алудың жылдық көлемін бөліктерге бөлуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z314" w:id="246"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z314" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Әлеуетті өнім беруші табиғи монополия субъектісінен конкурстық құжаттаманы түсіндіруді, бірақ конкурстық өтінімдерді ұсынудың соңғы мерзімі өткенге дейін 5 (бес) жұмыс күнінен кешіктірмей сұрата алады. Табиғи монополия субъектісі сұрау салуды алған күннен бастап 3 (үш) жұмыс күнінен кешіктірмей осындай сұрау салуға жауап береді және осындай түсіндірмені конкурстық өтінім берген барлық әлеуетті өнім берушілерге жібереді. Әлеуетті өнім берушінің сұрау салуы және табиғи монополия субъектісінің жауабы портал арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z315" w:id="247"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z315" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Конкурсқа қатысу үшін әлеуетті өнім беруші ұсынған конкурстық өтінімнің қолданылу мерзімі кемінде 15 (он бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z316" w:id="248"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z316" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Конкурстық өтінім конкурсқа қатысуға ниет білдірген әлеуетті өнім берушінің конкурстық құжаттама шарттарына сәйкес тауарды жеткізуге, жұмысты орындауға, қызметті көрсетуге келісімін білдіруі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z317" w:id="249"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z317" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Әлеуетті өнім беруші конкурсқа қатысуға өтінімді конкурстық құжаттамада көрсетілген оны ұсынудың соңғы мерзімі өткенге дейін портал арқылы электрондық құжат нысанында ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z318" w:id="250"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z318" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Әріп, цифр және өзге де символдармен сәйкестендіруге келмейтін ақпаратты қамтитын құжат әлеуетті жеткізуші ұсынбаған болып есептеледі және конкурстық құжаттаманың талаптарына сәйкес келмейтіндіктен қабылданбауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z319" w:id="251"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z319" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Құжаттардың электрондық көшірмелері әлеуетті өнім берушіде мұндай құжаттардың түпнұсқасы немесе нотариаттық тәртіппен куәландырылған көшірмелері қағаз жеткізгіштерде болған жағдайда ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z320" w:id="252"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z320" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. Әлеуетті өнім беруші осы Қағидаларға 6-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша құжаттардың не электрондық құжаттардың мынадай электрондық көшірмелерін қоса бере отырып, конкурсқа қатысуға өтінім береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z321" w:id="253"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z321" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарлардың, жұмыстардың, көрсетілетін қызметтердің функционалдық, техникалық, сапалық және пайдалану сипаттамаларын, сондай-ақ тауарлардың, жұмыстардың, көрсетілетін қызметтердің осы талаптарға сәйкестігін растайтын құжаттарды сипаттай отырып, техникалық ерекшелік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z323" w:id="254"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z322" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Рұқсаттар және хабарламалар туралы заңнамасына сәйкес алынған, мәліметтері мемлекеттік органдардың цифрлық жүйелерінде расталатын лицензиялар, рұқсаттар (хабарламалар), патент, куәлік, сертификат, диплом (конкурстық құжаттамада тиісті талап болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z323" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуетті өнім берушіге қызмет көрсететін банктің немесе банк филиалының банк немесе банк филиалы алдындағы әлеуетті өнім берушінің міндеттемелері бойынша үш айдан астам созылған мерзімі өткен берешегінің жоқ екендігі туралы анықтамасы (егер әлеуетті өнім беруші екінші деңгейдегі бірнеше банктің немесе филиалдардың, сондай-ақ шетелдік банктің клиенті болып табылған жағдайда, аталған анықтама осындай банктердің әрқайсысынан ұсынылады). Конкурстық өтінімдер салынған конверттерді ашу күнінің алдындағы бір айдан ерте емес берілген анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z324" w:id="255"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z324" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) конкурстық өтінімдер ашылатын күнге дейін үш айдан кешіктірмей берілген, есебі мемлекеттік кіріс органдарында жүргізілетін берешектің жоқ (бар) екендігі туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z325" w:id="256"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z325" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егер әлеуетті өнім беруші Қазақстан Республикасының резиденті болып табылмаған және Қазақстан Республикасының салық төлеушісі ретінде тіркелмеген жағдайда, онда мыналар ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z326" w:id="257"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z326" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы әлеуетті өнім берушінің Қазақстан Республикасының бейрезиденті болып табылатыны және салықтық есепте тұрмайтыны туралы Қазақстан Республикасы салық органының анықтамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z327" w:id="258"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z327" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын конвенцияға қосылуы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес апостиль қойылған (жария етілген) құқық белгілейтін құжаттардың тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z328" w:id="259"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z328" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, табиғи монополия субъектісінің банктік шотына конкурстық өтінімді қамтамасыз етуді енгізуді растайтын төлем тапсырмасы (конкурстық құжаттамада тиісті талап болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z329" w:id="260"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z329" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер конкурс стратегиялық тауарды сатып алуға жарияланған жағдайда, тиісті құзыретті органнан алынған әлеуетті өнім берушінің стратегиялық тауарды өндіруші болып табылатынын растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z330" w:id="261"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z330" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2020 жылғы 29 мамырдағы № 66 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу жөнінде мемлекеттік қызметтер көрсету қағидаларының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20771 болып тіркелген) 6-қосымшасына сәйкес белгіленген нысан бойынша тіркеуші орган берген заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z331" w:id="262"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z331" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) егер әлеуетті өнім беруші қосылған құн салығын төлеуші болып табылған жағдайда, қосылған құн салығы бойынша есепке қою туралы куәліктің көшірмесі, не электрондық құжаттың қағаз көшірмесі қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z332" w:id="263"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 73-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z332" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Әлеуетті өнім берушінің қосалқы мердігерлерге (бірлесіп орындаушыларға) қосалқы мердігерлікке (бірлесіп орындауға) жиынтығында жұмыстар, көрсетілетін қызметтер көлемінің үштен екісінен астамын беруіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z333" w:id="264"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z333" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Әлеуетті өнім беруші өтінімді ұсынудың соңғы мерзімі өткенге дейін, бұл ретте өзінің конкурстық өтінімінің кепілді қамтамасыз етілуін қайтару мүмкіндігін жоғалтпай, портал арқылы өз өтінімін түзетеді немесе кері қайтарып алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z334" w:id="265"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z334" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Әлеуетті өнім беруші конкурстық өтінімді ұсынған кезде бір мезгілде оның конкурстық өтінімінде ұсынылған сатып алынатын тауарлар, жұмыстар, көрсетілетін қызметтер құнының бір пайызы мөлшерінде конкурстық өтінімді қамтамасыз етуді енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z335" w:id="266"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z335" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Конкурстық өтінімді қамтамасыз ету мына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z336" w:id="267"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z336" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуетті өнім берушінің табиғи монополия субъектісінің тиісті банктік шотына енгізу арқылы ақша кепілі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z337" w:id="268"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z337" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банктік кепілдеме түрінде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z338" w:id="269"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z338" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Конкурстық өтінімді қамтамасыз етудің қолданылу мерзімі – конкурстық өтінімнің өзінің қолданылу мерзімінен кем емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z339" w:id="270"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z339" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Әлеуетті өнім берушілер, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z340" w:id="271"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z340" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағын кәсіпкерлік субъектілері болып табылса және жалпы құндық мәнінде олар ұсынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің көлемі айлық есептік көрсеткіштің алты мың еселенген мөлшерінен аспаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z342" w:id="273"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z341" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектігі бар адамдардың мамандандырылған ұйымдары құрған, тауарлар өндіретін, жұмыстарды орындайтын, қызметтер көрсететін ұйымдар болып табылады және конкурс бойынша олар ұсынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің құндық мәндегі көлемі айлық есептік көрсеткіштің он сегіз мың еселенген мөлшерінен аспаса, конкурстық өтінімді қамтамасыз етуді енгізбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 79-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z342" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Табиғи монополия субъектісі конкурстық өтінімді қамтамасыз етуді мынадай жағдайлар туындаған күннен бастап 5 (бес) жұмыс күні ішінде қайтарады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z343" w:id="274"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z343" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстық өтінімнің қолданылу мерзімі өткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z344" w:id="275"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z344" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сатып алу шарты күшіне енген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z345" w:id="276"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z345" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурстық өтінімдерді ұсынудың соңғы мерзімі өткенге дейін конкурстық өтінім кері қайтарып алынған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z346" w:id="277"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z346" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) конкурстық өтінімнің конкурстық құжаттаманың талаптарына жауап бермейтін ретінде қабылданбаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z347" w:id="278"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z347" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) конкурс жеңімпазын анықтамай сатып алу рәсімдері тоқтатылғанды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z348" w:id="279"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z348" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Конкурстық өтінімді қамтамасыз ету конкурстық өтінімді ұсынған әлеуетті өнім берушіге қайтарылмайды және егер әлеуетті өнім беруші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z349" w:id="280"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z349" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстық өтінімді ұсынудың соңғы мерзімі өткеннен кейін конкурстық өтінімді кері қайтарып алды немесе өзгертті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z350" w:id="281"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z350" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер ол конкурстың жеңімпазы немесе екінші орын алған әлеуетті өнім беруші болып айқындалса, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде сатып алу туралы шарт жасаспаған болса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z351" w:id="282"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z351" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Әлеуетті өнім берушілердің конкурстық өтінімдерін ашуды портал конкурстық құжаттамада белгіленген мерзімде автоматты түрде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z352" w:id="283"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z352" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Конкурстық комиссия әлеуетті өнім берушілердің конкурстық өтінімдерін конкурс өткізу туралы хабарландыруда белгіленген конкурстық өтінімдерді ұсыну аяқталған күннен бастап 3 (үш) жұмыс күнінен асырмай әрбір лот бойынша жеке қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z353" w:id="284"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z353" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Конкурстық комиссия әлеуетті өнім берушінің конкурстық өтінімін бағалауға және салыстыруға мынадай негіздер бойынша қабылдамайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z354" w:id="285"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z354" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар ұсынылмаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z355" w:id="286"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z355" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, әлеуетті өнім беруші конкурстық өтінімді қамтамасыз етуді енгізбесе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z356" w:id="287"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z356" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) конкурстық өтінім осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10840,631 +11030,693 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>72-тармақтарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптары бұзыла отырып, ұсынылған немесе ресімделген құжаттарды қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z357" w:id="288"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z357" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) есебі мемлекеттік кіріс органдарында жүргізілетін берешектің жоқ (бар) екендігі туралы мәліметтерде бір теңге және одан астам мөлшердегі міндетті зейнетақы жарналары, жұмыс берушінің міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша берешек, міндетті әлеуметтік медициналық сақтандыруға аударымдар және (немесе) жарналар бойынша берешек туралы және әлеуметтік аударымдар бойынша берешектер туралы ақпараттың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z358" w:id="289"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z358" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуетті өнім берушінің осы анықтама берілген күннің алдындағы үш айдан астам созылатын міндеттемелерінің ең болмағанда бір түрі бойынша мерзімі өткен берешегі бар банк анықтамасының немесе банк филиалының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z359" w:id="290"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z359" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) әлеуетті өнім берушінің конкурстық құжаттаманың техникалық ерекшелігінде белгіленген талаптарға сәйкес келмейтін техникалық ерекшелікті ұсынуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z360" w:id="291"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z360" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дұрыс емес ақпарат ұсыну фактісі анықталса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z361" w:id="292"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z361" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) егер конкурсқа өзара үлестес тұлғалар ғана қатысса, әлеуетті өнім беруші осы конкурсқа (лотқа) қатысуға өтінім берген басқа әлеуетті өнім берушінің үлестес тұлғасы болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z362" w:id="293"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z362" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) конкурсқа қатысуға жіберілген әлеуетті өнім берушілердің теңге бойынша өтінімдерінің бағасы тізбеде көзделген сатып алуға бөлінген сомадан асып кетсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z363" w:id="294"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z363" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әлеуетті өнім берушінің баға ұсынысын конкурстық комиссия демпингтік деп таныған жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z364" w:id="295"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 84-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z364" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85. Конкурстық комиссия осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмейтін әлеуетті өнім берушілерді анықтаған жағдайда, мұндай әлеуетті өнім берушілерге порталда конкурсқа қатысуға алдын ала рұқсат беру хаттамасын орналастырған күннен бастап үш жұмыс күні ішінде конкурсқа қатысуға арналған өтінімдерін Қағидалардың 84-тармағының талаптарына сәйкес келтіруге мүмкіндік береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z365" w:id="296"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z365" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурстық комиссия осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмейтін әлеуетті өнім берушілерді анықтаған жағдайда конкурстық комиссия конкурсқа қатысуға алдын ала рұқсат беру хаттамасын ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z366" w:id="297"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z366" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурсқа қатысуға алдын ала рұқсат беру хаттамасында мынадай ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z367" w:id="298"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z367" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) талаптарға сәйкес келмейтін әлеуетті өнім берушілердің тізбесі қамтылады, онда әлеуетті өнім берушілерден бас тартудың себептері, оның ішінде олардың талаптарға сәйкес келмейтінін растайтын мәліметтер мен құжаттар егжей-тегжейлі сипатталады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z368" w:id="299"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z368" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұсынылуы және талаптарға сәйкес келтірілуі тиіс құжаттар тізбесі қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z369" w:id="300"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z369" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссияның әлеуетті өнім берушілерді конкурсқа қатысуға алдын ала жіберу туралы шешімі конкурстық өтінімдерді беру аяқталған күннен бастап 3 (үш) жұмыс күні ішінде қабылданады және конкурстық комиссияның хатшысы конкурсқа қатысуға өтінім берген әлеуетті өнім берушілерді электрондық пошта арқылы автоматты түрде хабардар ете отырып, конкурсқа қатысуға алдын ала рұқсат беру туралы шешім қабылданған күні оны порталға орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z370" w:id="301"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z370" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келмейтін әлеуетті өнім берушілер болмаған жағдайда конкурсқа қатысуға алдын ала рұқсат беру хаттамасы қалыптастырылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z371" w:id="302"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z371" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурсқа қатысуға алдын ала рұқсат беру хаттамасына конкурстық комиссия мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z372" w:id="303"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z372" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстық комиссия конкурсқа қатысуға өтінімдерді қайта қарау кезінде алдын ала рұқсат беру хаттамасында көзделмеген негіздер бойынша әлеуетті өнім берушілерді қабылдамауға жол бермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z373" w:id="304"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z373" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Егер баға ұсынысы конкурстық құжаттамада сатып алуға көзделген сомадан 50 (елу) пайыздан астам төмен болған жағдайда, ол демпингтік ұсыныс деп танылады. Әлеуетті өнім беруші өзінің конкурстық өтінімінде ұсынылған сатып алынатын тауарлар, жұмыстар, көрсетілетін қызметтер құнының 10 (он) пайызы мөлшерінде қосымша қамтамасыз етуді енгізген жағдайда демпингтік бағаны ұсынуға жол беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z374" w:id="305"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z374" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Бағалауға және салыстыруға қабылданған конкурстық өтінімдер тауарлардың, жұмыстардың, көрсетілетін қызметтердің функционалдық, техникалық және сапалық сипаттамаларының сәйкестігін ескере отырып, конкурстық баға ұсынысының ең төмен бағасының негізінде конкурс жеңімпазын айқындай отырып (лоттар бойынша) порталда қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z375" w:id="306"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z375" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Конкурс жеңімпазын анықтау кезінде конкурстың әлеуетті өнім берушілерінің конкурстық баға ұсыныстарының бағасы тең болған жағдайда, конкурстық құжаттаманы басқа әлеуетті өнім берушілерден бұрын ұсынған әлеуетті өнім берушіге басымдық беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z376" w:id="307"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z376" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Конкурстық комиссия, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z377" w:id="308"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z377" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген кез келген негіздер бойынша әлеуетті өнім берушілердің конкурстық өтінімдері бағалауға және салыстыруға қабылданбағаннан кейін екеуден кем конкурстық өтінім қалса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z378" w:id="309"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z378" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурсқа қатысуға екеуден кем әлеуетті өнім беруші өтінім берсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z379" w:id="310"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z379" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзімде жеңімпаз және екінші орын алған әлеуетті өнім беруші сатып алу туралы шарт жасасудан жалтарған жағдайда комиссия конкурсты (лотты) өткізілмеген деп таниды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z380" w:id="311"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z380" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Егерде конкурс тәсілімен қайта сатып алудың тұтастай немесе қандай да бір бөлігі (лот) бойынша өтпеді деп танылса, онда табиғи монополия субъектісі мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстық құжаттаманы өзгерту және қайта конкурс өткізу туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11609,190 +11861,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z387" w:id="312"/>
+    <w:bookmarkStart w:name="z387" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91. Конкурстық комиссия осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бағалауға және салыстыруға қабылданбаған әлеуетті өнім берушілердің конкурстық өтінімдерін қоспағанда, конкурстық өтінімдерді бағалайды, салыстырады және мынадай өлшемшарттарды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z388" w:id="313"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z388" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пайдалануға, техникалық қызмет көрсетуге және жөндеуге арналған шығыстарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z389" w:id="314"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z389" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарларды жеткізу, жұмыстарды орындау, қызметтерді көрсету мерзімдерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z390" w:id="315"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z390" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тауарлардың, жұмыстардың, көрсетілетін қызметтердің функционалдық, техникалық және сапалық сипаттамаларының сәйкестігін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z391" w:id="316"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z391" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тауарларға, жұмыстарға және көрсетілетін қызметтерге кепілдіктер шарттарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z392" w:id="317"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z392" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуетті өнім берушінің біліктілік деректерін ескере отырып, ең төмен баға негізінде жеңіп шыққан конкурстық өтінімді айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11811,2188 +12063,2096 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="318"/>
+    <w:bookmarkStart w:name="z394" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Конкурстық комиссия конкурстық өтінімдерді ашқан күннен бастап 6 (алты) жұмыс күнінен аспайтын мерзімде конкурстың қорытындыларын шығарады, табиғи монополия субъектісінің ЭЦҚ қойылған тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу жөніндегі конкурстың қорытындылары туралы хаттама қалыптастырады және порталда орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z395" w:id="319"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z395" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Конкурс тәсілімен сатып алуды жүзеге асыру кезінде конкурстық комиссия конкурстың қорытындылары туралы хаттаманы ресімдейді, онда мынадай ақпарат қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z396" w:id="320"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z396" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің атауы мен қысқаша сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z397" w:id="321"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z397" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкурстық өтінімдер ұсынған әлеуетті өнім берушілердің атауы және орналасқан жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z398" w:id="322"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z398" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурстық өтінімдер ұсынған әлеуетті өнім берушілердің біліктілік деректері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z399" w:id="323"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z399" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әрбір конкурстық өтінімнің бағасы және басқа да негізгі шарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z400" w:id="324"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z400" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) конкурстық өтінімдерді бағалау мен салыстыруды баяндау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z401" w:id="325"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z401" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) конкурстық өтінімдерді бағалауға және салыстыруға қабылданбаған жағдайда – оларды бағалауға және салыстыруға қабылдамаудың негіздері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z402" w:id="326"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z402" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) әрбір лот бойынша конкурс жеңімпазының атауы мен орналасқан жері және жеңімпаз анықталған шарттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z403" w:id="327"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z403" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) екінші орын алған әлеуетті өнім берушінің атауы, бағасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z404" w:id="328"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z404" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) егер конкурс нәтижесінде жеңімпаз айқындалмаса – конкурстық комиссияның осындай шешім қабылдауы үшін негіздер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z405" w:id="329"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z405" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) конкурстық құжаттаманы түсіндіру туралы сұрау салуларды, оларға жауаптарды жалпылап баяндау, сондай-ақ конкурстық құжаттамаға өзгерістер мен толықтыруларды жалпылап баяндау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z406" w:id="330"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z406" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сатып алу туралы шартқа қол қойылатын мерзім (бірақ конкурс жеңімпазы хабарламаны алған күннен бастап он жұмыс күнінен аспайды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z407" w:id="331"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z407" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) техникалық сарапшыларды тарту туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z408" w:id="332"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z408" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) егер конкурс өткізілген жағдайда, онда тізбеде көзделген осы тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға табиғи монополия субъектісі бөлген сомасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z409" w:id="333"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z409" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Табиғи монополия субъектісі конкурс қорытындылары шығарылған күннен бастап 3 (үш) жұмыс күні ішінде портал арқылы конкурс жеңімпазына конкурстық құжаттамада шарт жобасына сәйкес келетін хабарлама мен қол қойылған сатып алу туралы шартты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z410" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      95. Конкурс жеңімпазы конкурс жеңімпазы деп тану туралы хабарламаны және сатып алу туралы шарттың жобасын алған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цифрлық кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық нысанда сатып алу туралы шартқа қол қояды немесе табиғи монополия субъектісін келіспеушіліктер туралы немесе сатып алу туралы шартқа қол қоюдан бас тарту туралы портал арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополия субъектісі жеңімпаз сатып алу туралы шарт жасасудан жалтарған күннен бастап 2 (екі) жұмыс күні ішінде екінші орын алған әлеуетті өнім берушіге портал арқылы электрондық цифрлық қолтаңбамен куәландырылған сатып алу туралы шарттың жобасын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сатып алу туралы шарттың жобасын екінші орын алған әлеуетті өнім беруші өзіне сатып алу туралы шарттың жобасы ұсынылған күннен бастап 3 (үш) жұмыс күні ішінде ЭЦҚ арқылы куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер екінші орын алған әлеуетті өнім беруші осы тармақтың үшінші абзацында көзделген мерзімде табиғи монополия субъектісі қол қойған сатып алу туралы шартқа қол қоймаса, табиғи монополия субъектісі қайта сатып алуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 95-тармақ жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...162 lines deleted...]
-    <w:bookmarkStart w:name="z414" w:id="337"/>
+    </w:p>
+    <w:bookmarkStart w:name="z414" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Сатып алу туралы шарт оған тараптардың уәкілетті өкілдері қол қойған күннен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z415" w:id="338"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z415" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Сатып алу туралы шарттың жобасына немесе қол қойылған сатып алу туралы шартқа (өнім берушіні таңдау үшін негіз болып табылған сапа, көлем және басқа да талаптар өзгермеген жағдайда бағаның төмендеуін қоспағанда) ұсыныстың өнім берушіні таңдау үшін негіз болған мазмұнын өзгертетін қандай да бір өзгерістер және (немесе) жаңа талаптарды енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z416" w:id="339"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z416" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98.Сатып алу туралы шарттың жобасына немесе қол қойылған сатып алу туралы шартқа өнім берушіні таңдауға негіз болған сапа, көлем және басқа да шарттар өзгермейтін жағдайда, бағаны азайту бөлігінде өзгерістер енгізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z417" w:id="340"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z417" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Сатып алу туралы шартқа Қазақстан Республикасы азаматтық заңнамасының нормалары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z418" w:id="341"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z418" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Конкурсқа қатысушының талап етуі бойынша оған портал арқылы конкурс нәтижелері және жеңімпазды таңдау себептері туралы толық ақпарат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z419" w:id="342"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z419" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Әлеуетті өнім беруші уәкілетті органға конкурстық комиссияның, конкурстық комиссия хатшысының (хатшылықтың) және техникалық сарапшылардың заңсыз әрекеттеріне шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z420" w:id="343"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z420" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Баға ұсыныстарын сұрату жолымен сатып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z421" w:id="344"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z421" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Баға ұсыныстарын сұрату жолымен сатып алу, егер осындай біртекті тауарлардың, жұмыстардың, көрсетілетін қызметтердің құндық мәндегі жылдық көлемі тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің төрт мың еселенген мөлшерінен аспаса, әлеуетті өнім берушілерде бар тауарларға, жұмыстарға, көрсетілетін қызметтерге, сондай-ақ біртекті тауарларға, жұмыстарға, көрсетілетін қызметтерге портал арқылы жүргізіледі. Бұл жағдайда баға шешуші шарт болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z422" w:id="345"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z422" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баға ұсыныстарын сұратуды пайдалана отырып, өнім берушіні таңдау тәсілін қолдану мақсатында қаржы жылы ішінде тауарлардың, жұмыстардың, көрсетілетін қызметтердің біртекті түрлерін сатып алудың жылдық көлемін бөліктерге бөлуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z423" w:id="346"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z423" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       103. Табиғи монополия субъектісі баға ұсыныстарын ұсыну мерзімі аяқталғанға дейін кемінде 5 (бес) жұмыс күні бұрын порталда осы Қағидаларға 6-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша баға ұсыныстарын сұрату тәсілімен сатып алу туралы хабарландыруды және шарттың жобасын орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z424" w:id="347"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z424" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Әлеуетті өнім берушілердің берілген баға ұсыныстарын оларды ұсыну мерзімі өткенге дейін кері қайтарып алуына жол беріледі. Бұл ретте баға ұсыныстарын ұсыну мерзімі өткенге дейін енгізілген өзгерістерімен бірге оларды қайта ұсынуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z425" w:id="348"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z425" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуетті өнім берушінің баға ұсынысын беруі оның сатып алуды өткізу туралы ақпаратта көзделген шарттарды сақтай отырып, тауарды беруді, жұмыстарды орындауды, қызметтер көрсетуді жүзеге асыруға келісімін білдіру нысаны болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z426" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      105. Баға ұсынысы баға ұсыныстарын сұрату тәсілімен сатып алу туралы хабарландыруда көрсетілген баға ұсыныстарын қабылдау мерзімі аяқталғанға дейін портал арқылы ұсынылады. Әрбір әлеуетті өнім беруші құжаттардың не электрондық құжаттардың мынадай электрондық көшірмелерін қоса бере отырып, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 5-нысан бойынша әлеуетті өнім берушінің ЭЦҚ қойылған бір ғана баға ұсынысын береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу жөнінде мемлекеттік қызметтер көрсету қағидаларына сәйкес Қазақстан Республикасы Әділет министрлігінің міндетін атқарушының 2020 жылғы 29 мамырдағы № 66 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20771 болып тіркелген) нысан бойынша берілген заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама, не жеке кәсіпкерлікті заңды тұлға құрмай жүзеге асыратын жеке тұлғалар үшін электрондық тіркеу жүйесін пайдаланатын анықтаманы берген мемлекеттік органның ресми интернет-ресурсына сілтемені қамтитын әлеуетті өнім берушінің өтініші – қызметті бастағаны туралы хабарламаның сәйкестендіру нөмірін көрсете отырып, рұқсаттар мен хабарламалардың мемлекеттік цифрлық тізілімінен үзінді көшірме, не рұқсаттар мен хабарламалардың мемлекеттік цифрлық тізіліміне, не кәсіпкерлік субъектісі ретінде тіркеу туралы құжатқа, заңды тұлғаларды уақытша біріктіру үшін (консорциум) – консорциум туралы келісімге және консорциумға қатысушыларды мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға сілтемені қамтитын әлеуетті өнім берушінің өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Рұқсаттар және хабарламалар туралы заңнамасына сәйкес алынған лицензиялар, рұқсаттар (хабарламалар), патент, куәлік, сертификат, диплом, мемлекеттік органдардың цифрлық жүйелерінде расталатын мәліметтер (конкурстық құжаттамада тиісті талап болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 105-тармақ жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...142 lines deleted...]
-    <w:bookmarkStart w:name="z429" w:id="351"/>
+    </w:p>
+    <w:bookmarkStart w:name="z429" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Әлеуетті өнім берушілердің баға ұсыныстарын ашу баға ұсыныстарын сұрату тәсілімен сатып алу туралы хабарландыруда белгіленген мерзімде порталда автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z430" w:id="352"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z430" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Егер ең төмен баға ұсынысын бірнеше әлеуетті өнім беруші ұсынған жағдайда, баға ұсынысы басқа әлеуетті өнім берушілердің баға ұсыныстарынан бұрын түскен әлеуетті өнім беруші жеңімпаз деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z431" w:id="353"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z431" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Портал баға ұсыныстарын автоматты түрде салыстырады және ең төмен баға ұсынысын ұсынған әлеуетті өнім берушіні айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z432" w:id="354"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z432" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Әлеуетті өнім берушінің баға ұсынысы, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z433" w:id="355"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z433" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алуға бөлінген сомадан асып кетсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z434" w:id="356"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z434" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуетті өнім беруші ұсынатын тауарлар, жұмыстар, көрсетілетін қызметтер табиғи монополия субъектісінің техникалық ерекшелігінің талаптарына сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z435" w:id="357"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z435" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>105-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z436" w:id="358"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z436" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуетті өнім беруші бірден артық баға ұсынысын берсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z437" w:id="359"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z437" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуетті өнім беруші басқа әлеуетті өнім берушілермен үлестес болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z438" w:id="360"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z438" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) әлеуетті өнім берушінің баға ұсынысы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>86-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес демпингтік деп танылса, бас тартуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z439" w:id="361"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z439" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Баға ұсыныстарын сұрату тәсілімен сатып алу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z440" w:id="362"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z440" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) екіден кем баға ұсынысы берілген; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z441" w:id="363"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z441" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>109-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша баға ұсыныстарын портал автоматты түрде қабылдамағаннан кейін екіден кем баға ұсынысы қалған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z442" w:id="364"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z442" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жеңімпаз және екінші орын алған әлеуетті өнім беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>114-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзімдерде сатып алу туралы шарт жасасудан жалтарған жағдайда өтпеді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z443" w:id="365"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z443" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Егер баға ұсыныстарын сұрату тәсілімен сатып алу порталда автоматты түрде өтпеді деп танылса, табиғи монополия субъектісі мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z444" w:id="366"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z444" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатып алу шарттарын өзгерту туралы және баға ұсыныстарын сұрату тәсілімен қайта сатып алуды өткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z445" w:id="367"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z445" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бір көзден алу тәсілімен сатып алуды жүзеге асыру туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z446" w:id="368"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z446" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 2) тармақшасында көзделген жағдайларда бір көзден алу тәсілімен сатып алуға қатысуға шақыру портал арқылы, оның ішінде баға ұсынысын ұсынған әлеуетті өнім берушіге оның техникалық ерекшелігіне сәйкес келген жағдайда жіберіледі. Осы әлеуетті өнім берушімен сатып алу шартын жасасу кезінде мұндай шарттың бағасы осы Қағидалардың 102-тармағына сәйкес өзі ұсынған баға ұсынысынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z447" w:id="369"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z447" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Баға ұсыныстарын сұрату тәсілімен сатып алу қорытындыларын портал әлеуетті өнім берушілердің баға ұсыныстарын ұсыну мерзімі аяқталған күннен бастап 1 (бір) жұмыс күнінен кешіктірілмейтін мерзімде автоматты түрде шығарады. Баға ұсыныстарын сұрату тәсілімен сатып алу қорытындылары туралы хаттаманы портал автоматты түрде қалыптастырады және орналастырады және мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z448" w:id="370"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z448" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия субъектісінің толық атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z449" w:id="371"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z449" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) баға ұсыныстарын сұрату тәсілімен өткізілген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z450" w:id="372"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z450" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) баға ұсыныстарын ұсынудың түпкілікті мерзімі өткенге дейін баға ұсыныстарын ұсынған әлеуетті өнім берушілердің толық атауы, олардың тауарларға, жұмыстарға, көрсетілетін қызметтерге мәлімдеген бағалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z451" w:id="373"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z451" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауытқу себептерін негіздей отырып, портал автоматты түрде қабылдамаған баға ұсыныстары туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z452" w:id="374"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z452" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) баға ұсыныстарын сұрату тәсілімен сатып алудың жеңімпазы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z453" w:id="375"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z453" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) екінші орын алған әлеуетті өнім беруші туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z454" w:id="376"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z454" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер баға ұсыныстарын сұрату тәсілімен сатып алу өткізілген жағдайда, сатып алу туралы шарттың сомасы мен оны жасасу мерзімдері туралы ақпарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z455" w:id="377"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z455" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       113. Баға ұсыныстарын сұрату тәсілімен сатып алу қорытындылары шығарылған күннен бастап 2 (екі) жұмыс күні ішінде портал сатып алу жеңімпазына осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>103-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жарияланған шарт жобасына сәйкес келетін хабарлама мен қол қойылған сатып алу туралы шартты автоматты түрде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z456" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      114. Баға ұсыныстарын сұрату тәсілімен сатып алу жеңімпазы баға ұсыныстарын сұрату тәсілімен сатып алу жеңімпазы деп тану туралы хабарламаны және сатып алу туралы шарттың жобасын алған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цифрлық кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық нысанда сатып алу туралы шартқа қол қояды немесе табиғи монополия субъектісін келіспеушіліктер туралы немесе портал арқылы сатып алу туралы шартқа қол қоюдан бас тарту туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополия субъектісі жеңімпаз сатып алу туралы шарт жасасудан жалтарған күннен бастап 2 (екі) жұмыс күні ішінде екінші орын алған әлеуетті өнім берушіге портал арқылы ЭЦҚ куәландырылған сатып алу туралы шарттың жобасын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сатып алу туралы шарттың жобасын екінші орын алған әлеуетті өнім беруші өзіне сатып алу туралы шарттың жобасы ұсынылған күннен бастап 3 (үш) жұмыс күні ішінде ЭЦҚ арқылы куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер екінші орын алған әлеуетті өнім беруші осы тармақтың екінші абзацында көзделген мерзімде табиғи монополия субъектісі қол қойған сатып алу туралы шартқа қол қоймаса, табиғи монополия субъектісі қайта сатып алуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 114-тармақ жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...162 lines deleted...]
-    <w:bookmarkStart w:name="z460" w:id="381"/>
+    </w:p>
+    <w:bookmarkStart w:name="z460" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Бір көзден алу тәсілімен сатып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z461" w:id="382"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z461" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Бір көзден алу тәсілімен сатып алу – бұл конкурсты, баға ұсыныстарына сұрау салуды қолданусыз сатып салу тәсілі, олар портал арқылы және мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z462" w:id="383"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z462" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер конкурс тәсілімен қайта сатып алу немесе баға ұсыныстарын сұрату тәсілімен сатып алу өтпеді деп танылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z463" w:id="384"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z463" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының Кәсіпкерлік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік реттеу белгіленген бағалар, тарифтер бойынша тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z464" w:id="385"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z464" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сатып алынатын тауарларға, жұмыстарға, көрсетілетін қызметтерге қатысты айрықша құқықтары бар тұлғадан немесе мемлекеттік немесе табиғи монополия субъектісі болып табылатын тұлғадан тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z465" w:id="386"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z465" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңсерілмейтін күш мән-жайлары туындауы салдарынан, оның ішінде төтенше жағдайлардың салдарларын оқшаулау және (немесе) жою салдарынан тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z466" w:id="387"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z466" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өкілдік шығыстармен байланысты тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z467" w:id="388"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z467" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өнім берушінің тауарларын, жұмыстарын, көрсетілетін қызметтерін сатып алған табиғи монополия субъектісінен біріздендіру, стандарттау немесе үйлесімділікті қамтамасыз ету мақсатында нақ сол өнім берушіден тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуының қажеттілігі туындаған жағдайларында ғана өткізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z468" w:id="389"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z468" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сауда-саттықта (аукциондарда) өткізілетін мүлікті (активтерді) сатып алу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z469" w:id="390"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z469" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы заңнамасына сәйкес сот орындаушыларының жүзеге асыруы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z470" w:id="391"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z470" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының оңалту және банкроттық туралы заңнамасына сәйкес жүргізілуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z471" w:id="392"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z471" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының жер заңнамасына сәйкес жүргізілуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z472" w:id="393"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z472" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік мүлікті жекешелендіру кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z473" w:id="394"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z473" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өнім берушінің тауарларын, жұмыстарын, көрсетілетін қызметтерін сатып алған табиғи монополия субъектісінен біріздендіру, стандарттау немесе үйлесімділікті қамтамасыз ету мақсатында нақ сол өнім берушіден тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуының қажеттілігі туындауы жағдайларында ғана өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkEnd w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14011,2826 +14171,2722 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="395"/>
+    <w:bookmarkStart w:name="z474" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Мынадай құжаттардың электрондық көшірмелері не электрондық құжаттар бір көзден тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алу негіздері болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z475" w:id="396"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z475" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуетті өнім беруші тиісті біртекті тауарлардың, жұмыстардың, көрсетілетін қызметтердің жалғыз әлеуетті өнім берушісі болып табылатындығына байланысты сатып алуды жүзеге асыру кезінде – табиғи монополиялар салаларына жататын көрсетілетін қызметтерді қоспағанда, осы өнім беруші тиісті тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды өткізу күніне күнтізбелік бір жылдан кешіктірмей берілген осы өнім беруші тиісті тауарлардың, жұмыстардың, көрсетілетін қызметтердің жалғыз әлеуетті өнім берушісі болып табылатыны туралы тиісті құзыретті органның қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z476" w:id="397"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z476" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) біріздендіру, стандарттау немесе қолда бар тауарлармен, жұмыстармен, көрсетілетін қызметтермен үйлесімділігін қамтамасыз ету мақсатында сатып алуды жүзеге асыру кезінде – оған сәйкес әлеуетті өнім берушіден бастапқыда тауарлар, жұмыстар, көрсетілетін қызметтер сатып алынған шарт, біріздендіру, стандарттау немесе үйлесімділікті қамтамасыз ету мақсатында табиғи монополия субъектісінің сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің сандық және құндық мәндегі осы тауарларды, жұмыстарды, көрсетілетін қызметтерді көлемін көрсете отырып сатып алу қажеттілігі туралы қорытындысы, сондай-ақ қолда бар тауарлармен, жұмыстармен, көрсетілетін қызметтермен стандарттау, біріздендіру немесе үйлесімділігін қамтамасыз ету қажеттілігін растайтын техникалық ерекшелік және (немесе) өзге де құжаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z477" w:id="398"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z477" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурсты өтпеді деп тануға байланысты сатып алуды жүзеге асыру кезінде – осы конкурс бойынша құжат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z478" w:id="399"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z478" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       конкурстық комиссияны бекіту туралы бұйрық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z479" w:id="400"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z479" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       конкурстық құжаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z480" w:id="401"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z480" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       конкурстық өтінімдерді ашу хаттамасы; конкурс қорытындылары туралы хаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z481" w:id="402"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z481" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуетті өнім берушілердің конкурстық өтінімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z482" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи монополия субъектісінің немесе уәкілетті органының интернет-ресурсында, не электрондық сатып алудың цифрлық жүйелерінде конкурс (тендер) өткізу туралы хабарландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z483" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) баға ұсыныстарын сұрату тәсілімен сатып алуды өткізілмеді деп тануға байланысты сатып алуды жүзеге асыру кезінде – баға ұсыныстарын сұрату тәсілімен осы сатып алу жөніндегі құжаттар; әлеуетті өнім берушілердің баға ұсыныстары; баға ұсыныстарын сұрату тәсілімен сатып алу қорытындылары туралы хаттама.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 116-тармаққа өзгеріс енгізілді -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z484" w:id="404"/>
+    </w:p>
+    <w:bookmarkStart w:name="z484" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       117. Осы Қағидалардың 116-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша бір көзден алу тәсілімен сатып алуды жүзеге асыру кезінде әлеуетті өнім беруші техникалық ерекшелікте белгіленген талаптарға сәйкес келген кезде жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z485" w:id="405"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z485" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір көзден алу тәсілімен сатып алуды жүзеге асыру кезінде табиғи монополия субъектісі портал арқылы әлеуетті өнім берушіден осы әлеуетті өнім беруші ұсынатын тауарларға, жұмыстарға, көрсетілетін қызметтерге бағаның барлық негіздемелерін сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z486" w:id="406"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z486" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Бір көзден алу тәсілімен сатып алуды жүзеге асыру кезінде портал автоматты түрде хаттама жасайды, онда мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z487" w:id="407"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z487" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бір көзден сатып алу тәсілін қолдану негіздемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z488" w:id="408"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z488" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сатып алынатын тауарлардың, жұмыстардың, көрсетілетін қызметтердің қысқаша сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z489" w:id="409"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z489" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сатып алу туралы шарт жасалатын әлеуетті өнім берушінің атауы мен орналасқан жері және осындай шарттың бағасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z490" w:id="410"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z490" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Табиғи монополиялар субъектілерінің сатып алуды өткізудің рәсімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-параграфтың тақырыбы жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z491" w:id="411"/>
+    <w:bookmarkStart w:name="z491" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Сатып алу туралы шарттар, конкурстық құжаттама, сатып алу хаттамалары, әлеуетті өнім берушілердің өтінімдері және өткізілген сатып алу бойынша өзге де материалдар порталда кемінде бес жыл сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z492" w:id="412"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z492" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Табиғи монополия субъектісі жасалған сатып алу туралы шарттарды тіркеудің бірыңғай журналын жүргізеді. Табиғи монополия субъектісінде электрондық құжат айналымы болған кезде электрондық нысанда бірыңғай журналдың жүргізілуіне жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z493" w:id="413"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z493" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Табиғи монополия субъектісінің екі және одан да көп үлестес тұлғалары сатып алуға қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z494" w:id="414"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z494" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Табиғи монополия субъектісінің жұмыскерлеріне, егер ол әлеуетті өнім берушінің лауазымды немесе сенімді адамының жақын туысы (ата-анасы), балалары, бала асырап алушылары, асырап алынған балалары, ата-анасы бір және ата-анасы бөлек аға-інілері мен апа-сіңлілері, аталары, әжелері, немерелері), немесе жұбайы (зайыбы), жекжаты болып табылса, не конкурс нәтижелеріне өзгеше түрде өзі мүдделі болса, сатып алу рәсімдеріне байланысты міндеттерді орындауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z495" w:id="415"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z495" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Сатып алу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z496" w:id="416"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z496" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі (орнатылған) жабдықтарды, сондай-ақ орнатылған бағдарламалық қамтамасыз етуді (лицензиялық бағдарламалық қамтамасыз етуді) толық жинақтау, жаңғырту және толық жарақтандыру үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z497" w:id="417"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z497" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тауарды лизингке беру жөніндегі қызметтер берушіні анықтау және лизинг нысанасын егжей-тегжейлі сипаттау қажеттілігінің туындауы үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z498" w:id="418"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z498" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополия субъектісінде бар тауарды жөндеу және (немесе) техникалық қызмет көрсету үшін жүзеге асыру жағдайларын қоспағанда, егер мұндай нұсқау сатып алынатын тауардың, жұмыстың, көрсетілетін қызметтің жекелеген әлеуетті өнім берушіге тиесілігін айқындайтын болса, сатып алуды жүргізу кезінде конкурстық (тендерлік) құжаттамада тауар таңбаларына, қызмет көрсету белгілеріне, фирмалық атауларға, патенттерге, пайдалы модельдерге, өнеркәсіптік үлгілерге, тауардың шығарылған жерінің атауына және өндірушінің атауына нұсқаудың болуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z499" w:id="419"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z499" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Реттеліп көрсетілетін қызметтердің әлеуетті өнім берушілері мен тұтынушылары сатып алу рәсімін жүргізу кезінде, оның ішінде техникалық ерекшелікте, сатып алу қорытындылары туралы хаттамада және жасалған шарттарда қойылатын талаптар бойынша табиғи монополия субъектісінің, конкурстық комиссияның, конкурстық комиссия (хатшылықтың) хатшысының және техникалық сарапшылардың заңсыз әрекеттері үшін уәкілетті органға шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z500" w:id="420"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z500" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Әлеуетті өнім берушілер мен реттеліп көрсетілетін қызметтерді тұтынушылар табиғи монополия субъектісінің, конкурстық комиссияның, конкурстық комиссия хатшысының (хатшылық) және техникалық сарапшылардың сатып алуды жүргізу бойынша іс-әрекеттеріне шағымдануы кезеңінде сатып алу туралы шарт жасалмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z501" w:id="421"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z501" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте өтінім беруші табиғи монополия субъектісін жоғарыда көрсетілген тұлғалардың әрекеттеріне шағымдануы туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z502" w:id="422"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z502" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Сатып алудың жеңімпазы болып танылған әлеуетті өнім берушінің, немесе екінші орын алған әлеуетті өнім берушінің сатып алу туралы шарт жасаудан жалтаруы немесе сатып алу туралы шарт талаптарын орындамауы жағдайларында табиғи монополия субъектісі оларды табиғи монополиялар туралы заңнамада белгіленген сатып алудың жосықсыз қатысушысы деп тану туралы шағыммен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z503" w:id="423"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z503" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Өткізілетін (өткізілген) сатып алу қорытындыларына әсер ететін сатып алу хабарландыруында бұзушылықтар анықталған жағдайда, табиғи монополия субъектісі портал арқылы сатып алу туралы шарт жасалған күнге дейін сатып алуды (лотты) немесе олардың қорытындыларын жояды, хабарландыруды сәйкестікке келтіреді және осы Қағидаларға сәйкес сатып алуды қайта жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z504" w:id="424"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z504" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Өткізілетін (өткізілген) сатып алу қорытындыларына әсер ететін сатып алу хабарландыруында бұзушылықтар анықталған жағдайда, табиғи монополия субъектісі портал арқылы сатып алу туралы шарт жасалған күнге дейін сатып алуды (лотты) немесе олардың қорытындыларын жояды, хабарландыруды сәйкестікке келтіреді және осы Қағидаларға сәйкес сатып алуды қайта жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z505" w:id="425"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z505" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Табиғи монополия субъектісі сатып алудың (лоттың) немесе олардың қорытындыларының күші жойылды деген шешімді бекіткен күннен бастап екі жұмыс күні ішінде портал арқылы өткізілген сатып алуға қатысушы адамдарға бұл туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z506" w:id="426"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z506" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Уәкілетті орган табиғи монополиялар туралы заңнамада белгіленген табиғи монополия субъектісінің сатып алуды жүргізу рәсімін бұзғаны анықталған жағдайда табиғи монополиялар туралы заңнаманың бұзылуын тоқтату туралы, оның ішінде сатып алуды, сатып алу және (немесе) қайта сатып алуды жүргізу туралы шарттың күшін жою туралы нұсқама шығарады, сондай-ақ тарифті бекіту, инвестициялық бағдарламаны бекіту және тарифтік сметаның және инвестициялық бағдарламаның орындалуы туралы есептерді қарау кезінде осы шығындарды ескермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z507" w:id="427"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z507" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Реттеліп көрсетілетін қызметтерге қол жеткізудің тең жағдайларын қамтамасыз ету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z508" w:id="428"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z508" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z509" w:id="429"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z509" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       131. Тұтынушылардың реттеліп көрсетілетін қызметтерге қол жеткізуі Қазақстан Республикасының Су кодексіне, "Табиғи монополиялар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы Қағидаларға сәйкес ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z510" w:id="430"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z510" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Реттеліп көрсетілетін қызметтерге тең қол жеткізуді қамтамасыз ету мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z511" w:id="431"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z511" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидаларда айқындалған талаптар сақталған кезде барлық тұтынушылар үшін реттеліп көрсетілетін қызметтерге тең қол жеткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z512" w:id="432"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z512" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи монополия субъектісінің ақпараттық ашықтығы шарттары негізге алына отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z513" w:id="433"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z513" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Тұтынушылардың реттеліп көрсетілетін қызметке қол жеткізуі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z514" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заңның 25-бабында көзделген ақпаратты табиғи монополия субъектісінің интернет-ресурсында орналастырумен, ол болмаған жағдайда – уәкілетті органға оның интернет-ресурсында орналастыру үшін ұсынумен, сондай-ақ Заңның 25-бабының 6-2-тармағында көзделген ақпаратты мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде орналастырумен және (немесе) өзектілендірумен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z515" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) табиғи монополия субъектісінің желілеріне: бекітілген егжей-тегжейлі жоспарлау жобасына (құрылыс салу схемасына) сәйкес инженерлік коммуникацияларды дамыту жоспарына немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға техникалық шарттар берумен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z516" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұтынушының реттеліп көрсетілетін қызметке қосылуға арналған техникалық шарттарды орындауымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z517" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реттеліп көрсетілетін қызметке қосылумен, немесе реттеліп көрсетілетін қызмет көлемін арттырумен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z518" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) реттеліп көрсетілетін қызметті көрсетуге шарттар жасасу арқылы қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 133-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...202 lines deleted...]
-    <w:bookmarkStart w:name="z519" w:id="438"/>
+    </w:p>
+    <w:bookmarkStart w:name="z519" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Табиғи монополия субъектісінің интернет-ресурсында, не ол болмаған жағдайда уәкілетті органның интернет-ресурсында тоқсан сайын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z520" w:id="439"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z520" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бос және қол жетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілетінің резерві, бар-жоғы туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z521" w:id="440"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z521" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, реттеліп көрсетілетін қызметтерді ұсыну кезінде пайдаланылатын желілерді немесе өзге де мүлікті орналастыру схемалары орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z522" w:id="441"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z522" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Техникалық шарттармен табиғи монополия субъектісінің қосылатын желілеріне, материалдарға, жабдықтарға, құрылғыларға, есепке алу аспаптарына қойылатын талаптардың түбегейлі тізбесі айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z523" w:id="442"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z523" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       136. Табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға арналған техникалық шарттарды беруге өтініш қабылдауосы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес табиғи монополия субъектісінің кеңсесі арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z524" w:id="443"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z524" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушының өкілі өтініш берген кезде өкіл оның өкілеттігін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z525" w:id="444"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z525" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызмет көлемінің ұлғайтуға арналған техникалық шарттарды беруге арналған өтінішке қоса берілетін құжаттардың тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>151-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z526" w:id="445"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z526" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызмет көлемін ұлғайтуға арналған техникалық шарттарды беруге өтініш:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z527" w:id="446"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z527" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық жағынан күрделі емес объектілер үшін – 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z528" w:id="447"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z528" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық жағынан күрделі объектілер үшін – 10 (он) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z529" w:id="448"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z529" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қарау қорытындысы бойынша табиғи монополия субъектісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z530" w:id="449"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z530" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық шарттарды береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z531" w:id="450"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z531" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық шарттарды беруден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z532" w:id="451"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z532" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Табиғи монополия субъектісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z533" w:id="452"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z533" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реттеліп көрсетілетін қызметтің талап етілетін көлемін ұсыну үшін қажетті бос және қолжетімді қуаттар, сыйымдылықтар, орындар, табиғи монополия субъектісі желілерінің өткізу қабілеттері болмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z534" w:id="453"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z534" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи монополия субъектісінің желілері немесе реттеліп көрсетілетін қызметті ұсыну үшін қажет өзге де мүлік болмаған жағдайда техникалық шарттарды беруден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z535" w:id="454"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z535" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Техникалық шарттарды беруден бас тартқан жағдайда табиғи монополия субъектісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z536" w:id="455"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z536" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық шарттарды беруден бас тарту туралы шешімге уәжді негіздемені қоса береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z537" w:id="456"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z537" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті органға техникалық шарттар беруден бас тарту туралы шешімнің көшірмесін, бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілеттерінің тапшылығы, немесе табиғи монополия субъектісі желілерінің немесе реттеліп көрсетілетін қызметті ұсыну үшін қажет өзге де мүліктің жоқ екені есептелген уәжді негіздеме жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z538" w:id="457"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z538" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Табиғи монополия субъектісінің желілеріне қосудың техникалық шарттарын беруден бас тарту туралы шешімнің көшірмесін алуға байланысты уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z539" w:id="458"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z539" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жеті жұмыс күнінен кешіктірмей тұтынушыға табиғи монополия субъектісінің желілеріне қосуға арналған техникалық шарттар беруден бас тартудың негізділігін растайтын, немесе Қазақстан Республикасы Кәсіпкерлік кодексінің 144-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес табиғи монополия субъектісінің қызметін тексеруге бастамашылық жасау үшін уәкілетті органға шағым берудің қажеттігі туралы хат жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z540" w:id="459"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z540" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілеттерінің болмау фактісі анықталған немесе табиғи монополия субъектісінің желілері, немесе реттеліп көрсетілетін қызметтің талап етілетін көлемін ұсыну үшін табиғи монополия субъектісінің қажетті өзге де мүлкі болмаған кезде табиғи монополия субъектісіне экономикалық жағынан орынды болған кезде бекітілген инвестициялық бағдарламаны өзгерту және реттеліп көрсетілетін қызметке қосу үшін жағдайлар жасау қажет екендігі туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z541" w:id="460"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z541" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Техникалық шарттарды монополистердің тікелей түзетуіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z542" w:id="461"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z542" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Табиғи монополия субъектісіне реттеліп көрсетілетін қызметке қол жеткізуді ұсыну кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z543" w:id="462"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z543" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бос қуаттар туралы ақпарат ұсынғаны үшін төлемақы алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z544" w:id="463"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z544" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реттеліп көрсетілетін қызметті көрсетуге қатысы жоқ мемлекеттік органдардың, мемлекеттік емес ұйымдардың рұқсаттары мен өзге де құжаттарын ұсынуды талап етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z545" w:id="464"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z545" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұтынушыға табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға арналған техникалық шарттарды сақтаудан басқа, өзге де талаптарды қоюға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z546" w:id="465"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z546" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реттеліп көрсетілетін қызметке қолжетімділіктің тең емес жағдайларын жасауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z547" w:id="466"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z547" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополия субъектісінің желілеріне қосуға, немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға арналған техникалық шарттарға сәйкес тұтынушының жұмыстарды жүргізу жөніндегі қызметін шектеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z548" w:id="467"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z548" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) құрылыс жобасының табиғи монополия субъектісінің желілеріне қосуға немесе реттеліп көрсетілетін қызметтің көлемін ұлғайтуға арналған техникалық шарттарға сәйкестігіне келісуді талап етуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z549" w:id="468"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z549" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Тұтынушының жұмыстардың аяқталғаны және реттеліп көрсетілетін қызметті алуға әзірлігі туралы ақпаратын алған күннен бастап 2 (екі) жұмыс күні ішінде табиғи монополия субъектісі берілген техникалық шарттарға сәйкес орындалған жұмыстарды және реттеліп көрсетілетін қызметті алуға әзірлігін тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z550" w:id="469"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z550" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындалған жұмыстар техникалық шарттарға сәйкес келген кезде табиғи монополия субъектісінің реттеліп көрсетілетін қызметіне қосу 3 (үш) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z551" w:id="470"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z551" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Орындалған жұмыстар техникалық шарттарға сәйкес келмеген кезде табиғи монополия субъектісі құрылыс объектісінің реттеліп көрсетілетін қызметті алуға әзір емес екендігі туралы тұтынушыға 1 (бір) жұмыс күні ішінде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z552" w:id="471"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z552" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушы анықталған бұзушылықтар жойылғаннан кейін жұмыстардың аяқталғаны және реттеліп көрсетілетін қызметті алуға әзірлігі туралы қайта хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z553" w:id="472"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z553" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Тұтынушының осы тарауда айқындалған талаптарды сақтауы табиғи монополиялар субъектісі мен тұтынушының арасында уәкілетті орган бекіткен үлгі шарттарға сәйкес ұсынылатын реттеліп көрсетілетін қызметтердің әрбір түріне жеке шарт жасасу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z554" w:id="473"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z554" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополия субъектісі тұтынушы жүгінген кезде реттеліп көрсетілетін қызметке қол жеткізу тәртібі туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z555" w:id="474"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z555" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Реттеліп көрсетілетін қызметтер табиғи монополия субъектісімен шарт жасасқан барлық тұтынушыларға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z556" w:id="475"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z556" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Реттеліп көрсетілетін қызметтерге қол жеткізудің тең жағдайларын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z557" w:id="476"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z557" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. Табиғи монополия субъектісінің инженерлік желілеріне қосуға, немесе реттеліп көрсетілетін қызметтерінің көлемін ұлғайтуға арналған техникалық шарттарды табиғи монополия субъектісі елді мекеннің құрылыстары өнімділігінің және каналдың өткізу қабілетінің жеткілікті қоры болған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z558" w:id="477"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z558" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүйелерге қосылатын жаңа объектілерді жобалау және кейіннен салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z559" w:id="478"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z559" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) су тұтыну көлемдерін ұлғайту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z560" w:id="479"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z560" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер бұл тұтынылатын қызметтердің көлемі мен сипаттамаларының өзгеруіне әкеп соқтырса, объектіні реконструкциялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z561" w:id="480"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z561" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) объектіні қайта бейіндеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z562" w:id="481"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z562" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) желілерге бұрын қосылмаған объектіні қосу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z563" w:id="482"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z563" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) инженерлік желілерді дамыту жағдайларында береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z564" w:id="483"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z564" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Желілер бірнеше табиғи монополия субъектілеріне қызмет көрсеткен жағдайда, техникалық шарттарды балансында қосылу жоспарланатын каналдары бар табиғи монополия субъектісі береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z565" w:id="484"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z565" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       150. Желілерге қосылуға техникалық шарттар беруге өтініш осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z566" w:id="485"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z566" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Желілерге қосылуға техникалық шарттар беру туралы өтінішке мыналар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z567" w:id="486"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z567" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлғалар үшін – объект иесінің жеке басын куәландыратын құжаттың көшірмесі, заңды тұлғалар үшін – жеке кәсіпкер куәлігінің көшірмесі, немесе жеке кәсіпкер ретінде қызметтің басталғаны туралы хабарламаның көшірмесі, мемлекеттік тіркеу (қайта тіркеу) туралы куәліктің көшірмесі немесе анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z568" w:id="487"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z568" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тіркелген құқықтар туралы анықтаманың, немесе құқық белгілейтін құжаттардың көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z569" w:id="488"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z569" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұйымның бірінші басшысын қоспағанда (заңды тұлғалар мен дара кәсіпкерлер үшін) жеке басын куәландыратын құжатты қоса бере отырып, шарт жасасуға уәкілетті тұлғаға құжаттың (бұйрықтың, сенімхаттың, адамның өкілеттігін растайтын құжаттың) көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z570" w:id="489"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z570" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) банк деректемелері (банктің атауы, ағымдағы шоттың №);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z571" w:id="490"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z571" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) су қызметтерін өндірістік тұтыну кезінде мәлімделген көлемдер бойынша негіздеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z572" w:id="491"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z572" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шлюздің, су торабының есеп тораптарының және/немесе су бөлу нүктесінің (гидропост) немесе, арнаның теңгерімдік тиесілілік шекарасының алдында бұру басында орнатылған сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z573" w:id="492"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z573" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1: 500 масштабтағы құрылыс учаскесін топографиялық түсіру (барлық жерүсті және жерасты коммуникациялары мен құрылыстарымен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z574" w:id="493"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z574" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Жобаланатын объектінің сипаттамалары өзгерген кезде, суармалы жерлер және олардың қолданылу кезеңі ішінде техникалық шарттар осы Қағидаларда белгіленген тәртіпте тұтынушының жаңа техникалық шарттарды беруге өтініш беруі арқылы өзгертілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z575" w:id="494"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z575" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Табиғи монополия субъектісі өтінішті алған күннен бастап 5 (бес) жұмыс күні ішінде техникалық шарттарды береді, немесе көрсетілген техникалық шарттарды беруді қоспағанда, техникалық шарттарды беруден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z576" w:id="495"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z576" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Табиғи монополия субъектісі әзірленген және берілген техникалық шарттарды есепке алуды және тіркеуді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z577" w:id="496"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z577" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі әзірленген және берілген техникалық шарттарды есепке алуды және тіркеуді ұйымдастырады. Берілген техникалық шарттардың бір данасы табиғи монополия субъектісінде сақталады. Берілген техникалық шарттардың сақталу мерзімі шектеусіз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z578" w:id="497"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z578" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Жұмыстар аяқталғаннан кейін тұтынушы табиғи монополия субъектісіне жұмыстардың аяқталғаны және реттелетін қызметті алуға дайындығы туралы хабарлайды, ол ақпаратты алған күннен бастап 2 (екі) жұмыс күні ішінде орындалған жұмыстарды берілген техникалық шарттарға сәйкес тексеруді және реттелетін қызметті алуға дайындығын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z579" w:id="498"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z579" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындалған жұмыстар техникалық шарттарға сәйкес келген кезде реттеліп көрсетілетін қызметке қосылу 1 (бір) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z580" w:id="499"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z580" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Орындалған жұмыстар техникалық шарттарға сәйкес келмеген жағдайда табиғи монополия субъектісі 1 (бір) жұмыс күні ішінде тұтынушыға объектінің реттеліп көрсетілетін қызметті алуға дайын еместігі туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z581" w:id="500"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z581" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған бұзушылықтар жойылғаннан кейін тұтынушы жұмыстардың аяқталғаны және реттелетін қызметті алуға дайын екендігі туралы қайта хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z582" w:id="501"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z582" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Реттелетін қызметке қосылу келесі жұмыстарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z583" w:id="502"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z583" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия субъектісінің қолданыстағы желіні ажыратуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z584" w:id="503"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z584" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұтынушының қолданыстағы желісіне қосылу өндірісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z585" w:id="504"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z585" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) табиғи монополия субъектісінің қолданыстағы желіні қосуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z586" w:id="505"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z586" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Табиғи монополия субъектісінің реттеліп көрсетілетін қызметті ұсынуы реттеліп көрсетілетін қызметті көрсету туралы шарт жасалғаннан кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z587" w:id="506"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z587" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Табиғи монополия субъектісі әзірленген және берілген техникалық шарттарды есепке алуды және тіркеуді ұйымдастырады. Берілген техникалық шарттардың бір данасы табиғи монополия субъектісінде сақталады. Берілген техникалық шарттарды сақтау мерзімі шексіз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z588" w:id="507"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z588" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Реттеліп көрсетілетін қызметтерге қол жеткізудің тең жағдайларын қамтамасыз ету және олар бойынша шешімдер қабылдау жөніндегі өтініштерді қарау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z589" w:id="508"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z589" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Тұтынушыға реттеліп көрсетілетін қызметтерге қол жеткізуге тең жағдайлар беру бойынша келіспеушіліктер туындаған жағдайда тұтынушы уәкілетті органға өтініш жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z590" w:id="509"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z590" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініште өтініш беруші туралы және оған қатысты өтініш берілген табиғи монополия субъектісі туралы мәліметтер, осы Қағидалардың талаптарын бұзу сипаттамасы, сондай-ақ өтініш беруші өтініш жасаған талаптар қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z591" w:id="510"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z591" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Тұтынушылардың өтініштері ҚР ӘРПК айқындаған тәртіппен және мерзімдерде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkEnd w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16849,1874 +16905,1904 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z592" w:id="511"/>
+    <w:bookmarkStart w:name="z592" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Табиғи монополия субъектісі, не тұтынушылар өтініш бойынша қабылданған шешімге уәкілетті органға (жоғары тұрған лауазымды адамға) немесе сотқа шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z593" w:id="512"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z593" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Ұсынылатын реттеліп көрсетілетін қызметтер туралы ақпарат беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z594" w:id="513"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z594" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Табиғи монополия субъектісі тоқсан сайын мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z595" w:id="514"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z595" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       резерв, бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілеттерінің, болуы туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z596" w:id="515"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z596" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді және порттық қызметтер нарығында бәсекелестік болмаған кезде порттардың реттеліп көрсетілетін қызметтерін қоспағанда, реттеліп көрсетілетін қызметтерді ұсыну кезінде пайдаланылатын желілерді, немесе өзге де мүлікті орналастыру схемаларын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z597" w:id="516"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z597" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, бекітілген инвестициялық бағдарламаның орындалу барысы туралы ақпаратты (объектілер орналасқан жерлері, фото-бейне түсірілімдермен қоса орындалу сатылары, инвестициялық бағдарламалардың іс-шараларын орындау мерзімдері және құны) өзінің интернет-ресурсында орналастырады, не ол болмаған жағдайда уәкілетті органның интернет-ресурсында орналастыру үшін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z598" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       164. Табиғи монополиялар субъектілері Қазақстан Республикасының мемлекеттік қала құрылысы кадастрын жүргізу және одан ақпарат және (немесе) мәліметтер ұсыну қағидаларына сәйкес Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 244 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11111 болып тіркелген) бекітілген, сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган бекіткен нысандарға сәйкес мемлекеттік қала құрылысы кадастрының автоматтандырылған ақпараттық жүйесінде:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z599" w:id="517"/>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11111 болып тіркелген) нысандарға сәйкес мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z599" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мына ақпаратты (туралы):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z600" w:id="518"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z600" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       резерв;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z601" w:id="519"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z601" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       белгіленген қуат және (немесе) сыйымдылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z602" w:id="520"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z602" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бос және қолжетімді қуаттардың және (немесе) сыйымдылықтардың бар-жоғы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z603" w:id="521"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z603" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       желілердің өткізу қабілеттілігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z604" w:id="522"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z604" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орналасқан жері (елді мекен көшелерінің атауын көрсете отырып);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z605" w:id="523"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z605" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұзындығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z606" w:id="524"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z606" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       брондалған қуаттардың және (немесе) сыйымдылықтардың саны және олардың брондау мерзімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z607" w:id="525"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z607" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілетін қызметтерді түпкі тұтынушыларға ұсыну үшін технологиялық процесте пайдаланылатын қолданыстағы қуаттардың және (немесе) сыйымдылықтардың саны туралы ақпаратты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z608" w:id="526"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z608" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, реттеліп көрсетілетін қызметтерді ұсыну кезінде пайдаланылатын желілерді, немесе өзге де мүлікті орналастыру схемаларын машинамен оқылатын түрде орналастырады және (немесе) жаңартып отырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z609" w:id="527"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 164-тармаққа өзгеріс енгізілді -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z609" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Табиғи монополия субъектісі уәкілетті органның талап етуі бойынша оған қағаз тасығышта немесе электрондық нысанда табиғи монополия субъектісі тиісті талапты алған күннен бастап 5 (бес) жұмыс күнінен кем болмайтын уәкілетті орган белгілеген мерзімде қажетті ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z610" w:id="528"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z610" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Табиғи монополия субъектісі ұсынған ақпаратты пайдаланған кезде уәкілетті орган табиғи монополия субъектісі мен тұтынушылардың мемлекеттік, қызметтік, коммерциялық құпияның, басқа да заңды мүдделерінің сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z611" w:id="529"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z611" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы, реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерінің сақталуы және табиғи монополиялар субъектілерінің тұтынушылар мен өзге де мүдделі тұлғалар алдында қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептерді жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z612" w:id="530"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z612" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Табиғи монополия субъектісі ағымдағы күнтізбелік жылдың 1-тамызынан және келесі күнтізбелік жылдың 1-мамырынан кешіктірмей жарты жылдықтың және жылдың қорытындылары бойынша бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерінің сақталуы және табиғи монополиялар субъектілерінің тұтынушылар мен өзге де мүдделі тұлғалар алдында қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептер жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z613" w:id="531"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z613" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушылар мен өзге де мүдделі тұлғалар алдындағы есеп жария тыңдау нысанында өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z614" w:id="532"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z614" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       168. Табиғи монополия субъектісі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде тиісті әкімшілік-аумақтық бірліктің аумағында таратылатын бұқаралық ақпарат құралдарында және (немесе) өзінің интернет-ресурсында тұтынушылар мен өзге де мүдделі тұлғалар алдындағы бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуы және негіздемелермен бірге табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептерін, оның ішінде қаржылық есептілікті орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z615" w:id="533"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z615" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Алдағы есеп беруді өткізу туралы хабарландыруды Тіркелімнің жергілікті бөліміне енгізілген табиғи монополия субъектісі кемінде аптасына бір рет шығарылатын және тиісті әкімшілік-аумақтық бірліктің аумағында таратылатын мерзімді баспа басылымында, ал Мемлекеттік тіркелімнің республикалық бөліміне енгізілген табиғи монополия субъектісі – кемінде аптасына 1 (бір) рет шығарылатын және Қазақстан Республикасының бүкіл аумағында таратылатын мерзімді баспа басылымында және (немесе) өзінің интернет-ресурсында оны өткізуге дейін 15 (он бес) жұмыс күнінен кешіктірмей жариялайды және мынадай мәліметтерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z616" w:id="534"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z616" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия субъектісінің атауын және орналасқан жерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z617" w:id="535"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z617" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) есеп беруді өткізу күні мен орнын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z618" w:id="536"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z618" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұсынылатын реттеліп көрсетілетін қызметтердің түрін қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z619" w:id="537"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z619" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Есепті өткізгенге дейін 1 (бір) ай бұрын табиғи монополия субъектісі уәкілетті органды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z620" w:id="538"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z620" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       171. Алдағы есепті өткізу туралы хабарландыру жарияланғаннан кейін табиғи монополия субъектісі есепті өткізгенге дейін 5 (бес) жұмыс күні бұрын өзінің интернет-ресурсында орналастырады, ал ол болмаған жағдайда уәкілетті органға оның интернет-ресурсында орналастыру үшін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z621" w:id="539"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z621" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Есепті өткізуге арналған үй-жайды табиғи монополия субъектісі айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z622" w:id="540"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z622" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. Табиғи монополия субъектісі есепті өткізу орнына барлық тілек білдірушілердің қол жеткізуін қамтамасыз етеді. Есеп өткізу және өзге де мамандандырылған режимі бар ғимараттарда өткізілген жағдайда табиғи монополия субъектісі хабарландыруда тыңдаушылардың тізімі алдын ала қалыптастырылатыны туралы көрсетеді, оның мерзімі есепті өткізуге дейін 24 (жиырма төрт) сағат бұрын аяқталады. Егер есеп демалыс күнінен кейінгі келесі жұмыс күні өткізілсе, онда тыңдаушылардың тізімін қалыптастыру жұмыс күнінің бірінші жартысында сағат 12.00-ге дейін аяқталады және есеп жұмыс күнінің екінші жартысында өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z623" w:id="541"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z623" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жария тыңдаулар, табиғи монополиялар субъектілерінің тұтынушылар мен өзге де мүдделі тұлғалар алдындағы есептері қатысушылардың жария тыңдауларға кедергісіз қол жеткізуі қамтамасыз етіле отырып, онлайн-трансляция ұйымдастырумен де өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z624" w:id="542"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z624" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Елде төтенше жағдай, шектеу іс-шаралары, оның ішінде карантин енгізілген кезде уәкілетті орган, табиғи монополиялар субъектілері жария тыңдауларды, тұтынушылар мен өзге де мүдделі тұлғалар алдындағы есептерді онлайн-трансляциялар арқылы өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z625" w:id="543"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z625" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жария тыңдаулар онлайн-трансляциялар арқылы өткізілген кезде уәкілетті орган жария тыңдаулар өткізілетін күнге дейін күнтізбелік 10 (он) күннен кешіктірмей, бұқаралық ақпарат құралдарында және интернет-ресурста жария тыңдаулардың күнін, уақытын және онлайн-трансляцияға сілтемені көрсете отырып, алдағы жария тыңдау туралы хабарландыруды орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z626" w:id="544"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z626" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. Осы тарауда көзделген талаптар қуаттылығы аз табиғи монополиялар субъектілеріне және жаңадан құрылған табиғи монополиялар субъектілеріне қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z627" w:id="545"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z627" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Есепті өткізу үшін табиғи монополия субъектісі басшыларының арасынан жария тыңдаудың төрағасы (бұдан әрі – Төраға), табиғи монополия субъектісі қызметкерлерінің арасынан – жария тыңдаудың хаттамасын жүргізетін хатшы тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z628" w:id="546"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z628" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Төраға белгіленген уақытта көпшілік алдында жария тыңдауды ашады және күн тәртібін жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z629" w:id="547"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z629" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Жария тыңдау табиғи монополия субъектісінің сөз сөйлеуін қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z630" w:id="548"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z630" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Табиғи монополия субъектісінің сөйлеген сөзі мынадай ақпаратты қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z631" w:id="549"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z631" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополия субъектісі туралы жалпы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z632" w:id="550"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z632" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға 8-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша бекітілген инвестициялық бағдарламаның орындалуы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z633" w:id="551"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z633" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидаларға 8-қосымшаға сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша бекітілген тарифтік сметаның баптары бойынша орындалуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z634" w:id="552"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z634" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін сақтау туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z635" w:id="553"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z635" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополия субъектісі қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z636" w:id="554"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z636" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) табиғи монополия субъектісі қызметінің негізгі қаржы-экономикалық көрсеткіштері туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z637" w:id="555"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z637" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ұсынылған реттеліп көрсетілетін қызметтердің көлемі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z638" w:id="556"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z638" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) реттеліп көрсетілетін қызметтерді тұтынушылармен жүргізілетін жұмыс туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z639" w:id="557"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z639" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қызмет перспективалары (даму жоспарлары), оның ішінде реттеліп көрсетілетін қызметтерге тарифтердің ықтимал өзгерістері туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z640" w:id="558"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z640" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өз сөзінде табиғи монополия субъектісі реттеліп көрсетілетін қызметтерді ұсыну сапасы туралы егжей-тегжейлі түсінік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z641" w:id="559"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z641" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұтынушылар мен өзге де мүдделі тұлғалар алдында есеп беретін табиғи монополия субъектісінің атынан бірінші басшы, не бірінші басшының міндеттерін атқару жүктелген адам шығады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z642" w:id="560"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z642" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Жария тыңдауға қатысушылар қаралатын мәселе бойынша ауызша, немесе жазбаша өз пікірін білдіре алады, сөз сөйлеушілерге сұрақтар қоя алады, өз сөзінде көмекші материалдарды (плакаттар, кестелер және басқалар) пайдалана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z643" w:id="561"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z643" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Жария тыңдауға қатысушының жазбаша түрде білдірген пікірі жеке немесе заңды тұлғаның ресми тұлғаға өтінішіне теңестіріледі және жария тыңдау хаттамасына міндетті түрде енгізуге, сондай-ақ табиғи монополия субъектісінің одан әрі қарауына және тиісті шаралар қабылдауына жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z644" w:id="562"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z644" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Көпшілік тыңдауды өткізу кезінде тәртіпті бұзған адамға Төраға ескерту жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z645" w:id="563"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z645" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Төраға қорытынды шығарады және көпшілік тыңдауды жабады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z646" w:id="564"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z646" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Жария тыңдауды өткізу барысында хаттама жүргізіледі. Хаттамада тыңдаудың басталу және аяқталу уақыты, сөз сөйлегендердің тегі мен аты-жөні туралы ақпарат және сөз сөйлеудің қысқаша мазмұны қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z647" w:id="565"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z647" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Жария тыңдау хаттамасының көшірмесі ол өткізілгеннен кейін 5 (бес) жұмыс күні ішінде уәкілетті органға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z648" w:id="566"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z648" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       185. Жария тыңдау хаттамасы мен материалдарынан істер қалыптастырылады және Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 25 тамыздағы № 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мемлекеттік және мемлекеттік емес ұйымдарда құжаттама жасау, құжаттаманы басқару және электрондық құжат айналымы жүйелерін пайдалану қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33339 болып тіркелген) сәйкес сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z649" w:id="567"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z649" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Табиғи монополия субъектісі тұтынушылар және өзге де мүдделі тұлғалар алдында есеп өткізілген күннен бастап 5 (бес) жұмыс күнінен кешіктірмей, оны бұқаралық ақпарат құралдарында және (немесе) өзінің интернет-ресурсында орналастырады, не уәкілетті органға оның интернет-ресурсында орналастыру үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z650" w:id="568"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z650" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті орган есепті келіп түскен бастап 5 жұмыс күні ішінде өзінің интернет-ресурсына орналастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z651" w:id="569"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z651" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілеттерінің бар екендігі туралы ақпаратты, сондай-ақ табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтердің инженерлік коммуникацияларының схемаларын орналастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z652" w:id="570"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z652" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Табиғи монополия субъектісі өзінің интернет-ресурсында орналастырады, не өзінің интернет-ресурсы болмаған жағдайда уәкілетті органға өзінің интернет-ресурсында орналастыру үшін тоқсан сайын Қазақстан Республикасының заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, желілердің өткізу қабілетінің болуы туралы жаңартылатын ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z653" w:id="571"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z653" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Табиғи монополия субъектісі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z654" w:id="572"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z654" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бос және қолжетімді қуаттардың, сыйымдылықтардың, орындардың, табиғи монополия субъектісі желілерінің өткізу қабілеттерінің резерві, бар-жоғы туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z655" w:id="573"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z655" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді және порттық қызметтер нарығында бәсекелестік болмаған кезде порттардың реттеліп көрсетілетін қызметтерін қоспағанда, реттеліп көрсетілетін қызметтерді ұсыну кезінде пайдаланылатын желілерді немесе өзге де мүлікті орналастыру схемасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z656" w:id="574"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z656" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы заңдарына сәйкес мемлекеттік құпияларға және заңмен қорғалатын өзге де құпияға жататын мәліметтерді қоспағанда, бекітілген инвестициялық бағдарламаның орындалу барысы туралы ақпаратты (объектілердің орналасқан жерлері, фото-бейне түсірілімді қоса бере отырып, орындалу сатылары, инвестициялық бағдарламалардың іс-шараларын орындау мерзімдері және құны) тоқсан сайын өзінің интернет-ресурсында орналастырады, не ол болмаған жағдайда уәкілетті органға оның интернет-ресурсында орналастыру үшін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z657" w:id="575"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z657" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Есепке алу аспабын сатып алу және орнату үшін төлемақыны келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z658" w:id="576"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z658" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. Табиғи монополия субъектісі құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, тұтынушымен жасалған шартқа сәйкес есепке алу аспабын сатып алады және тұтынушыға орнатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z659" w:id="577"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z659" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Табиғи монополия субъектісі тұтынушыларға есепке алу аспаптарын орнату кестесін (бұдан әрі – Кесте) әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z660" w:id="578"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z660" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Есепке алу аспаптарын сатып алу және орнату үшін төлем мөлшерін (бұдан әрі – Төлем) табиғи монополия субъектісі есептейді және уәкілетті органмен келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z661" w:id="579"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z661" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Табиғи монополия субъектісінің Төлемді бекіту туралы шешімі Төлемді алу мерзімін көрсете отырып, табиғи монополия субъектісінің бірінші басшысының, не оның міндетін атқарушы тұлғаның бұйрығы түрінде қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z662" w:id="580"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z662" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193. Төлемді бекіту туралы бұйрықты табиғи монополия субъектісі кестені, сондай-ақ табиғи монополия субъектісінің есепке алу аспаптарын сатып алуға және орнатуға арналған шығындарды негіздейтін есептеулер мен құжаттарды қоса бере отырып, оған қол қойылған күннен бастап 3 (үш) жұмыс күні ішінде қарау және келісу үшін уәкілетті органға ұсынады. Негіздеуші материалдардың әрбір парағына табиғи монополия субъектісінің бірінші басшысы, не оны алмастыратын тұлға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z663" w:id="581"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z663" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. Уәкілетті орган табиғи монополия субъектісі ұсынған төлем бекіту туралы шешімді және төлемді есептеуге негіздейтін материалдарды олар уәкілетті органға келіп түскен күннен бастап 30 (отыз) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z664" w:id="582"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z664" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195. Табиғи монополия субъектісінің төлемді бекіту туралы шешімін және төлемді есептеуге негіздейтін материалдарды қарау нәтижелері бойынша уәкілетті орган табиғи монополия субъектісіне төлем мөлшерін келісу, не төлем мөлшерін келісуден дәлелді бас тарту туралы хат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z666" w:id="584"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z665" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196. Табиғи монополия субъектісі ұсынылған кестені астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 196-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z666" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Табиғи монополия субъектісі және мүдделі тұлғалар уәкілетті органға ақпарат ұсынған кезде коммерциялық құпияны құрайтын мәліметтердің тізбесін айқындайтын ішкі актінің көшірмесін қоса бере отырып, коммерциялық құпияны құрайтын мәліметтердің толық тізбесін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z667" w:id="585"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z667" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198. Табиғи монополия субъектісі жеке қосалқы шотта есепке алу аспаптарын сатып алуға және орнатуға байланысты шығындар мен кірістердің есебін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z668" w:id="586"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z668" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199. Табиғи монополия субъектісі тұтынушыға реттеліп көрсетілетін қызметтер үшін төлеуге ұсынылатын төлем құжатында осы Қағидаларға сәйкес келісілген төлем көрсетілетін жеке жолды көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z669" w:id="587"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z669" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200. Есепке алу аспабы тұтынушы табиғи монополия субъектісіне осы есепке алу аспабын сатып алудың және орнатудың барлық құнын төлегеннен кейін тұтынушының меншігіне өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z670" w:id="588"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z670" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Табиғи монополиялар салаларындағы мемлекеттік бақылауды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z671" w:id="589"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z671" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201. Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметтеріндегі мемлекеттік бақылау Қазақстан Республикасының Кәсіпкерлік кодексінде белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkEnd w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18735,1338 +18821,1338 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z672" w:id="590"/>
+    <w:bookmarkStart w:name="z672" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Тұтынушыларға және (немесе) уәкілетті органға тариф туралы, оның өзгергенін хабарлау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z673" w:id="591"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z673" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202. Табиғи монополия субъектісі тұтынушыларды және (немесе) уәкілетті органға тиісті ақпаратты табиғи монополия субъектісі өз қызметін жүзеге асыратын әкімшілік-аумақтық бірліктің аумағында таратылатын бұқаралық ақпарат құралдарында, өзінің интернет-ресурсында, не уәкілетті органның интернет-ресурсында орналастыру арқылы тариф, оның өзгеруі туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z674" w:id="592"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z674" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       203. Заңның 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген табиғи монополиялар субъектілері тарифті қолданысқа енгізгенге дейін күнтізбелік 5 (бес) күннен кешіктірмей тұтынушыларды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z675" w:id="593"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z675" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оңайлатылған тәртіппен бекітілген тариф туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z676" w:id="594"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z676" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тарифтің, бекітілген тарифтік сметаның өзгеру себептері бар ақпаратты ұсына отырып, қолданылу мерзімі аяқталғаннан кейін бекітілген тариф, оңайлатылған тәртіппен бекітілген тариф туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z677" w:id="595"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z677" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       204. Табиғи монополия субъектісі Заңның 22-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда тариф қолданысқа енгізілгенге дейін күнтізбелік 5 (бес) күннен кешіктірмей тұтынушыларды уәкілетті орган бекіткен тарифтің өзгергені туралы оның қолданылу мерзімі өткенге дейін тарифтің, бекітілген тарифтік сметаның өзгеру себептерін көрсететін ақпаратты ұсына отырып, хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z678" w:id="596"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z678" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       205. Табиғи монополия субъектісі Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген тариф туралы тұтынушыны ол қолданысқа енгізілгенге дейін күнтізбелік 30 (отыз) күннен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z679" w:id="597"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z679" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-тарау. Табиғи монополиялар субъектілері қызметінің тиімділік және реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін бекіту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z680" w:id="598"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z680" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       206. Осы тарау Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) және 13) тармақшаларына сәйкес әзірленді және тарифтік реттеудің ынталандырушы әдісін қолдана отырып, тарифтерді бекіту кезінде ескерілетін табиғи монополиялар субъектілері қызметінің тиімділік және реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін бекіту тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z681" w:id="599"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z681" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207. Уәкілетті органның тарифтік реттеудің ынталандырушы әдісін қолдану кезіндегі қызмет тиімділігін және реттеліп көрсетілетін қызметтердің сапасы мен сенімділігін бекітуі уәкілетті орган бекіткен тарифті қалыптастыру Қағидаларына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z682" w:id="600"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z682" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-тарау. Бекітілген инвестициялық бағдарламаның орындалуына қоғамдық мониторинг және (немесе) техникалық сараптама жүргізу, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін сақтау және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізу тәртібін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z683" w:id="601"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z683" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z684" w:id="602"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z684" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. Осы тарау Уәкілетті адамдардың бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізілуіне қоғамдық мониторинг және (немесе) техникалық сараптама жүргізу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z685" w:id="603"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z685" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізілуіне қоғамдық мониторинг жүргізу (бұдан әрі – қоғамдық мониторинг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z686" w:id="604"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z686" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін сақтау және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу жөніндегі техникалық сараптама (бұдан әрі – техникалық сараптама) жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z687" w:id="605"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z687" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Уәкілетті адамдардың қоғамдық мониторинг және (немесе) техникалық сараптама жүргізуінің негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z688" w:id="606"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z688" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті адамдардың тәуелсіздігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z689" w:id="607"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z689" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) зерттеулердің толықтығы, жан-жақтылығы, объективтілігі, оларды жүргізу нәтижелерінің ғылыми негізділігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z690" w:id="608"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z690" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті адамдардың құзыреттілігі мен кәсібилігі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z691" w:id="609"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z691" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Қоғамдық мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z692" w:id="610"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z692" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210. Қоғамдық мониторингті ұйымдастыру және жүргізу үшін уәкілетті орган құрамына қоғамдық ұйымдардың және өзге де мүдделі тұлғалардың өкілдері кіретін жұмыс тобын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z693" w:id="611"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z693" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211. Жұмыс тобы қоғамдық мониторинг жүргізудің жылдық кестесін жасайды, онда оны өткізу уақыты мен орны, сондай-ақ қоғамдық мониторингке жататын табиғи монополиялар субъектілерінің тізімі айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z694" w:id="612"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z694" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212. Қоғамдық мониторинг жүргізу кестесін уәкілетті орган интернет-ресурста орналастырады және тізімге сәйкес табиғи монополиялар субъектілеріне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z695" w:id="613"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z695" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213. Қоғамдық мониторинг жүргізгенге дейін 10 (он) жұмыс күні бұрын жұмыс тобы мәслихаттардың және басқа да жергілікті өзін-өзі басқару органдарының, қоғамдық бірлестіктердің, үкіметтік емес ұйымдардың, бұқаралық ақпарат құралдарының өкілдері, тұтынушылар кемінде бес адам қатарынан уәкілетті адамдардың тізімін қалыптастырады және оны қоғамдық мониторинг жүргізу кестесін қоса бере отырып, табиғи монополия субъектісіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z696" w:id="614"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z696" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       214. Уәкілетті орган өкілдері уәкілетті адамдарды алып жүреді және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>218-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қоғамдық мониторинг актісін ресімдеуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z697" w:id="615"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z697" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215. Қоғамдық мониторинг жүргізу үшін табиғи монополия субъектісі өткізу режимінің талаптарын сақтай отырып, бекітілген инвестициялық бағдарлама объектілеріне қол жеткізуді қамтамасыз етеді және бекітілген инвестициялық бағдарламаның орындалуы туралы ақпарат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z698" w:id="616"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z698" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216. Уәкілетті адамдар бекітілген инвестициялық бағдарламаның орындалу барысын, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуын және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштерінің қол жеткізілуін бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z699" w:id="617"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z699" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217. Уәкілетті адамдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z700" w:id="618"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z700" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бекітілген инвестициялық бағдарлама объектілерін көзбен шолып қарау және бекітілген инвестициялық бағдарламаның орындалуы туралы ақпаратқа талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z701" w:id="619"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z701" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуы және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізу туралы ақпаратқа, оның ішінде растайтын құжаттарға талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z702" w:id="620"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z702" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218. Қоғамдық мониторинг бойынша актінің мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z703" w:id="621"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z703" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кіріспе бөлімді (іс-шаралар тізбесі, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі, табиғи монополиялар субъектілері қызметінің тиімділігі, бөлінген бюджеттік және өзге де қаржы қаражаты туралы ақпарат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z704" w:id="622"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z704" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бекітілген инвестициялық бағдарламаға енгізілген өзгерістерді және қоғамдық мониторингтің нақты белгіленген нәтижелерін ескере отырып, ұсынылған ақпаратты салыстырмалы талдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z705" w:id="623"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z705" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) синтездеуші бөлікті (инвестициялық бағдарламаны іске асыру барысына әсер еткен факторларды белгілеу, бюджеттік және өзге де қаржы қаражатын игермеу, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін сақтамау, табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізбеу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z706" w:id="624"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z706" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қарар бөлігін (нақты жай-күйі мен ұсынымдар) қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z707" w:id="625"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z707" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219. Қоғамдық мониторинг актісі табиғи монополия субъектісі міндетті түрде таныстырылып, ол аяқталған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей уәкілетті органға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z708" w:id="626"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z708" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220. Уәкілетті орган 3 (үш) жұмыс күнінен кешіктірмей өзінің интернет-ресурсында жүргізілген қоғамдық мониторингі нәтижелері туралы фото- және бейнематериалдармен (болған жағдайда) баспасөз релизін орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z709" w:id="627"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z709" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Техникалық сараптама жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z710" w:id="628"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z710" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221. Бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізуге техникалық сараптаманы табиғи монополия субъектісімен шарт негізінде уәкілетті адам (сарапшы, сараптама ұйымдары) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z711" w:id="629"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z711" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222. Уәкілетті адамдардың (сарапшылардың, сараптама ұйымдарының) тізімін уәкілетті орган қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z712" w:id="630"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z712" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223. Техникалық сараптама жүргізу үшін табиғи монополия субъектісі өткізу режимінің талаптарын сақтай отырып, бекітілген инвестициялық бағдарлама объектілеріне қол жеткізуді қамтамасыз етеді және бекітілген инвестициялық бағдарламаның орындалуы туралы ақпарат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z713" w:id="631"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z713" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224. Уәкілетті адамдар (сарапшылар, сараптама ұйымдары) бекітілген инвестициялық бағдарлама іс-шараларының нақты орындалуын, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуын, табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуді көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z714" w:id="632"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z714" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225. Уәкілетті адамдарға (сарапшыларға, сарапшы ұйымдарға):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z715" w:id="633"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z715" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) негізсіз сараптамалық қорытынды беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z716" w:id="634"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z716" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүдделер қақтығысы және объективті техникалық сараптама жүргізуге кедергі келтіретін өзге де мән-жайлар туындаған жағдайда техникалық сараптама жүргізуге қатысуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z717" w:id="635"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z717" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226. Уәкілетті адамдар (сарапшылар, сараптама ұйымдары):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z718" w:id="636"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z718" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылған құжаттардың сақталуын және алынған ақпараттың құпиялылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z719" w:id="637"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z719" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инвестициялық бағдарлама объектілерін тікелей тексеруді жүзеге асырады, сондай-ақ ол бойынша құжаттаманы өз құқығын қайта сенім білдірмей зерделейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z720" w:id="638"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z720" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227. Уәкілетті адамдар (сарапшылар, сараптама ұйымдары), егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z721" w:id="639"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z721" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвестициялық бағдарлама объектісіне қатысты заттық немесе міндеттемелік құқықтары болса, не сатып алса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z722" w:id="640"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z722" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инвестициялық бағдарлама объектісіне мүліктік қызығушылығы болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z723" w:id="641"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z723" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) табиғи монополия субъектісінің үлестес тұлғасы болып табылса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z724" w:id="642"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z724" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) табиғи монополия субъектісінің акционері, құрылтайшысы, жұмыскері, меншік иесі, қатысушысы, кредиторы, дебиторы, жақын туысы немесе жекжаты болып табылса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z725" w:id="643"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z725" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бұл жасалған жария шарттардан туындайтын міндеттемелерді қоспағанда, мүдделер қақтығысының туындауына әкеп соғатын немесе мұндай қақтығыстың туындау қаупін туғызатын болса техникалық сараптаманы жүргізе алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z726" w:id="644"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z726" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228. Бекітілген инвестициялық бағдарламаның орындалуына техникалық сараптама жүргізу, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуы және табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштеріне қол жеткізу үшін уәкілетті тұлғалар (сарапшылар, сараптама ұйымдары) ретінде мынадай өлшем шарттар мен талаптарға сәйкес келетін тұлғалар тартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z727" w:id="645"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z727" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сумен жабдықтау және су бұру салаларында бакалавриат, магистратура бағдарламалары бойынша жоғары білімінің, сондай-ақ сумен жабдықтау және су бұру, салаларында жұмысты жүзеге асыратын ұйымдарда кемінде 3 (үш) жыл еңбек өтілінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z728" w:id="646"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z728" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) штатта: сумен жабдықтау және су бұру бойынша дипломы, мамандығы бойынша 3 (үш) жылдан астам жұмыс тәжірибесі бар маманның, сумен жабдықтау және су бұру саласындағы инженердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z729" w:id="647"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z729" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сумен жабдықтау және су бұру кәсіпорындары үшін инвестициялық бағдарламаларды әзірлеу бойынша кемінде 3 (үш) жыл жұмыс өтілінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z730" w:id="648"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z730" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шарт негізінде қызмет көрсететін сумен жабдықтау және су бұру, кәсіпорындар үшін қызмет көрсетуде кемінде 3 (үш) жыл тәжірибесі бар сертификатталған аудитордың болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z1096" w:id="649"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z1096" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228-1. Техникалық сараптаманың негізділігі мен сапасын, бекітілген инвестициалық бағдарламаның орындалуын, реттеліп көрсетілетін қызметтердің сапасы мен сенімділік көрсеткіштерінің сақталуын және табиғи монополиялар субъектілерінің қызметінің сапа және тиімділік көрсеткіштеріне қол жеткізуін Қазақстан Республикасының заңдарына сәйкес уәкілетті тұлғалар (сарапшылар, сарапшылық ұйымдар) қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkEnd w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20085,1572 +20171,1572 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z731" w:id="650"/>
+    <w:bookmarkStart w:name="z731" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229. Техникалық сараптама негізгі құралдардың техникалық жай-күйін талдауды және техникалық сипаттамаларын бағалауды, оның ішінде сараптама жүргізу күніне жабдықтың тозу дәрежесін, Қазақстан Республикасының осы саладағы заңнамасына сәйкес қабылданған сыныптау топтары бойынша оны пайдалану мерзімдерін, жабдықтың жобалық және технологиялық қуатын бағалауды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z732" w:id="651"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z732" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық сараптама барысында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z733" w:id="652"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z733" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі құралдардың іске қосылу деңгейі бағаланады, сондай-ақ тиісті көрсеткіштердің деңгейі (жабдықтың белгіленген жиынтық қуаты, қуат коэффициенті, табиғи тозу коэффициенті, жүктеме кестесін толтыру коэффициенті және (немесе) саланың ерекшелігін ескере отырып, басқа да көрсеткіштер), пайда мөлшерлемесін есептеуде қабылданған табиғи монополия субъектісі активтерінің іске қосылу коэффициенттерінің негізділігі бағаланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z734" w:id="653"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z734" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек жөніндегі уәкілетті мемлекеттік органның нормативтік-техникалық құжаттамасында белгіленген жағдайларда еңбек қауіпсіздігі талаптарына сәйкестігі тұрғысынан еңбек қауіпсіздігі және еңбек қорғау жөніндегі нормативтік талаптардың сақталуына талдау жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z735" w:id="654"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z735" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолданысқа енгізілген активтерді реттеліп көрсетілетін қызметтердің түрлері бойынша бөлудің сәйкестігіне баға беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z736" w:id="655"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z736" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қызметі процесінде жұмыскерлердің өмірі мен денсаулығын сақтауға бағытталған ұйымдастырушылық, техникалық, санитариялық-гигиеналық, биологиялық және өзге де нормаларды, қағидаларды, рәсімдер мен өлшемшарттарды қамтамасыз ету тұрғысынан өндіріс жағдайларын, өндірістік және еңбек процесін сипаттайтын сапалық және сандық көрсеткіштерге баға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z737" w:id="656"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z737" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       230. Техникалық сараптама қорытындысының мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z738" w:id="657"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z738" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кіріспе бөлік (іс-шаралар, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі, табиғи монополиялар субъектілері қызметінің тиімділігі көрсеткіштерінің тізбесі, бөлінген бюджеттік және өзге де қаржы қаражаты туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z739" w:id="658"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z739" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бекітілген инвестициялық бағдарламаға енгізілген өзгерістерді және техникалық сараптаманың нақты белгіленген нәтижелерін ескере отырып, ұсынылған ақпаратты салыстырмалы талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z740" w:id="659"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z740" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) синтездеуші бөлік (реттеліп көрсетілетін қызметтердің түрлері бойынша негізгі құралдарға олардың нақты жай-күйі мен құзыретті орган бекіткен нұсқаулықтар мен нормативтік-техникалық құжаттардың талаптарын ескере отырып, техникалық қызмет көрсету және жөндеу көлемінің негізділігі, табиғи монополия субъектісі белгілеген жөндеудің барлық түрлерінің кезеңділігінің нұсқаулықтардың, қағидалар мен нормативтік-техникалық құжаттаманың талаптарына сәйкестігі, еңбек шығыны мен персоналдың санын бағалау, еңбек қауіпсіздігі және қорғау жөніндегі нормативтік талаптардың сақталуын айқындау);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z741" w:id="660"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z741" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қарар бөлігі (ағымдағы, орташа және күрделі жөндеулер жүргізу қажеттігі туралы (негізгі құралдардың құнын ұлғайтатын және ұлғайтпайтын), реттеліп көрсетілетін қызметтердің түрлері бойынша негізгі құралдарды ауыстыру, реконструкциялау және жаңғырту, негізгі құралдарды пайдалануды, негізгі құралдарды пайдалануға байланысты пайдалану және басқа да шығындарды, шикізат пен материалдар шығысын оңтайландыру жөніндегі тұжырымдар мен ұсынымдар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z742" w:id="661"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z742" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231. Техникалық сараптаманың қорытындысы табиғи монополиялар субъектісіне ол аяқталған күннен бастап 5 (бес) жұмыс күнінен кешіктірілмей ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z743" w:id="662"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z743" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       232. Табиғи монополия субъектісі техникалық сараптаманың қорытындысын Заңның 26-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17) тармақшасына сәйкес уәкілетті органға ұсынылатын есептерге қоса береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z744" w:id="663"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z744" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14-тарау. Халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдерін уәкілетті органның келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z745" w:id="664"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z745" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z746" w:id="665"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z746" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       233. Осы тарау Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15) тармақшасына сәйкес әзірленген және табиғи монополиялар субъектілерінің халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тартуға арналған кредиттік келісімдерін уәкілетті органның келісу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z747" w:id="666"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z747" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. Халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен реттеліп көрсетілетін қызметтер үшін қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдері уәкілетті органмен келісуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z748" w:id="667"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z748" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       235. Халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдерін уәкілетті орган келісуінің негізгі қағидаттары мыналар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z749" w:id="668"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z749" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтерінің тарифіне енгізілетін шығындардың ашықтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z750" w:id="669"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z750" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) табиғи монополиялар субъектілері мен халықаралық қаржы ұйымдары, мамандандырылған салалық банктер, Қазақстанның Даму Банкі және Қазақстан Республикасының екінші деңгейдегі банктері арасында туындайтын қатынастардың шартпен ресімделуі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z751" w:id="670"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z751" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдерін уәкілетті органның келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z752" w:id="671"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z752" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236. Табиғи монополия субъектісі кредиттік келісім жасалғанға дейін уәкілетті органға жазбаша өтініш, сондай-ақ келісімнің жобасы мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z753" w:id="672"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z753" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаның мақсаттары мен міндеттерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z754" w:id="673"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z754" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тартылған қарыздың сипаттамасын және оны іске асыру схемасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z755" w:id="674"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z755" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаны іске асырудың кезеңдері мен мерзімдерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z756" w:id="675"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z756" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз тарту көздерінің сипаттамасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z757" w:id="676"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z757" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тартылған қарыздың қажеттілігі есеп-қисаптарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z758" w:id="677"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z758" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаны іске асырудан күтілетін нәтижелерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z759" w:id="678"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z759" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаның өтелу мерзімдері есеп-қисаптарын және қарызды өтеу тетіктерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z760" w:id="679"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z760" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаны іске асыру нәтижелерінің тиімділігін бағалауға арналған индикаторларды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z761" w:id="680"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z761" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаның тәуекелдері мен қауіптері типтерінің, сондай-ақ оларды азайту шараларының сипаттамасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z762" w:id="681"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z762" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаның техникалық-экономикалық негіздемесін қамтуға тиіс жобасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z763" w:id="682"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z763" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       237. Айналым қаражатын толықтыруға қарыз тарту мақсатында жасалатын кредиттік келісімдер келісуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z764" w:id="683"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z764" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238. Өтінішке табиғи монополия субъектісінің тарифтік сметасының жобасымен қоса, оны іске асыру кезеңінде тарифтеріне кредиттік келісім жасасу әсерінің болжамы қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z765" w:id="684"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z765" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       239. Уәкілетті орган ұсынылған материалдарды 10 (он) жұмыс күні ішінде қарайды және табиғи монополия субъектісіне қараудың нәтижелері туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z766" w:id="685"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z766" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалдар сәйкес келмеген жағдайда уәкілетті орган міндетті түрде көрсетілген мерзім ішінде қарызды тартудан бас тарту себептерін көрсете отырып, дәлелді бас тарту жібереді (сыйақының жоғары мөлшерлемесі және банктің өзге де алымдары, қаржылық тәуекелдер, тартылған қарызды өтеу кезінде табиғи монополия субъектісінің төлем қабілеттілігі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z767" w:id="686"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z767" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-тарау. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жергілікті атқарушы органдардан табиғи монополия субъектісіне берілетін мүлікті беру шартын мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен, жергілікті атқарушы органмен келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z768" w:id="687"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z768" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z769" w:id="688"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z769" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       240. Осы тарау Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16) тармақшасына сәйкес әзірленген және табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жергілікті атқарушы органдардан табиғи монополия субъектісіне берілетін мүлікті беру шартын мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен, жергілікті атқарушы органмен келісу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z770" w:id="689"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z770" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241. Осы Тәртіп жаңадан құрылатын кәсіпорынға мүлікті беру кезінде туындайтын құқықтық қатынастарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z771" w:id="690"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z771" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жергілікті атқарушы органдардан табиғи монополия субъектісіне берілетін мүлікті беру шартын мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен, жергілікті атқарушы органмен келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z772" w:id="691"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z772" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       242. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын және жергілікті атқарушы органдардан табиғи монополиялар субъектісіне берілетін мүлікті беру шарты мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарына сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z773" w:id="692"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z773" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       243. Мүлікті беру және (немесе) сенімгерлік басқаруға беру шартында мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z774" w:id="693"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z774" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жасалған орны мен күні; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z775" w:id="694"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z775" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тараптардың атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z776" w:id="695"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z776" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шарттың мәні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z777" w:id="696"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z777" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тараптардың құқықтары мен міндеттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z778" w:id="697"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z778" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тараптардың жауаптылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z779" w:id="698"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z779" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) форс-мажор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z780" w:id="699"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z780" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) туындайтын дауларды шешу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z781" w:id="700"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z781" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) шарттың қолданылу мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z782" w:id="701"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z782" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) шарт талаптарының орындалуын бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z783" w:id="702"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z783" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) шарттың қолданылуын тоқтатуға арналған талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z784" w:id="703"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z784" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) өзге де талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z785" w:id="704"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z785" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тараптардың мекенжайлары мен деректемелері ережелері көзделуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z786" w:id="705"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z786" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       244. Шарт үш данада жасалады, оның екеуі келісілгеннен кейін мемлекеттік мүлікті басқару жөніндегі уәкілетті органға, жергілікті атқарушы органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z787" w:id="706"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z787" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       245. Шартқа берілетін мүліктің тізбесі олардың баланстық құнына қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z788" w:id="707"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z788" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16-тарау. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарын жергілікті атқарушы органмен келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z789" w:id="708"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z789" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z790" w:id="709"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z790" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       246. Осы тарау Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17) тармақшасына сәйкес әзірленген және табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарын жергілікті атқарушы органмен келісу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z791" w:id="710"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z791" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       247. Табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтерін жергілікті атқарушы орган ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру Мүлікті беру жоспары негізінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z792" w:id="711"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z792" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Беру жоспарына бұрын берілген объектілерді қосуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z793" w:id="712"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z793" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарын жергілікті атқарушы органмен келісу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z794" w:id="713"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z794" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       248. Табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті беру жоспарында мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z795" w:id="714"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z795" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) берілетін мүліктің атауы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z796" w:id="715"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z796" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылыстың, реконструкцияның аяқталу мерзімін көрсете отырып, берілетін мүліктің қысқаша сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z797" w:id="716"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z797" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) берілетін мүліктің орналасқан жері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z798" w:id="717"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z798" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мүліктің сандық және сапалық көрсеткіштері (ұзақтығы, саны),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z799" w:id="718"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z799" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) мүліктің мақсаты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z800" w:id="719"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z800" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) берілетін мүліктің құны әрбір объект бойынша жеке, бірыңғай кешен кезінде жалпы құны көрсетіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z801" w:id="720"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z801" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мүлік балансқа, немесе сенімгерлік басқаруға берілетін табиғи монополия субъектісінің атауы қамтылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z802" w:id="721"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z802" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) берілетін мүлікке құқық белгілейтін құжаттар (техникалық паспорт, меншік құқығы туралы анықтама) және иденфикациялық құжаты (жер учаскесіне арналған акт, жер учаскесіне арналған құжаттар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z803" w:id="722"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z803" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспарға мемлекеттік мүлікті басқару жөніндегі уәкілетті органның, жергілікті атқарушы органның мүлікті беру туралы тиісті шешімімен қоса, мүлікті балансқа, немесе сенімгерлік басқаруға берудің орындылығы негіздемесі қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkEnd w:id="730"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21794,68 +21880,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z806" w:id="723"/>
+    <w:bookmarkStart w:name="z806" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Табиғи монополия субъектілерінің мемлекеттік тіркелімі __________________________  ________________________________________________________________________________  (Табиғи монополия субъектілерінің мемлекеттік тіркелімі бөлімінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkEnd w:id="731"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -23094,68 +23180,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(заңды мекенжайы, байланыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефондары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z811" w:id="724"/>
+    <w:bookmarkStart w:name="z811" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Табиғи монополиялар субъектілерін Мемлекеттік тіркелімге қосу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkEnd w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23776,68 +23862,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(заңды мекенжайы, байланыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефондары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z834" w:id="725"/>
+    <w:bookmarkStart w:name="z834" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Табиғи монополиялар субъектілерін Мемлекеттік тіркелімнен шығару туралы өтініш  ___________________________________________________________________  (мемлекеттік тіркелімнің республикалық немесе жергілікті бөлімінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkEnd w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-нысанның тақырыбына орыс тілінде өзгерістер енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24136,166 +24222,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20____ жылғы "____" ______________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (күні)</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24359,129 +24329,174 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектілерінің қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z855" w:id="726"/>
+    <w:bookmarkStart w:name="z855" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу және шығару" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkEnd w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24496,69 +24511,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет атауы:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызмет атауы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу және шығару".</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу және шығару".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24574,69 +24609,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу;</w:t>
+1. "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару.</w:t>
+2. "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24781,88 +24816,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін ұсыну тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал)</w:t>
+"Цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25062,69 +25097,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу – электрондық (толық автоматтандырылған);</w:t>
+Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізу – электрондық (толық цифрландырылған);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару – электрондық (ішінара автоматтандырылған). </w:t>
+Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерінің мемлекеттік тіркелімінен шығару – электрондық (ішінара цифрландырылған). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25305,52 +25340,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Тегін. </w:t>
+              <w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25383,51 +25418,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25666,127 +25701,127 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік тіркелімге енгізу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-бірінші басшымен немесе оған уәкілетті тұлғамен қол қойған, осы Қағидаларға </w:t>
+Осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес 2-нысан бойынша Мемлекеттік тіркелімге енгізу туралы өтініш.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік тіркелімнен шығару үшін: көрсетілетін қызметті алушы өзінің табиғи монополия саласына жатқызылған қызметті жүзеге асыруды тоқтатқан күнінен бастап күнтізбелік 15 (он бес) күн ішінде көрсетілетін қызметті берушіге бірінші басшымен немесе оған уәкілетті тұлғамен қол қойған осы Қағидаларға </w:t>
+Мемлекеттік тіркелімнен шығару үшін: көрсетілетін қызметті алушы өзінің табиғи монополия саласына жатқызылған қызметті жүзеге асыруды тоқтатқан күнінен бастап күнтізбелік 15 (он бес) күннен кешіктірмей көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес 3-нысан бойынша Табиғи монополиялар субьектілерінің Мемлекеттік тіркелімінен шығару туралы өтінішті ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжат, заңды тұлға ретінде мемлекеттік тіркелгені (қайта тіркелгені) туралы анықтама мәліметтерді қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Жеке басын куәландыратын құжат, заңды тұлға ретінде мемлекеттік тіркелгені (қайта тіркелгені) туралы анықтама мәліметтерді қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26024,51 +26059,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік көрсетілетін қызметті, оның ішінде электрондық нысанда және көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26138,155 +26173,50 @@
               <w:t>
 Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26322,89 +26252,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Табиғи монополиялар</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -26424,51 +26315,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-нысан</w:t>
+              <w:t>субъектілерінің қызметін жүзеге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -26489,288 +26380,1196 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t>асыру қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(уәкілетті органның толық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мекенжайы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(индексі, қаласы, ауданы, </w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облысы,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшесі, үйдің №, телефоны)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өтініш берушінің деректемелері</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес-сәйкестендіру нөмірі,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z877" w:id="727"/>
+    <w:bookmarkStart w:name="z877" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уәкілетті органның келісімін алу туралы өтінішхат  ____________________________________________________________  (мәміле мәні)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="727"/>
+        <w:t xml:space="preserve"> Уәкілетті органның келісімін алу туралы өтінішхат</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(мәміле мәні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 28.01.2026 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-НҚ</w:t>
+        <w:t>№ 220-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z880" w:id="728"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1104" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Негіздеме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkEnd w:id="736"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -26784,159 +27583,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Себептер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Себептер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мақсаттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мақсаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Міндеттер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Міндеттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экономикалық орындылықты есептеу</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Экономикалық орындылықты есептеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27168,156 +28007,164 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...104 lines deleted...]
-      __________________________________________________________________________</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      (экономикалық орындылығын есептеуді көрсете отырып, мәмілені жасаудың себептері, мақсаттары мен міндеттері)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Мәміленің мәні болып табылатын мүлік туралы ақпарат____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Мәмілені жасау көрсетілетін қызметті алушының реттеліп көрсетілетін қызметтеріне </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тарифтің артуына алып келмейтінін және оның қаржы-шаруашылық қызметінің </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нашарлауына алып келмейтінін растайтын мәліметтер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -27336,199 +28183,249 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарифтік смета көрсеткіштерінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тарифтік смета көрсеткіштерінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем бірлігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген тарифтік сметада көзделген</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітілген тарифтік сметада көзделген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәмілені ескере отырып тарифтік сметаның жобасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәмілені ескере отырып тарифтік сметаның жобасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауытқу</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауытқу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27577,51 +28474,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мың тенге</w:t>
+Мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28210,70 +29107,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z887" w:id="731"/>
+    <w:bookmarkStart w:name="z1107" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мүлікті бағалау туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkEnd w:id="737"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -28290,267 +29187,337 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікті бағалауды жүргізген бағалау ұйымының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүлікті бағалауды жүргізген бағалау ұйымының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікті бағалауға мемлекеттік лицензия туралы мәліметтер (нөмірі және берілген күні)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүлікті бағалауға мемлекеттік лицензия туралы мәліметтер (нөмірі және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи монополия субъектісінің мүлкін бағалау туралы есепті жасау күні және нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи монополия субъектісінің мүлкін бағалау туралы есепті жасау күні және нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи монополия субъектісі мүлкінің (объектісінің) атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи монополия субъектісі мүлкінің (объектісінің) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи монополия субъектісі мүлкінің (объектісінің) қалдық құны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи монополия субъектісі мүлкінің (объектісінің) қалдық құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи монополия субъектісі мүлкінің (объектісінің) нарықтық құны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи монополия субъектісі мүлкінің (объектісінің) нарықтық құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүлікті бағалауды жүргізген бағалау ұйымының қорытындысы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүлікті бағалауды жүргізген бағалау ұйымының қорытындысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29203,134 +30170,136 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-      (күні)</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пайдалануға келісемін______________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "____" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29444,129 +30413,155 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(мемлекеттік органның </w:t>
+              <w:t>(уәкілетті органның толық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>толық атауы)</w:t>
+              <w:t xml:space="preserve"> атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(өтініш берушінің толық атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекен жайы _________________</w:t>
+              <w:t xml:space="preserve">мекенжайы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(индекс, қала, аудан, облыс, </w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көше, үйдің №, телефон)</w:t>
+              <w:t xml:space="preserve">(индексі, қаласы, ауданы, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">облысы, көшесі, үйдің №, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефоны)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өтініш берушінің деректемелері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29580,508 +30575,363 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес-сәйкестендіру нөмірі,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z895" w:id="732"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1109" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уәкілетті органның келісімін алу туралы өтінішхат</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(көрсетілетін қызмет атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Табиғи монополия субъектісін қайта ұйымдастыру (тарату) қажеттігінің </w:t>
-[...403 lines deleted...]
-</w:t>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Табиғи монополия субъектісін қайта ұйымдастыру (тарату) қажеттігінің негіздемесі________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жаңадан пайда болатын әрбір заңды тұлғаның орналасқан жері туралы мәліметтер (қайта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұйымдастырылған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Табиғи монополия субъектісінің басқа заңды тұлғаларға қатысуы туралы мәліметтер_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пайдалануға келісемін________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20___ жылғы "____" ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -30162,112 +31012,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z916" w:id="733"/>
+    <w:bookmarkStart w:name="z916" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін, егер ағымдағы жылдың басындағы бухгалтерлік баланста есепке алынған, оған қатысты мәміле жасалатын мүліктің баланстық құны ағымдағы жылдың басындағы бухгалтерлiк балансқа сәйкес оның активтерінің баланстық құнының 0,05 процентінен асатын болса, табиғи монополия субъектісінің мүлкімен мәмілелер жасауға келісім беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkEnd w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -30569,88 +31412,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін ұсыну тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал)</w:t>
+"Цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30718,52 +31561,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Өтінішхат келіп түскен сәттен бастап – 10 (он) жұмыс күні.</w:t>
+              <w:t xml:space="preserve">
+Өтінішхат келіп түскен сәттен бастап – 10 (он) жұмыс күн. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30850,51 +31693,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Электрондық </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(ішінара автоматтандырылған).</w:t>
+(ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31153,51 +31996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31474,51 +32317,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) иеліктен шығарылатын объектілер бойынша бөліністе иеліктен шығарылатын мүліктің атауын, типін, түрін, түгендеу нөмірін, бастапқы, қалдық құнын көрсете отырып, табиғи монополия субъектісінің басшысымен қол қойған, ағымдағы жылдың басындағы бухгалтерлік баланстан растайтын үзінді көшірменің электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжат, заңды тұлға ретінде, мемлекеттік тіркелгені (қайта тіркелгені) туралы анықтама мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Жеке басын куәландыратын құжат, заңды тұлға ретінде, мемлекеттік тіркелгені (қайта тіркелгені) туралы анықтама мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31846,51 +32689,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік көрсетілетін қызметті, оның ішінде электрондық нысанда және көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31960,155 +32803,50 @@
               <w:t>
 Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32187,104 +32925,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z937" w:id="734"/>
+    <w:bookmarkStart w:name="z937" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерін қайта ұйымдастыруға және таратуға келісім беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkEnd w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда -  ҚР Су ресурстары және ирригация министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32338,51 +33076,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерін қайта ұйымдастыруға және таратуға келісім беру".</w:t>
+              <w:t>"Суды каналдар арқылы беру, суару үшін су беру және тірек гидротехникалық құрылысжайларының көмегімен жерүсті ағынын реттеу қызметін көрсететін табиғи монополиялар субъектілерін қайта ұйымдастыруға және таратуға келісім беру".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -32605,88 +33343,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін ұсыну тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал)</w:t>
+"Цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – веб-портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32755,51 +33493,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішхат келіп түскен сәттен бастап – 5 (бес) жұмыс күні.</w:t>
+Өтінішхат келіп түскен сәттен бастап – 5 (бес) жұмыс күн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32886,51 +33624,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Электрондық </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-(ішінара автоматтандырылған) </w:t>
+(ішінара цифрландырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33189,51 +33927,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33546,51 +34284,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) тарату кезінде – тарату балансының электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжат, заңды тұлға ретінде, мемлекеттік тіркелгені (қайта тіркелгені) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Жеке басын куәландыратын құжат, заңды тұлға ретінде, мемлекеттік тіркелгені (қайта тіркелгені) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33623,51 +34361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33918,51 +34656,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік көрсетілетін қызметті, оның ішінде электрондық нысанда және көрсетудің ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33971,52 +34709,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызметті көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурстарында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті веб-портал арқылы электрондық нысанда алуға мүмкіндігі бар. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде веб-порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының электрондық цифрлық қолтаңба болған жағдайда мемлекеттік көрсетілетін қызметті веб-портал арқылы электрондық нысанда алуға мүмкіндігі бар. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде веб-порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
+Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -34183,68 +34957,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z962" w:id="735"/>
+    <w:bookmarkStart w:name="z962" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тендер (конкурс) өткізу туралы хабарландыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34903,68 +35715,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бар болған жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z990" w:id="736"/>
+    <w:bookmarkStart w:name="z990" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сатып алынатын тауарлардың (жұмыстардың, көрсетілетін қызметтердің) техникалық ерекшелігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkEnd w:id="742"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -36037,68 +36849,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(әлеуетті өнім берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z996" w:id="737"/>
+    <w:bookmarkStart w:name="z996" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конкурсқа (тендерге) қатысуға өтінім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkEnd w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурстың (тендердің) атауы мен нөмірі: _________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36408,68 +37220,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1013" w:id="738"/>
+    <w:bookmarkStart w:name="z1013" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баға ұсыныстарына сұраныс беру тәсілімен сатып алу туралы хабарландыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkEnd w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37082,68 +37894,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(әлеуетті өнім берушінің нақты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1037" w:id="739"/>
+    <w:bookmarkStart w:name="z1037" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баға ұсыныстарын сұрату тәсілімен сатып алуға қатысуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkEnd w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баға ұсыныстарын сұрату тәсілімен сатып алудың атауы мен нөмірі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37646,442 +38458,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы "_____" ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1052" w:id="740"/>
+    <w:bookmarkStart w:name="z1052" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инженерлік желілерге қосуға арналған техникалық шарттарды беруге арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z1053" w:id="741"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z1053" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Объектінің толық атауы және мекенжайы (жобаланатын, қолданыстағы, реконструкцияланатын канал немесе жерүсті ағыны):_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkEnd w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1055" w:id="742"/>
+    <w:bookmarkStart w:name="z1055" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объектінің мақсаты ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z1056" w:id="743"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z1056" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Техникалық шарттарды алу үшін негіздеме (қажеттісін белгілеу):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z1057" w:id="744"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z1057" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) желіге қосылатын жаңа объектілерді жобалау және кейіннен құрылысын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z1058" w:id="745"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z1058" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қолданыстағы жүйеде көрсетілетін қызметтер көлемін ұлғайту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z1059" w:id="746"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z1059" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер бұл тұтынылатын көрсетілетін қызметтердің көлемі мен сипаттамаларының өзгеруіне әкелетін болса, реконструкциялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z1060" w:id="747"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z1060" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қайта бейіндеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z1061" w:id="748"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z1061" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қайтадан енгізілетін объектілердің желілеріне қосылу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z1062" w:id="749"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z1062" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бұрын қосылмаған объектінің желілеріне қосылу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z1063" w:id="750"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z1063" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауданы: _____________________________ гектар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z1064" w:id="751"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z1064" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қажеттілік __________________________________ текше метр /тәулік (ай, жыл):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkEnd w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1066" w:id="752"/>
+    <w:bookmarkStart w:name="z1066" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өндірістік қажеттіліктерге ____________________ текше метр /тәулік (ай, жыл);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z1067" w:id="753"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z1067" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) суаруға _______________ текше метр /тәулік (ай, жыл);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z1068" w:id="754"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z1068" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) шаруашылық-тұрмыстық қажеттіліктер __________ текше метр /тәулік </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkEnd w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ай, жыл)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1070" w:id="755"/>
+    <w:bookmarkStart w:name="z1070" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қосуды жүргізу (уақыты және күні): _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z1071" w:id="756"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z1071" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қосу нүктесі: _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkEnd w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38279,68 +39091,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1077" w:id="757"/>
+    <w:bookmarkStart w:name="z1077" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпарат бекітілген инвестициялық бағдарламаны * орындау туралы_______ жыл 20 __ жылғы (20__ жылғы жарты жылдық) қорытынды бойынша)  _________________________________________________ субъектінің атауы, қызмет түрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="586"/>
         <w:gridCol w:w="586"/>
         <w:gridCol w:w="586"/>
@@ -44037,70 +44887,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1087" w:id="758"/>
+    <w:bookmarkStart w:name="z1087" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkEnd w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * - пайда мен зиян туралы есеп "Жария мүдделі ұйымдардың (қаржы ұйымдарынан басқа) жариялауы үшін жылдық қаржылық есептіліктің тізбесі мен нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2017 жылғы 28 маусымдағы № 404 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -44214,68 +45064,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1092" w:id="759"/>
+    <w:bookmarkStart w:name="z1092" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бекітілген тарифтік сметаның орындалуы туралы ақпарат  ______________________________________________________________ жылға  20 __ жылғы (20__ жылғы жарты жылдық) қорытынды бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkEnd w:id="765"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -45070,55 +45920,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -45444,31 +46294,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>