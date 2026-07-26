--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4946bac" w14:textId="4946bac">
+    <w:p w14:paraId="5ebdd0f" w14:textId="5ebdd0f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +76,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, облыстың, республикалық маңызы бар қаланың, астананың бюджетін, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттау қағидаларын бекіту туралы</w:t>
+        <w:t>Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, астананың, облыстың, республикалық маңызы бар қаланың бюджетін, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қаржы министрінің 2025 жылғы 29 сәуірдегі № 210 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 29 сәуірде № 36037 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Тақырып жаңа редакцияда - ҚР Қаржы министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -228,74 +276,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, облыстың, республикалық маңызы бар қаланың, астананың, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттау </w:t>
+      1. Қоса беріліп отырған Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, астананың, облыстың, республикалық маңызы бар қаланың бюджетін, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Республикалық бюджеттік бағдарламалар әкімшілерінің және облыстың, республикалық маңызы бар қаланың, астананың бюджетті атқару жөніндегі жергілікті уәкілетті органдарының бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттау қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 21 қыркүйектегі № 840 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -713,129 +823,167 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, облыстың, республикалық маңызы бар қаланың, астананың бюджетін, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттау қағидалары</w:t>
+        <w:t xml:space="preserve"> Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, астананың, облыстың, республикалық маңызы бар қаланың бюджетін, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Қаржы министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, облыстың, республикалық маңызы бар қаланың, астананың, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Бюджет кодексінің 130-бабының </w:t>
+      1. Осы Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, астананың, облыстың, республикалық маңызы бар қаланың бюджетін, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Бюджет кодексінің 130-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттау тәртібін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) республикалық бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, облыстың, республикалық маңызы бар қаланың, астананың бюджетін атқару жөніндегі уәкілетті органдар;</w:t>
+      1) республикалық бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, астананың, облыстың, республикалық маңызы бар қаланың бюджетін атқару жөніндегі уәкілетті органдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -927,50 +1075,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жергілікті бюджеттік бағдарламалардың әкімшілері және аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың мақсаттары үшін мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
@@ -1045,51 +1255,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген әрбір пән бойынша жауап нұсқалары бар тест сұрақтарынан және ахуалдық тапсырмалардан тұратын тапсырмалар көлемі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) кандидат – сертификат алуға үміткер республикалық бюджеттік бағдарламалар әкімшісінің және республикалық бюджетті, облыстың, республикалық маңызы бар қаланың, астананың бюджетті атқару жөніндегі уәкілетті органдардың, жергілікті бюджеттік бағдарламалар әкімшісінің және аудандық (облыстық маңызы бар қала) бюджетті, аудандық (облыстық маңызы бар қала) бюджетті атқару жөніндегі уәкілетті органның бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамы;</w:t>
+      4) кандидат – сертификат алуға үміткер республикалық бюджеттік бағдарламалар әкімшісінің және республикалық бюджетті, астананың, облыстың, республикалық маңызы бар қаланың бюджетін атқару жөніндегі уәкілетті органдардың, жергілікті бюджеттік бағдарламалар әкімшісінің және аудандық (облыстық маңызы бар қала) бюджетті, аудандық (облыстық маңызы бар қала) бюджетті атқару жөніндегі уәкілетті органның бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қадағалаушылар – емтихан өткізу тәртібінің сақталуын қадағалайтын мүдделі мемлекеттік органдар қызметкерлерінің, жоғары оқу орындары оқытушыларының тәуелсіз сыртқы өкілдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
@@ -1129,68 +1339,168 @@
         <w:t>
       7) сертификаттау – кандидаттардың білімін және кәсіби, іскерлік қасиеттері мен әлеуетті мүмкіндіктерінің объективтік сипаттамаларын растау арқылы кандидаттың сертификат алу мақсатында емтихандар тапсыру рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ұйым – жарғылық қызметінде бухгалтерлік есеп бойынша оқыту және біліктілікті арттыру көзделген бар ұйым.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, облыстың, республикалық маңызы бар қаланың, астананың бюджетін, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттауды өткізу тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, астананың, облыстың, республикалық маңызы бар қаланың, бюджетін, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдарын сертификаттауды өткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Қаржы министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұйым бюджеттi атқару жөнiндегi орталық уәкiлеттi орган әзірлеген және Мемлекеттік органдардың интернет–ресурстарының бірыңғай платформасында "www.gov.kz/memleket/entities/minfin" орналастырған оқу бағдарламалары бойынша оқыту жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1963,54 +2273,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Емтихан нәтижелері комиссия төрағасы мен оның барлық мүшелерінің қолы қойылып емтихан комиссиясының хаттамасымен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оң нәтиже алған кандидаттарға осы Қағидаларға қосымшаға сәйкес нысан бойынша республикалық бюджеттік бағдарламалар әкімшілерінің және облыстың, республикалық маңызы бар қаланың, астананың бюджетті атқару жөніндегі жергілікті уәкілетті органдарының бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдардың оқығаны және емтиханнан өткені туралы сертификат беріледі.</w:t>
+      Оң нәтиже алған кандидаттарға осы Қағидаларға қосымшаға сәйкес нысан бойынша республикалық бюджеттік бағдарламалар әкімшілерінің және астананың, облыстың, республикалық маңызы бар қаланың бюджетін атқару жөніндегі жергілікті уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдардың оқығаны және емтиханнан өткені туралы сертификат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Емтиханнан өте алмаған кандидаттар теріс нәтиже алған күннен бастап бір айдан кейін оны қайта тапсырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2084,116 +2456,194 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикалық бюджеттік</w:t>
+              <w:t>Бюджеттік бағдарламалар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағдарламалар әкімшілерінің</w:t>
+              <w:t>әкімшілерінің және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және облыстың, республикалық</w:t>
+              <w:t>республикалық бюджетті,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маңызы бар қаланың, астананың</w:t>
+              <w:t>астананың, облыстың,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республикалық маңызы бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаланың бюджетін, аудандық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(облыстық маңызы бар қаланың)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бюджетті атқару жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жергілікті уәкілеттік берілген</w:t>
+              <w:t>уәкілетті органдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік есепті жүргізуге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржылық есептілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасауға уәкілеттік берілген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лауазымды адамдарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2273,384 +2723,394 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __________________________________ ұйымның атауы</w:t>
+        <w:t xml:space="preserve"> _____________________________________________________________ ұйымның атауы Бюджеттік бағдарламалар әкімшілерінің және республикалық бюджетті, астананың, облыстың, республикалық маңызы бар қаланың бюджетін, аудандық (облыстық маңызы бар қаланың) бюджетті атқару жөніндегі уәкілетті органдардың бухгалтерлік есепті жүргізуге және қаржылық есептілікті жасауға уәкілеттік берілген лауазымды адамдардың оқығаны және емтиханнан өткені туралы СЕРТИФИКАТ № _____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - ҚР Қаржы министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)) берілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емтихан комиссиясының төрағасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйым басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ № _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні) (сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қаланы көрсету)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...264 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>