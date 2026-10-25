--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae7f8d5" w14:textId="ae7f8d5">
+    <w:p w14:paraId="80561f7" w14:textId="80561f7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,68 +76,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою қағидаларын бекіту туралы</w:t>
+        <w:t>Қазақстан Республикасының азаматтарын, қандастарды бірыңғай республикалық электрондық базаға және "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою және есебінен шығару, сондай-ақ "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасын жүргізу және түгендеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2025 жылғы 17 сәуірдегі № 130 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 21 сәуірде № 36002 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (14.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -290,74 +358,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою </w:t>
+      1. Қазақстан Республикасының азаматтарын, қандастарды бірыңғай республикалық электрондық базаға және "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою және есебінен шығару, сондай-ақ "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасын жүргізу және түгендеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда  – ҚР Өнеркәсіп және құрылыс министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (14.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -900,3190 +1050,2450 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...42 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өнеркәсіп және </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылыс министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндетін атқарушының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 жылғы 17 сәуірдегі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 130 бұйрығымен</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою қағидалары</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасының азаматтарын, қандастарды бірыңғай республикалық электрондық базаға және "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою және есебінен шығару, сондай-ақ "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасын жүргізу және түгендеу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (14.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы Қазақстан Республикасының азаматтарын, қандастарды бірыңғай республикалық электрондық базаға және "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою және есебінен шығару, сондай-ақ "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасын жүргізу және түгендеу қағидалары (бұдан әрі– Қағидалар) Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының (бұдан әрі - Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10-32) тармақшасына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> 10-32) тармақшаларына, Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының азаматтарын, қандастарды бірыңғай республикалық электрондық базаға және "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою және есебінен шығару, сондай-ақ "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасын жүргізу және түгендеу тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) тармақшасына сай мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат олар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес олар бекітілген немесе өзгерген күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...77 lines deleted...]
-      3. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай республикалық электрондық база – жергілікті атқарушы органдар тұрғынжайға мұқтаж адамдардың есебіне қойған Қазақстан Республикасының азаматтары, қандастар туралы мәліметтерді қамтитын электрондық дерекқор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) көрсетілетін қызметті алушы – Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>69-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес тұрғынжайға мұқтаж деп танылған, "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қоюға өтініш берген Қазақстан Республикасының азаматы, қандас;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушының отбасы мүшелері деп үнемі бірге тұратын жұбайы (зайыбы), ерлі-зайыптылардың ортақ немесе біреуінің балалары (оның ішінде асырап алған, асырауындағы немесе қорғаншылығындағы немесе қамқоршылығындағы) танылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұбайының (зайыбының) көрсетілетін қызметті алушының бірге тұратын ата-аналары, сондай-ақ осы тармақтың бірінші бөлігінде көрсетілген балалардың отбасылары өзара келісу бойынша ғана көрсетілетін қызметті алушының отбасы мүшелері деп танылуы мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті беруші – ұлттық даму институты мәртебесіне ие, Заң талаптарына сәйкес тұрғынжайға мұқтаж Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюды жүзеге асыратын тұрғын үй құрылыс жинақ банкі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) көрсетілетін қызметті беруші – ұлттық даму институты мәртебесіне ие, Заң талаптарына сәйкес тұрғынжайға мұқтаж Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюды жүзеге асыратын тұрғын үй құрылыс жинақ банкі; </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+      6) цифрлық объект "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасы (бұдан әрі – Цифрлық объект) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған тәртіппен ұлттық даму институты мәртебесіне ие тұрғын үй құрылысы жинақ банкі тұрғынжайға мұқтаждар есебіне қойған Қазақстан Республикасының азаматтары, қандастар туралы мәліметтерді қамтитын электрондық дерекқор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уәкілетті орган – тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...183 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасының тұрғынжайға мұқтаж азаматтарын, қандастарды есепке қою тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...278 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғынжайға мұқтаж адамдарды есепке қою Цифрлық объекті арқылы орталықтандырылған түрде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тұрғынжайға мұқтаждарды Цифрлық объектіде есепке қою үшін көрсетілетін қызметті алушы ЭЦҚ арқылы Көрсетілетін қызметті берушінің интернет - ресурсында авторландырылады және өзінің өтінім берілетін жеке кабинетін ашады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республикалық маңызы бар қалаларда, астанада Қазақстан Республикасының азаматтарын, қандастарды тұрғынжайға мұқтаждар есебіне қоюы кезінде соңғы үш жылда тұрғылықты жері бойынша тіркеу талап етіледі. Көрсетілген талап кәмелетке толғанға дейін ата-анасынан айырылған жиырма тоғыз жасқа толмаған жетім балаларға, ата-аналарының (ата-анасының) қамқорлығынсыз қалған балаларға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Ұлттық даму институты мәртебесіне ие тұрғын үй құрылысы жинақ банкінің республикалық маңызы бар қалаларда, астанада Қазақстан Республикасының азаматтарын, қандастарды тұрғынжайға мұқтаждар есебіне қоюы кезінде соңғы үш жылда тұрғылықты жері бойынша тіркеу талап етіледі. Көрсетілген талап кәмелетке толғанға дейін ата-анасынан айырылған жиырма тоғыз жасқа толмаған жетім балаларға, ата-аналарының (ата-анасының) қамқорлығынсыз қалған балаларға қолданылмайды. </w:t>
-[...312 lines deleted...]
-    </w:p>
+      7. Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>69-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тұрғынжайға мұқтаж деп танылған, мынадай талаптарға жауап беретін Қазақстан Республикасының кәмелетке толған азаматтары, қандастар Цифрлық объекті арқылы есепке алынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай республикалық электрондық базаға және Цифрлық объектіге тұрғынжайға мұқтаждар есебіне қойған кезде олардың соңғы бес жыл ішінде Қазақстан Республикасының аумағында меншік құқығында тұрғынжайы немесе жалғыз тұрғынжайдағы елу немесе елуден астам пайыз үлесі болмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Ақпараттандыру объектісі арқылы тұрғынжайға мұқтаж адамдарды есепке қою кезінде Көрсетілетін қызметті алушы Заңның 74-бабының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+      2) есепке алуды осы тұрғынжайдың орналасқан жері бойынша жергілікті атқарушы органдар жүзеге асыратын олардың жалғыз тұрғынжайы Қазақстан Республикасының Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасында көзделген тәртіппен авариялық деп танылса. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғынжайға мұқтаждарды Цифрлық объекті арқылы есепке қою кезінде соңғы бес жыл ішінде осы елді мекенде және Қазақстан Республикасының аумағында меншік құқығында тұрғынжайдың немесе жалғыз тұрғынжайда елу немесе елуден астам пайыз үлестің болмауы туралы талаптар көрсетілетін Қызметті алушының отбасы мүшелеріне де қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Заңның 74-бабының </w:t>
-[...148 lines deleted...]
-    </w:p>
+      9. Тұрғынжайға мұқтаждарды Цифрлық объекті арқылы есепке қою кезінде көрсетілетін қызметтерді алушы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 және 3-тармақтарында айқындалған адамдарға тиесілігін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Заңның 74-бабының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+      10. Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 және 3-тармақтарында айқындалған адамдарға тиесілігі туралы мәліметтер болмаған жағдайда Көрсетілетін қызметті алушы қажетті түзетулер енгізу үшін тиісті уәкілетті мемлекеттік органдарға жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Тұрғынжайға мұқтаж жетім балаларды, ата-анасының (ата-анасының бірінің) қамқорлығынсыз қалған балаларды есепке қою Заңның 71-бабының </w:t>
+      11. Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 және 3-тармақтарында айқындалған адамдарға тиесілігінің болмауы Цифрлық объектіде тұрғынжайға мұқтаж адамдарды есепке қоюдан бас тартуға негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Тұрғынжайға мұқтаж жетім балаларды, ата-аналарының (ата-анасының) қамқорлығынсыз қалған балаларды есепке қою Заңның 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Көрсетілетін қызметті беруші тұрғынжайға мұқтаж адамдарды есепке қою кезінде "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...148 lines deleted...]
-    </w:p>
+      13. Көрсетілетін қызметті алушы және отбасының кәмелетке толған мүшелері мемлекеттік көрсетілетін қызметті алу үшін осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюға өтінішті (бұдан әрі - Өтініш) Цифрлық объект арқылы көрсетілетін қызметті берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген жағдайларда өтінішті Көрсетілетін қызметті алушының заңды өкілдері береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Көрсетілетін қызметті алушы тұрғын үйге мұқтаждарды есепке қою кезінде осы Қағидаларға </w:t>
-[...289 lines deleted...]
-    </w:p>
+      Көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде Өтінішті қабылдайды және қарайды, көрсетілетін қызметті алушының осы Қағидалардың 7-тармағында көрсетілген көрсетілетін қызметті алушыға және отбасы мүшелеріне қойылатын негізгі талаптарға сәйкестігін және көрсетілетін Қызметті алушының Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 және 3-тармақтарында айқындалған тұлғаларға тиесілігінің сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалғыз тұрғынжайы Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасында белгіленген тәртіппен авариялық деп танылған Қазақстан Республикасы азаматтарының, қандастардың өтініштері өтінішті берген күннен бастап 3 (үш) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген қызметті беруші Өтінішке қоса берілген ата-анасының біреуінің немесе екеуінің де жоқтығын, сондай-ақ заңды өкілінің мәртебесін растайтын құжаттардың электрондық көшірмелерін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған жағдайда Өтініш үш (3) жұмыс күн ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген қызметті беруші өтінішке қоса берілген ата-анасының біреуінің немесе екеуінің де жоқтығын, сондай-ақ заңды өкілінің мәртебесін растайтын құжаттардың электрондық көшірмелерін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыға және оның отбасы мүшелеріне қойылатын негізгі талаптарға сәйкестігін тексеруді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелер арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасының тұрғынжайға мұқтаж азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшасында</w:t>
+        <w:t>2-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті алушыны есепке қоюдан келесі жағдайларда бас тартылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) олар бірыңғай республикалық электрондық базада тұрса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Цифрлық объектіде тұрғынжайға мұқтаждар есебіне қойған кезде олардың соңғы бес жыл ішінде Қазақстан Республикасының аумағында меншік құқығында тұрғынжайлары немесе жалғыз тұрғынжайдағы елу және елуден астам пайыз үлесі болған немесе бар болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік тұрғын үй қорынан пайдалануға берілген тұрғынжайы немесе жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайы болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) ұсынылған құжаттарда және (немесе) мәліметтерде анық емес деректер болған; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) олар бұрын мемлекеттік тұрғын үй қорынан тұрғынжайларды алған және жекешелендірген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) олардың Қазақстан Республикасының Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасында заңнамасында белгіленген тәртіппен авариялық деп танылған, басқа елді мекенде орналасқан жалғыз тұрғынжайы болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының Ұлттық Банкі бекіткен ипотекалық бағдарлама, Қазақстан Республикасының Үкіметі бекіткен Қазақстан Республикасының Мемлекеттік жоспарлау жүйесінің құжаттары, тұрғын үй құрылысының мемлекеттік бағдарламалары, саланы (аяны) дамыту тұжырымдамасы шеңберінде ипотекалық тұрғын үй қарызын пайдалана отырып, олардың немесе олардың отбасы мүшелерінің меншігіне тұрғынжай сатып алған немесе сатып алу құқығымен тұрғынжайды ұзақ мерзімді жалдау шарттары бойынша міндеттемелері болған жағдайларда тұрғынжайға мұқтаждар есебіне қоюдан бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының отбасы мүшелерінде соңғы бес жыл ішінде осы елді мекенде және Қазақстан Республикасының аумағында меншік құқығында тұрғынжайы немесе жалғыз тұрғынжайда елу немесе елуден астам пайыз үлесі болған жағдайда Цифрлық объектіде тұрғын үйге мұқтаждарды есепке қоюдан бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бірыңғай республикалық электрондық базада тұрған Қазақстан Республикасының азаматтарын, қандастарды және олардың отбасы мүшелерін Цифрлық объектіге тұрған тұрғынжайға мұқтаждар есебіне қоюға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Көрсетілетін қызметті алушыны Цифрлық объектіде тұрғынжайға мұқтаждар есебіне қою туралы шешімді есепке қою туралы хабарламаны не есепке қоюдан уәжді бас тартуды жібере отырып, көрсетілетін қызметті беруші қабылдайды және өтініш берілген күннен бастап үш жұмыс күнінен кешіктірілмей Көрсетілетін қызметті алушыға Көрсетілетін қызметті алушының жеке кабинетінде және ұялы байланыс операторымен берілген көрсетілетін қызметті алушының абоненттік нөмірі порталдың есептік жазбасына тіркелген және қосылған жағдайда, оның абоненттік нөміріне мәтіндік хабарлама түрінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...213 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасының азаматтарын, қандастарды тұрғын үйге мұқтаждар есебінен алу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Цифрлық объектіде тұрғынжайға мұқтаждар есебінде тұрған Қазақстан Республикасының азаматтары, қандастар түгендеу жүргізу барысында осы Қағидалардың 19-тармағында көзделген негіздер анықталған жағдайда тұрғынжайға мұқтаждардың есебінен шығарылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептен шығару туралы хабарлама осы Қағидалардың 19-тармағында көзделген есептен шығару негіздері көрсетіле отырып, шешім қабылданғаннан кейін он күн ішінде Қазақстан Республикасының азаматтарына, қандастарға және олардың отбасы мүшелеріне жазбаша түрде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тұрғынжайға мұқтаждар есебінде тұрған Қазақстан Республикасының азаматтарын, қандастарды тұрғынжайға мұқтаждар есебінен шығару:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>69-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сəйкес тұрғынжайға мұқтаж деп тану үшін негіздер болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқа елді мекенге тұрақты тұру үшін кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік мекемедегі немесе мемлекеттік кәсіпорындағы еңбек қатынастарын тоқтатқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік тұрғын үй қорынан тұрғынжай алған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тұрғынжайға мұқтаж деп тану үшін негіздер ретінде анық емес деректерді қамтитын құжаттар жəне (немесе) мəліметтер ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының азаматтығы тоқтатылған немесе шет мемлекеттің аумағында тұруға ықтиярхат не тұрақты тұру құқығын растайтын өзге де құжат алған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соттың заңды күшіне енген айыптау үкіміне сəйкес өмір бойына бас бостандығынан айырылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) соттың заңды күшіне енген шешімімен хабарсыз кетті деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қайтыс болған немесе соттың заңды күшіне енген шешімімен қайтыс болды деп жариялаған жағдайларда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 4) және 5) тармақшаларының ережелері мемлекеттік тұрғын үй қорынан тұрғынжай алуға мұқтаж Қазақстан Республикасы азаматтарының, қандастардың отбасы мүшелеріне қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Осы Қағидалардың 19-тармағында көзделген жағдайларды қоспағанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жетім балалар, ата-аналарының қамқорлығынсыз қалған балалар кәмелетке толғанынан кейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүгедектігі бар балалары бар немесе оларды тәрбиелеп отырған отбасылар бала кәмелетке толғаннан кейін немесе баладан мүгедектік алынған (белгіленбеген) не ол қайтыс болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналар, көпбалалы отбасылар балалары кәмелетке толғаннан немесе олар қайтыс болғаннан кейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) толық емес отбасылар балалары кәмелетке толғаннан немесе олар қайтыс болғаннан кейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Үкіметі айқындаған өңірлерге тұрақты тұру үшін келген, Қазақстан Республикасының азаматтығын алған қандастар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жесір әйелдер (тұл ер адамдар) балалары кәмелетке толғаннан немесе олар қайтыс болғаннан кейін тұрғынжайға мұқтаждар есебінен шығарылуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қазақстан Республикасының азаматтары, қандастар және оның отбасы мүшелері мемлекеттік тұрғын үй қорынан тұрғын үйді алған кезде Көрсетілетін қызметті беруші мемлекеттік тұрғын үй қорынан тұрғын үйді немесе жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді жалдау (қосымша жалдау) шартын жасасқаннан кейін 3 (үш) жұмыс күні ішінде оларды Цифрлық объектіде тұрғын үйге мұқтаждар есебінен шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Қазақстан Республикасының азаматтары, қандастар және отбасы мүшелері Қызмет берушіге Цифрлық объект арқылы жүгіну жолымен өзіне және (немесе) отбасы мүшелеріне осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тұрғынжайға мұқтаждар есебінен шығару туралы өтініш бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғынжайға мұқтаждар есебінен шығарылғаннан кейін "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюға қайта өтініш берген кезде тұрғынжайға мұқтаждар есебіне қойылған бұрынғы күн сақталмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...178 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="37"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасын жүргізу және түгендеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Бірыңғай республикалық электрондық базада, "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасында тұрғынжайға мұқтаждар есебінде тұрған Қазақстан Республикасы азаматтарының, қандастардың отбасы мүшелерін қоса алғанда, олардың тізімдерін түгендеу ұлттық даму институты мәртебесіне ие тұрғын үй құрылысы жинақ банкінің интернет-ресурсында Қазақстан Республикасы азаматтарының, қандастардың жаңартылған тізімдерін жариялай отырып, тоқсанына кемінде бір рет жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...76 lines deleted...]
-    </w:p>
+      24. Қазақстан Республикасының азаматы, қандас тұрақты тұруға басқа жаққа қоныс аударған не ол қайтыс болған жағдайда Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>69-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес егер бұл орайда отбасының онымен бiрге есепке тұрған мүшелерiн тұрғынжайға мұқтаж деп тану үшiн негiздер жойылмаса, олардың кезегi сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қазақстан Республикасының азаматы, қандастар тұрғынжайға мұқтаждар есебiне ол үшiн негiздер болмаса да қойылып, тәртiп бұзушылық байқалған, бiрақ кейiннен мұндай негiздер пайда болған (отбасы мүшелерi санының көбеюi, отбасының жиынтық табысының кемуi және сол сияқтылар) жағдайларда ол негiздер пайда болған күннен бастап мұқтаж деп танылады және оның кезегi соған сәйкес ауыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қазақстан Республикасының азаматтары, қандастар Көрсетілетін қызметті берушіге цифрлық жүйелер арқылы жүгіну жолымен Цифрлық объектіде отбасы мүшелерін отбасы құрамына қосу туралы растайтын құжаттарды қоса тіркеп, өтініш бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-        <w:t>Заңына</w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="40"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты Мемлекеттік көрсетілетін қызметтер мәселелері бойынша бірыңғай байланыс-орталығының телефоны арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Көрсетілетін қызметті берушінің шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы </w:t>
+      28. Көрсетілетін қызметті берушінің шешімімен келіспеген жағдайда, Көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес оған сот тәртібімен шағым жасауға құқылы.</w:t>
-[...172 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес оған сот тәртібімен шағымдануға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4119,50 +3529,219 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">азаматтарын, қандастарды </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бірыңғай республикалық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">электрондық базаға және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Тұрғын үймен қамтамасыз ету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орталығы" электрондық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">базасына тұрғынжайға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мұқтаждар есебіне қою және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">есебінен шығару, сондай-ақ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Тұрғын үймен қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ету орталығы" электрондық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">базасын жүргізу және түгендеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -4182,504 +3761,1168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұрғын үйге мұқтаж</w:t>
-[...64 lines deleted...]
-              <w:t>қағидаларына 1-қосымша</w:t>
+              <w:t>Нұсқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы арқылы мен,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 26.02.2026 </w:t>
-[...41 lines deleted...]
-    </w:p>
+      Сізден мені тұрғынжайға мұқтаж ретінде "Тұрғын үймен қамтамасыз ету орталығы" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық базасына есепке қоюыңызды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы арқылы мен, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды өкіл бола отырып, сондай-ақ __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, Аты, Әкесінің аты (бар болған жағдайда) әрекетке қабілетсіз/кәмелетке толмаған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаның жеке сәйкестендіру нөмірі) атынан және мүддесі үшін әрекет ете отырып,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сізден _____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (әрекетке қабілетсіз/кәмелетке толмаған тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда) тұрғынжайға мұқтаж ретінде "Тұрғын үймен қамтамасыз ету орталығы"  электрондық базасына есепке қоюыңызды сұраймын.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Менде және отбасы мүшелерінде Қазақстан Республикасында тұрғынжайдың бар немесе жоқ екенін тексеруге қарсы емеспін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z125" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға және өңдеуге және мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>78-баптарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес "Отбасы банк" АҚ интернет-ресурсында деректерді жариялауға келісемін. Мемлекеттік дерекқорларда растайтын мәліметтер болмаған жағдайда, Заңның 74-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған тұлғаларға тиесілілігі жоқ тұрғынжайға  мұқтаждарды есепке қоюмен келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">азаматтарын, қандастарды </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бірыңғай республикалық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">электрондық базаға және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Тұрғын үймен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтамасыз ету орталығы"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">электрондық базасына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тұрғынжайға мұқтаждар есебіне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қою және есебінен шығару, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ "Тұрғын үймен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қамтамасыз ету орталығы" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">электрондық базасын жүргізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және түгендеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z140" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының тұрғын үйге мұқтаж азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан Республикасының тұрғын үйге мұқтаж азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының тұрғын үйге мұқтаж азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұлттық даму институты мәртебесіне ие, тұрғын үй құрылыс жинақ банкі көрсетеді (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Қазақстан Республикасының азаматтарын, қандастарды тұрғынжайға мұқтаждар есебінен шығару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоқ</w:t>
+Мемлекеттік қызметті ұлттық даму институты мәртебесіне ие, тұрғын үй құрылыс жинақ банкі көрсетеді (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4707,92 +4950,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттандыру объектісі "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасы (бұдан әрі – Ақпараттандыру объектісі) www.otbasybank.kz.</w:t>
+цифрлық объект "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасы (бұдан әрі – Цифрлық объект) www.otbasybank.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4805,143 +5048,155 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z141" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде - 1 (бір) жұмыс күні;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2) жалғыз тұрғын үйі Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын есепке қою кезінде - 3 (үш) жұмыс күні; </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жалғыз тұрғын үйі Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын есепке қою кезінде - 3 (үш) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) ақпараттық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған кезінде - 3 (үш) жұмыс күн.</w:t>
+3) цифрлық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған кезінде - 3 (үш) жұмыс күн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4954,143 +5209,183 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z143" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде - электрондық (толығымен автоматтандырылған);</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде - электрондық (толығымен цифрландырылған);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жалғыз тұрғын үйі Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын есепке қою кезінде - электрондық (ішінара автоматтандырылған);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жалғыз тұрғын үйі Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын есепке қою кезінде - электрондық (ішінара цифрландырылған);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) ақпараттық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған кезінде - электрондық (ішінара автоматтандырылған).</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) цифрлық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған кезінде - электрондық (ішінара цифрландырылған);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасының азаматтарын, қандастарды тұрғынжайға мұқтаждар есебінен шығару кезінде - электрондық (толық цифрландырылған)/проактивті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5103,220 +5398,240 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z146" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының тұрғынжайға мұқтаж азаматтарын, қандастарды есепке қою туралы хабарламаны не есепке қоюдан уәжді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының азаматтарын, қандастарды тұрғынжайға мұқтаждар есебінен шығару туралы хабарлама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақы төленбейтін</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5329,145 +5644,147 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
-[...9 lines deleted...]
-              <w:t>кодексіне</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерiн қоспағанда, дүйсенбiден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 9.00-ден сағат 18.30-ге дейiн, түскі үзiлiспен сағат 13.00-тен 14.30-ге дейін;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) ақпараттандыру объектісі – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
+2) цифрлық объект – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5480,636 +5797,494 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z148" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде:</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде: Қағидаларға 1-қосымшаға сәйкес электрондық түрдегі өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағидаларға 2-қосымшаға сәйкес электрондық түрдегі өтініш;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жалғыз тұрғын үйі Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын есепке қою кезінде: Қағидаларға 1-қосымшаға сәйкес электрондық түрдегі өтініш; сәулет, қала құрылысы және құрылыс қызметі саласындағы аттестатталған сарапшының техникалық қорытындысының (тұрғын үйді техникалық тексеру нәтижелері бойынша) электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жалғыз тұрғын үйі Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын есепке қою кезінде:</w:t>
-[...125 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы мәліметтерді, неке қию немесе бұзу туралы, балалардың тууы туралы куәліктерді, оларға меншік құқығында тиесілі тұрғын үйдің (Қазақстан Республикасы бойынша) болуы немесе болмауы туралы анықтамаларды көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+3) цифрлық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған кезінде: Қағидаларға 1-қосымшаға сәйкес электрондық түрдегі өтініш; Жалғыз ата-анасының немесе екеуiнiң де қамқорлығының жоқтығын және/немесе заңды өкілінің мәртебесін растайтын құжаттардың электрондық көшірмелері. Жеке басты куәландыратын құжаттар туралы мәліметтерді, неке қию немесе бұзу туралы, балалардың тууы туралы куәліктерді, оларға меншік құқығында тиесілі тұрғын үйдің (Қазақстан Республикасы бойынша) болуы немесе болмауы туралы анықтамаларды көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z150" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушының ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) жалғыз тұрғынжайы Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған азаматтарға тұрғынжайы авариялық деп танылған елді мекеннен тыс жерде өтініш білдірген кезде, сондай-ақ, егер азаматтың соңғы бес жыл iшiнде өзінің тұрғын үй жағдайының әдейі нашарлауының нәтижесіне мұқтаж болғаны анықталса:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тұрғын үй-жайын ауыстырғаны;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+5) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімнің болмауы.</w:t>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z154" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының ЭЦҚ-сы болған кезде мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) портал арқылы электрондық нысанда мемлекеттік көрсетілетін қызметтерді алу үшін электрондық нысанда көрсетілетін қызметтерді алу субъектілері Қазақстан Республикасының заңнамасына сәйкес бір реттік парольдерді пайдалана алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -6179,639 +6354,1009 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> тұрғын үйге мұқтаж </w:t>
+              <w:t xml:space="preserve">азаматтарын, қандастарды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">азаматтарын, қандастарды </w:t>
+              <w:t xml:space="preserve">бірыңғай республикалық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">электрондық базаға және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">"Тұрғын үймен қамтамасыз ету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Орталығы" электрондық </w:t>
+              <w:t xml:space="preserve">орталығы" электрондық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">базасына есепке қою </w:t>
+              <w:t xml:space="preserve">базасына тұрғынжайға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">мұқтаждар есебіне қою және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">есебінен шығару, сондай-ақ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Тұрғын үймен қамтамасыз ету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">орталығы" электрондық базасын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жүргізу және түгендеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Отбасы банк" акционерлік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нұсқа</w:t>
+              <w:t xml:space="preserve">қоғамына Қазақстан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республикасының азаматы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(азаматшасы) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(тегі, аты, әкесінің аты (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жеке сәйкестендіру нөмірі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="41"/>
+    <w:bookmarkStart w:name="z158" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюға өтініш</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Тұрғынжайға мұқтаждар есебінен шығару туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z159" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.06.2026 </w:t>
-[...57 lines deleted...]
-    </w:p>
+      Осы арқылы мен, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z160" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z161" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________________ </w:t>
-[...253 lines deleted...]
-    </w:p>
+                               (Тегі, Аты, Әкесінің аты (бар болса),  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z162" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
-[...59 lines deleted...]
-    </w:p>
+      ____________________________жеке сәйкестендіру нөмірі) мені </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z163" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірыңғай республикалық электрондық базадан/"Тұрғын үймен қамтамасыз ету орталығы" электрондық базасынан тұрғынжайға мұқтаждар есебінен шығаруды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z164" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы арқылы мен,  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                       (Тегі, Аты, Әкесінің аты (бар болса), </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z167" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ____________________________жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z168" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасы мүшесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        (Тегі, Аты, Әкесінің аты (бар болса),  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z171" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________ жеке сәйкестендіру нөмірі) Бірыңғай республикалық электрондық базадан/"Тұрғын үймен қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z172" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орталығы" электрондық базасынан тұрғынжайға мұқтаждар есебінен шығаруды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z173" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы арқылы, мен  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z174" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z175" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  (Тегі, Аты, Әкесінің аты (бар болса), ____________________________ жеке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z176" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру нөмірі) __________________________________ (әрекетке қабілетсіз/кәмелетке толмаған адамның тегі, аты, әкесінің аты (бар болса),  жеке сәйкестендіру нөмірі) заңды өкілі бола отырып, сонымен қатар оның  атынан және мүддесінде әрекет ете отырып,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z177" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сізден _______________(әрекетке қабілетсіз/кәмелетке толмаған  адамның тегі, аты, әкесінің аты (бар болса), жеке сәйкестендіру нөмірі) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z178" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасынан тұрғынжайға мұқтаждар есебінен шығаруды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z179" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келесі есепке алу параметрлерінің жойылатыны туралы хабарланды және онымен келісемін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z180" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z181" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уақыты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z182" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өңір (елді мекен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z183" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z184" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Себебі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z185" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z186" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға, өңдеуге және мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>