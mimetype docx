--- v1 (2026-03-15)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae8f57c" w14:textId="ae8f57c">
+    <w:p w14:paraId="8329185" w14:textId="8329185">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,74 +188,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10-32) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 10-32) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -994,114 +1056,238 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қою қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10-32) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 10-32) тармақшасына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      2. Мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес олар бекітілген немесе өзгерген күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1178,488 +1364,1346 @@
         <w:t xml:space="preserve">
       3) көрсетілетін қызметті беруші – ұлттық даму институты мәртебесіне ие, Заң талаптарына сәйкес тұрғынжайға мұқтаж Қазақстан Республикасының азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюды жүзеге асыратын тұрғын үй құрылыс жинақ банкі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ақпараттандыру объектісі "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасы (бұдан әрі – Ақпараттандыру объектісі) – Заңда айқындалған тәртіппен ұлттық даму институты мәртебесіне ие тұрғын үй құрылысы жинақ банкі тұрғынжайға мұқтаждар есебіне қойған Қазақстан Республикасының азаматтары, қандастар туралы мәліметтерді қамтитын электрондық дерекқор;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уәкілетті орган – тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...15 lines deleted...]
-      6) уәкілетті орган – тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...15 lines deleted...]
-      7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасының тұрғынжайға мұқтаж азаматтарын, қандастарды есепке қою тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғынжайға мұқтаж адамдарды есепке қою Ақпараттандыру объектісі арқылы орталықтандырылған түрде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тұрғынжайға мұқтаждарды Ақпараттандыру объектісіне есепке қою үшін көрсетілетін қызметті алушы ЭЦҚ арқылы Көрсетілетін қызметті берушінің интернет - ресурсында авторландырылады және өзінің өтінім берілетін жеке кабинетін ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Ұлттық даму институты мәртебесіне ие тұрғын үй құрылысы жинақ банкінің республикалық маңызы бар қалаларда, астанада Қазақстан Республикасының азаматтарын, қандастарды тұрғынжайға мұқтаждар есебіне қоюы кезінде соңғы үш жылда тұрғылықты жері бойынша тіркеу талап етіледі. Көрсетілген талап кәмелетке толғанға дейін ата-анасынан айырылған жиырма тоғыз жасқа толмаған жетім балаларға, ата-аналарының (ата-анасының) қамқорлығынсыз қалған балаларға қолданылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың бірінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заңның 69-бабына сәйкес тұрғынжайға мұқтаж деп танылған, мынадай талаптарға жауап беретін Қазақстан Республикасының кәмелетке толған азаматтары, қандастар Ақпараттандыру объектісі арқылы есепке алынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай республикалық электрондық базаға және "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына тұрғынжайға мұқтаждар есебіне қойған кезде олардың соңғы бес жыл ішінде Қазақстан Республикасының аумағында меншік құқығында тұрғынжайы болмаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) есепке алуды осы тұрғынжайдың орналасқан жері бойынша жергілікті атқарушы органдар жүзеге асыратын олардың жалғыз тұрғынжайы Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ақпараттандыру объектісі арқылы тұрғынжайға мұқтаж адамдарды есепке қою кезінде Көрсетілетін қызметті алушы Заңның 74-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған адамдарға тиесілігін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Заңның 74-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған адамдарға тиесілігі туралы мәліметтер болмаған жағдайда Көрсетілетін қызметті алушы қажетті түзетулер енгізу үшін тиісті уәкілетті мемлекеттік органдарға жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Заңның 74-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған адамдарға тиесілілігінің болмауы Ақпараттандыру объектісінде тұрғынжайға мұқтаж адамдарды есепке қоюдан бас тартуға негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Тұрғынжайға мұқтаж жетім балаларды, ата-анасының (ата-анасының бірінің) қамқорлығынсыз қалған балаларды есепке қою Заңның 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті беруші тұрғынжайға мұқтаж адамдарды есепке қою кезінде "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы азаматтарының, қандастардың және олардың отбасы мүшелерінің дербес деректерді жинауға және өңдеуге келісімін алуға міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақтың бірінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті алушы тұрғын үйге мұқтаждарды есепке қою кезінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Ақпараттандыру объектісі арқылы қол қояды және Көрсетілетін қызметті берушіге "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюға өтінішті береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында көзделген жағдайларда "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюға өтінішті Көрсетілетін қызметті алушының заңды өкілдері береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1772,50 +2816,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішке қоса берілген ата-анасының біреуінің немесе екеуінің де жоқтығын, сондай-ақ заңды өкілінің мәртебесін растайтын құжаттардың электрондық көшірмелерін тексереді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақтың алтыншы абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыға және оның отбасы мүшелеріне қойылатын негізгі талаптарға сәйкестігін тексеруді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелер арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1848,132 +3008,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасының тұрғынжайға мұқтаж азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қазақстан Республикасының тұрғынжайға мұқтаж азаматтарын, қандастарын есепке қоюдан келесі жағдайларда бас тартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) олар бірыңғай республикалық электрондық базада тұрады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Ақпараттандыру объектісіне тұрғынжайға мұқтаждар есебіне қойған кезде олардың соңғы бес жыл ішінде Қазақстан Республикасының аумағында меншік құқығында тұрғынжайлары бар болған немесе болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2095,111 +3371,217 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z65" w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қазақстан Республикасының азаматтарын, қандастарды Ақпараттандыру объектісінде тұрғынжайға мұқтаждар есебіне қою туралы шешімді есепке қою туралы хабарламаны не есепке қоюдан уәжді бас тартуды жібере отырып, көрсетілетін қызметті беруші қабылдайды және өтініш берілген күннен бастап үш жұмыс күнінен кешіктірілмей Қазақстан Республикасының азаматына, қандасқа Көрсетілетін қызметті алушының жеке кабинетінде және ұялы байланыс операторымен берілген көрсетілетін қызметті алушының абоненттік нөмірі порталдың есептік жазбасына тіркелген және қосылған жағдайда, оның абоненттік нөміріне мәтіндік хабарлама түрінде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z66" w:id="45"/>
+    <w:bookmarkStart w:name="z66" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, күні мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2272,88 +3654,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z70" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсетуге қатысты шешімі, іс-әрекеті (әрекетсіздігі) туралы шағым, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2428,136 +3810,244 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="48"/>
+    <w:bookmarkStart w:name="z74" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Көрсетілетін қызметті берушінің шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оған сот тәртібімен шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 30.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2609,1915 +4099,1977 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғын үйге мұқтаж</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұрғын үйге мұқтаж</w:t>
+              <w:t>азаматтарын, қандастарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтарын, қандастарды</w:t>
+              <w:t>"Тұрғын үймен қамтамасыз ету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Тұрғын үймен қамтамасыз ету</w:t>
+              <w:t>орталығы" электрондық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орталығы" электрондық</w:t>
+              <w:t>базасына есепке қою</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>базасына есепке қою</w:t>
-[...25 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="49"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тізбеге өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 30.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Мемлекеттік қызметті ұлттық даму институты мәртебесіне ие, тұрғын үй құрылыс жинақ банкі көрсетеді (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+"Қазақстан Республикасының тұрғын үйге мұқтаж азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақпараттандыру объектісі "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасы (бұдан әрі – Ақпараттандыру объектісі) www.​otb​asyb​ank.​kz</w:t>
+Мемлекеттік қызметті ұлттық даму институты мәртебесіне ие, тұрғын үй құрылыс жинақ банкі көрсетеді (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде - 1 (бір) жұмыс күні;</w:t>
-[...36 lines deleted...]
-3) ақпараттық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған кезінде - 3 (үш) жұмыс күн.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде - электрондық (толығымен автоматтандырылған);</w:t>
-[...36 lines deleted...]
-3) ақпараттық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған кезінде - электрондық (ішінара автоматтандырылған).</w:t>
+Ақпараттандыру объектісі "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасы (бұдан әрі – Ақпараттандыру объектісі) www.otbasybank.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының тұрғынжайға мұқтаж азаматтарын, қандастарды есепке қою туралы хабарламаны не есепке қоюдан уәжді бас тарту.</w:t>
+1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде - 1 (бір) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) жалғыз тұрғын үйі Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын есепке қою кезінде - 3 (үш) жұмыс күні; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ақпараттық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған кезінде - 3 (үш) жұмыс күн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде Көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде - электрондық (толығымен автоматтандырылған);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жалғыз тұрғын үйі Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын есепке қою кезінде - электрондық (ішінара автоматтандырылған);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ақпараттық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған кезінде - электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпараттандыру объектісінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>
-2) ақпараттандыру объектісі – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
+Қазақстан Республикасының тұрғынжайға мұқтаж азаматтарын, қандастарды есепке қою туралы хабарламаны не есепке қоюдан уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін Көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде:</w:t>
-[...204 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы мәліметтерді, неке қию немесе бұзу туралы, балалардың тууы туралы куәліктерді, оларға меншік құқығында тиесілі тұрғын үйдің (Қазақстан Республикасы бойынша) болуы немесе болмауы туралы анықтамаларды көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...29 lines deleted...]
-              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерiн қоспағанда, дүйсенбiден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 9.00-ден сағат 18.30-ге дейiн, түскі үзiлiспен сағат 13.00-тен 14.30-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...167 lines deleted...]
-4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімнің болмауы.</w:t>
+2) ақпараттандыру объектісі – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының ЭЦҚ-сы болған кезде мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+1) тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын, Қазақстан Республикасының аумағында соңғы бес жыл ішінде меншік құқығында тұрғын үйі жоқ азаматтарды есепке қою кезінде:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+Қағидаларға 2-қосымшаға сәйкес электрондық түрдегі өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жалғыз тұрғын үйі Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған тұрғын үйге мұқтаж Қазақстан Республикасының азаматтарын есепке қою кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 2-қосымшаға сәйкес электрондық түрдегі өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәулет, қала құрылысы және құрылыс қызметі саласындағы аттестатталған сарапшының техникалық қорытындысының (тұрғын үйді техникалық тексеру нәтижелері бойынша) электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ақпараттық жүйеде жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар туралы деректер болмаған кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 2-қосымшаға сәйкес электрондық түрдегі өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалғыз ата-анасының немесе екеуiнiң де қамқорлығының жоқтығын және/немесе заңды өкілінің мәртебесін растайтын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы мәліметтерді, неке қию немесе бұзу туралы, балалардың тууы туралы куәліктерді, оларға меншік құқығында тиесілі тұрғын үйдің (Қазақстан Республикасы бойынша) болуы немесе болмауы туралы анықтамаларды көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы мәліметтерді, неке қию немесе бұзу туралы, балалардың тууы туралы куәліктерді, оларға меншік құқығында тиесілі тұрғын үйдің (Қазақстан Республикасы бойынша) болуы немесе болмауы туралы анықтамаларды көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушының ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жалғыз тұрғынжайы Қазақстан Республикасының заңнамасында көзделген тәртіппен авариялық деп танылған азаматтарға тұрғынжайы авариялық деп танылған елді мекеннен тыс жерде өтініш білдірген кезде, сондай-ақ, егер азаматтың соңғы бес жыл iшiнде өзінің тұрғын үй жағдайының әдейі нашарлауының нәтижесіне мұқтаж болғаны анықталса:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұрғын үй-жайын ауыстырғаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұрғын үйдi жергiлiктi атқарушы орган сатып алған жағдайлардан басқа, Қазақстан Республикасының сол немесе басқа елдi мекенiнде тұрғанына қарамастан, оған меншiк құқығымен тиесiлi тұруға жарамды тұрғын үйдi иелiгiктен шығару;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның кiнәсiнен тұрғын үйдiң бұзылуы немесе бүлiнуi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттiк тұрғын үй қорынан тұрғынжайға немесе жеке тұрғын үй қорынан жергiлiктi атқарушы орган жалдаған тұрғынжайға мұқтаж болмаған кезде тұрғын үйден шыққан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұбайынан, кәмелетке толмаған және еңбекке жарамсыз балаларынан, сондай-ақ еңбекке жарамсыз ата-аналарынан басқа адамдарды қоныстандыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімнің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-сы болған кезде мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) портал арқылы электрондық нысанда мемлекеттік көрсетілетін қызметтерді алу үшін электрондық нысанда көрсетілетін қызметтерді алу субъектілері Қазақстан Республикасының заңнамасына сәйкес бір реттік парольдерді пайдалана алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -4736,447 +6288,447 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нұсқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="56"/>
+    <w:bookmarkStart w:name="z103" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тұрғын үймен қамтамасыз ету орталығы"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z104" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  электрондық базасына есепке қоюға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z105" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы арқылы мен,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z106" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z107" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z108" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, Аты, Әкесінің аты (бар болса), туған күні, жеке басын куәландыратын құжаттың</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z109" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі мен  берілген күні, тұратын (тіркелген) мекенжайы, жеке сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z110" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      енгізілгеннен кейін  автотолтыру жүргізіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z111" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден мені тұрғынжайға мұқтаж ретінде "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюыңызды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z112" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы арқылы мен,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z113" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z114" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z115" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сенім білдірілген тұлға/заңды өкіл бола отырып, толық Тегі, Аты, Әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z116" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бар болса), туған күні,  жеке басын куәландыратын құжаттың нөмірі және берілген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z117" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні, тұрғылықты (тіркелген) мекенжайы,  жеке сәйкестендіру нөмірі енгізілгеннен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z118" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кейін автотолтыру жүргізіледі), сондай ақ _______  (сенім білдірушінің/кәмелетке</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z104" w:id="57"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">  электрондық базасына есепке қоюға өтініш</w:t>
+    <w:bookmarkStart w:name="z119" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толмаған адамның Тегі, Аты, Әкесінің аты (бар болса)) атынан және  мүддесі үшін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z105" w:id="58"/>
-[...15 lines deleted...]
-      Осы арқылы мен,</w:t>
+    <w:bookmarkStart w:name="z120" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрекет ету мақсатында</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z106" w:id="59"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z121" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден _______________ (сенім білдірушінің/кәмелетке толмаған адамның Тегі, Аты, Әкесінің аты (бар болса)) тұрғынжайға мұқтаж ретінде "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюыңызды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z107" w:id="60"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z122" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Менде және отбасы мүшелерінде Қазақстан Республикасында тұрғынжайдың бар немесе жоқ екенін тексеруге қарсы емеспін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z108" w:id="61"/>
-[...299 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="76"/>
+    <w:bookmarkStart w:name="z123" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға және өңдеуге және мәліметтерді пайдалануға келісемін. "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5191,185 +6743,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78-баптарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес "Отбасы банк" АҚ интернет-ресурсында деректерді жариялауға келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z124" w:id="77"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z124" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік дерекқорларда растайтын мәліметтер болмаған жағдайда хабардар етілді және Заңның 74-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған тұлғаларға тиесілілігі жоқ тұрғынжайға мұқтаждарды есепке қоюмен келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z125" w:id="78"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z125" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұялы телефон нөмірі: _________________________________; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z126" w:id="79"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z126" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта: __________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5695,31 +7247,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>