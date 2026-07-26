--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8329185" w14:textId="8329185">
+    <w:p w14:paraId="ae7f8d5" w14:textId="ae7f8d5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3707,51 +3707,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсетуге қатысты шешімі, іс-әрекеті (әрекетсіздігі) туралы шағым, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3793,51 +3793,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 30.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4268,51 +4288,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 26.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5191,51 +5231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+ақы төленбейтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6139,789 +6179,639 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұрғын үйге мұқтаж</w:t>
+              <w:t xml:space="preserve"> тұрғын үйге мұқтаж </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтарын, қандастарды</w:t>
+              <w:t xml:space="preserve">азаматтарын, қандастарды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Тұрғын үймен қамтамасыз ету</w:t>
+              <w:t xml:space="preserve">"Тұрғын үймен қамтамасыз ету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орталығы" электрондық</w:t>
+              <w:t xml:space="preserve">Орталығы" электрондық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>базасына есепке қою</w:t>
+              <w:t xml:space="preserve">базасына есепке қою </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нұсқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z103" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Тұрғын үймен қамтамасыз ету орталығы"</w:t>
+        <w:t xml:space="preserve"> "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюға өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z104" w:id="42"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы арқылы мен,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z106" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z107" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+              (тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден мені тұрғынжайға мұқтаж ретінде "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюыңызды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы арқылы мен,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...280 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды өкіл бола отырып, сондай-ақ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, Аты, Әкесінің аты (бар болған жағдайда) әрекетке қабілетсіз/кәмелетке толмаған  тұлғаның жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атынан және мүддесі үшін әрекет ете отырып,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                (әрекетке қабілетсіз/кәмелетке толмаған тұлғаның тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғынжайға мұқтаж ретінде "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қоюыңызды сұраймын.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Менде және отбасы мүшелерінде Қазақстан Республикасында тұрғынжайдың бар немесе жоқ екенін тексеруге қарсы емеспін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z123" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға және өңдеуге және мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға және өңдеуге және мәліметтерді пайдалануға келісемін. "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
+      "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78-баптарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес "Отбасы банк" АҚ интернет-ресурсында деректерді жариялауға келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік дерекқорларда растайтын мәліметтер болмаған жағдайда, Заңның 74-бабының 1-тармағында айқындалған тұлғаларға тиесілілігі жоқ тұрғынжайға мұқтаждарды есепке қоюмен келісемін.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>