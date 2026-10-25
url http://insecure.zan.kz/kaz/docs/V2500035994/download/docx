--- v0 (2025-10-30)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc6cea8" w14:textId="dc6cea8">
+    <w:p w14:paraId="5558c2b" w14:textId="5558c2b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1538,795 +1538,469 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Тұтынушылармен шарт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Реттеліп көрсетілетін қызметтерді көрсету Заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 7) тармақшасына сәйкес уәкілетті органмен бекітілген реттеліп көрсетілетін қызметтерді ұсынудың үлгілік шарттарына (бұдан әрі – Шарттар) және Қазақстан Республикасы азаматтық заңнамасының талаптарына сәйкес табиғи монополия субъектісі және тұтынушы арасында жасалатын шарт негізінде жүзеге асырылады.</w:t>
+      15. Реттеліп көрсетілетін қызметтерді көрсету Қазақстан Республикасы Су ресурстары және ирригация министрінің 2025 жылғы 11 сәуірдегі № 59-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35972 болып тіркелген) Реттеліп көрсетілетін қызметтерді ұсынудың үлгілік шарттарына (бұдан әрі – Шарттар) және Қазақстан Республикасы азаматтық заңнамасының талаптарына сәйкес табиғи монополия субъектісі және тұтынушы арасында жасалатын шарт негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Шарт жасасу үшін құжаттарды абоненттік (шарттық) бөлімдердің мекенжайлары және олардың жұмыс режимі көрсетілген "бір терезе" қағидаты бойынша табиғи монополия субъектісінің кеңсесі немесе шарттық бөлімі қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      17. Шарт жасасу үшін қажетті құжаттар тізбесі:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Алып тасталды - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Тұтынушы Қазақстан Республикасы Су ресурстары және ирригация министрінің міндетін атқарушының 2025 жылғы 29 мамырдағы № 101-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36208 болып тіркелген) Суаратын суды пайдалану қағидаларының 9-тармағына сәйкес шарт жасасу үшін құжаттардың толық емес пакетін ұсынған жағдайда, табиғи монополиялар субъектісі жетіспейтін құжаттың жоқтығын көрсете отырып, оларды қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...396 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 22.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 210-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="50"/>
-[...15 lines deleted...]
-      18. Тұтынушы шарт жасасу үшін осы Үлгілік регламенттің 17-тармағында көрсетілген құжаттардың толық емес топтамасын ұсынған жағдайда, табиғи монополия субъектісі жетіспейтін құжаттың жоқтығын түсіндіре отырып оларды кері қайтарады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Шарт жасасу үшін құжаттар қабылданған жағдайда табиғи монополия субъектісі Үлгілік шарт негізінде тұтынушылардың санына сәйкес данада тұтынушымен шарт жобасын толтырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z80" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісілген шарт жобасын табиғи монополия субъектісінің басшысы қол қою үшін іс жүргізу қызметі немесе шарттық бөлімінің қызметкері дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z81" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Табиғи монополия субъектісінің басшысы қол қойған барлық шарттар ұйымның мөрімен расталады және шартқа тиісті нөмір беріле отырып, тіркеу үшін іс жүргізу қызметіне немесе шарттық бөлімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z82" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Табиғи монополия субъектісі реттеліп көрсетілетін қызметтерді тұтынушылардың шарттарын тіркеу журналын жүргізеді, ол нөмірленеді және тігіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z83" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...128 lines deleted...]
-      20. Табиғи монополия субъектісі реттеліп көрсетілетін қызметтерді тұтынушылардың шарттарын тіркеу журналын жүргізеді, ол нөмірленеді және тігіледі.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Есептеу аспаптары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z83" w:id="55"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="56"/>
+    <w:bookmarkStart w:name="z84" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Көрсетілетін қызметтерді тұтынуды есептеу үшін Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 27 желтоқсандағы № 929 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18079 болып тіркелген) Өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімін жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен өлшем құралдарын бастапқы немесе мерзімдік салыстырып тексеру туралы құжаттары бар типтері Өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізіліміне енгізілген коммерциялық есепке алудың қажетті аспаптарымен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z85" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z85" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Табиғи монополия субъектісі Заңның 26-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2341,345 +2015,377 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30) тармақшасына сәйкес құрылыс объектілерін қабылдау және пайдалануға енгізу жағдайларын қоспағанда, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23-тармағының 8) тармақшасына сәйкес тұтынушыға есепке алу құралын иеленеді және орнатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Алып тасталды - ҚР Су ресурстары және ирригация министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Есепке алу құралын не өлшеу құралын күтіп ұстау, техникалық қызмет көрсету және салыстырып тексеру жөніндегі қызметтер пайдалану жауапкершілігі бөлімінің шекарасына немесе баланстық бөлімнің шекарасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z86" w:id="58"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Есепке алу аспаптарын не өлшеу аспаптарын мерзімді салыстырып тексеруді, жөндеуді және техникалық қызмет көрсетуді осы қызмет түріне рұқсаты бар мамандандырылған ұйымдар тұтынушымен жасалған жеке шарт бойынша жүзеге асырады. Тұтынушы есепке алу аспаптарын не өлшеу аспаптарын салыстырып тексеру, жөндеу және техникалық қызмет көрсету жөніндегі жұмыстарды жүргізу үшін мамандандырылған ұйымды дербес таңдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z87" w:id="59"/>
-[...15 lines deleted...]
-      24. Есепке алу құралын не өлшеу құралын күтіп ұстау, техникалық қызмет көрсету және салыстырып тексеру жөніндегі қызметтер пайдалану жауапкершілігі бөлімінің шекарасына немесе баланстық бөлімнің шекарасына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Кезектен тыс салыстырып тексеру мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z88" w:id="60"/>
-[...15 lines deleted...]
-      25. Есепке алу аспаптарын не өлшеу аспаптарын мерзімді салыстырып тексеруді, жөндеуді және техникалық қызмет көрсетуді осы қызмет түріне рұқсаты бар мамандандырылған ұйымдар тұтынушымен жасалған жеке шарт бойынша жүзеге асырады. Тұтынушы есепке алу аспаптарын не өлшеу аспаптарын салыстырып тексеру, жөндеу және техникалық қызмет көрсету жөніндегі жұмыстарды жүргізу үшін мамандандырылған ұйымды дербес таңдайды.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аралық салыстырып тексеру интервалының аяқталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z89" w:id="61"/>
-[...15 lines deleted...]
-      26. Кезектен тыс салыстырып тексеру мынадай:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өлшеу құралдарының пайдалануға жарамдылығын растау қажет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z90" w:id="62"/>
-[...15 lines deleted...]
-      аралық салыстырып тексеру интервалының аяқталған;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салыстырып тексеру штампының, өздігінен жабысатын жапсырманың, пластикалық пломбаның ізі зақымданған немесе өлшем құралдарының бастапқы немесе мерзімдік тексеруден өткенін растайтын құжат жоғалған, бастапқы және мерзімді тексерген, оның ішінде оларды сақтау кезінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z91" w:id="63"/>
-[...15 lines deleted...]
-      өлшеу құралдарының пайдалануға жарамдылығын растау қажет;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өлшеу құралдарын немесе құрамында өлшем құралдары бар бұйымдарды сақтауға қойылатын талаптарға байланысты мерзімдік тексеру жүргізу мүмкін болмаған өлшем құралдарын сақтағаннан кейін пайдалануға берген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z92" w:id="64"/>
-[...15 lines deleted...]
-      салыстырып тексеру штампының, өздігінен жабысатын жапсырманың, пластикалық пломбаның ізі зақымданған немесе өлшем құралдарының бастапқы немесе мерзімдік тексеруден өткенін растайтын құжат жоғалған, бастапқы және мерзімді тексерген, оның ішінде оларды сақтау кезінде;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өлшеу құралдарын, сондай-ақ, өлшеу құралдары қолданылатын бұйымдарды қайта консервациялаған жағдайларда не өлшеу аспаптарын салыстырып тексеру өлшеу аспаптарын пайдалану кезінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z93" w:id="65"/>
-[...15 lines deleted...]
-      өлшеу құралдарын немесе құрамында өлшем құралдары бар бұйымдарды сақтауға қойылатын талаптарға байланысты мерзімдік тексеру жүргізу мүмкін болмаған өлшем құралдарын сақтағаннан кейін пайдалануға берген;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша тексерулер (инспекторлық және эксперттік) талап етуші тараптың қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z94" w:id="66"/>
-[...15 lines deleted...]
-      өлшеу құралдарын, сондай-ақ, өлшеу құралдары қолданылатын бұйымдарды қайта консервациялаған жағдайларда не өлшеу аспаптарын салыстырып тексеру өлшеу аспаптарын пайдалану кезінде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Тұтынушының есепке алу аспаптарын не өлшеу аспаптарын пайдалануға рұқсат беруді және есепке алуды тұтынушы өкілінің қатысуымен табиғи монополия субъектісінің өкілі жүзеге асырады, ол туралы екі данада тиісті акт жасалады, оның біреуін тұтынушы, ал екіншісін табиғи монополия субъектісі алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z95" w:id="67"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3005,31 +2711,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>