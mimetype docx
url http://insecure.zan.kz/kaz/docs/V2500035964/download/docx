--- v0 (2026-03-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50af57a" w14:textId="50af57a">
+    <w:p w14:paraId="dbd56f3" w14:textId="dbd56f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3931,50 +3931,112 @@
         <w:t>
       6) тікелей тұтынушылардың жылу тұтыну қондырғыларының ең жоғары қуаты, МВт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z148" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тікелей тұтынушылардың жылу энергиясын тұтынуы, кВтсағ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақтың орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Энергетика министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z149" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Жылу энергиясы мен қуатын тұтынуды жабу мүмкіндігін бағалауды және жылу өндіруші субъектілердің өндіріс көлемі мен қуатын жоспарлауды осы жүйеде жұмыс істейтін жылумен жабдықтау субъектілері мен сараптама ұйымдары өкілдерінің қатысумен жергелікті атқарушы органның төралығымен жұмыс тобы шеңберінде жылу тасымалдаушы субъект жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z150" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5183,50 +5245,112 @@
         <w:t>
       Жылу тасымалдаушы субъектінің талабы бойынша Қағидалардың осы тармағында көрсетілген деректер онкүндік бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z203" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылу өндіруші субъектілер, сондай-ақ жылу тасымалдаушы субъектіге жылу энергиясын өндіруге жоспарлы айға белгіленген бағаларды (тарифтерді) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақтың орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Энергетика министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z204" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Жылу өндіруші субъектілердің, оның ішінде өндірістік процестердің артық жылуын кәдеге жарату жолымен жылу энергиясын өндіретін субъектілердің жылумен жабдықтаудың орталықтандырылған жүйесінде жылу энергиясының әрбір көзі бойынша жылу тасымалдаушы субъектіге жоспарлы айдың алдындағы айдың 10 (оныншы) күніне дейін мынадай көрсеткіштерді беруге құқығы бар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z205" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5792,55 +5916,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6166,31 +6290,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>