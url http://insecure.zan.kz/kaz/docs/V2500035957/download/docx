--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="78896fd" w14:textId="78896fd">
+    <w:p w14:paraId="ef74c24" w14:textId="ef74c24">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ашық деректердің интернет-порталында ақпаратты орналастыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 7 сәуірдегі № 143-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 8 сәуірде № 35957 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 7 сәуірдегі № 143-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 8 сәуірде № 35957 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасы Заңының 6-2-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,316 +155,252 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасына және "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген Қазақстан Республикасының Мәдениет және ақпарат министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ашық деректердің интернет-порталында ақпаратты орналастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мына бұйрықтардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Ашық деректердің интернет-порталында ақпаратты орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2021 жылғы 28 сәуірдегі № 144 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22651 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Кейбір бұйрықтарға өзгерістер енгізу туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің міндетін атқарушының 2023 жылғы 24 қаңтардағы № 33 бұйрығымен бекітілген Өзгерістер енгізілетін кейбір бұйрықтардың тізбесі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31773 болып тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Мемлекет пен қоғам коммуникацияларын дамыту департаменті заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасныңы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -485,70 +415,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2497,93 +2428,171 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 143-НҚ бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ашық деректердің интернет-порталында ақпаратты орналастыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ашық деректердің интернет-порталында ақпаратты орналастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2618,474 +2627,427 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасына, "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген Қазақстан Республикасының Мәдениет және ақпарат министрлігі туралы ереженің 15-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және ашық деректердің интернет-порталында ақпаратты орналастыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) автоматтандырылған жұмыс орны (бұдан әрі – АЖО) – мемлекеттік органның ашық деректерін орналастыру үшін интернет-порталдағы жұмыс орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпарат пайдаланушы – ақпаратты сұрататын және (немесе) пайдаланатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпаратқа қол жеткізу саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – ақпаратқа қол жеткізу саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бұқаралық ақпарат құралы – мерзімді баспасөз басылымы, теле-, радиоарна, интернет-басылым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ашық деректер – машинада оқылатын түрде ұсынылған және одан әрі пайдалануға, өзгертілмеген түрде қайта жариялауға арналған деректер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ашық деректердің интернет-порталы (бұдан әрі – Портал) – ашық деректер бойынша сипаттаушы және сілтемелік ақпараттың орталықтандырылған сақталуын қамтамасыз ететін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) әкімші – мемлекеттік биліктің, жергілікті мемлекеттік басқарудың және өзін-өзі басқарудың заң шығарушы, атқарушы және сот тармақтарының органдары мен мекемелерінің (бұдан әрі – мемлекеттік орган), мемлекеттік орган болып табылмайтын мемлекеттік мекеменің, квазимемлекеттік сектор субъектісінің, функцияларды орындаушыларының жұмысын ұйымдастыратын мемлекеттік органның, мемлекеттік орган болып табылмайтын мемлекеттік мекеменің, квазимемлекеттік сектор субъектісінің, функцияларды орындаушының ашық деректердің интернет-порталындағы орталық және (немесе) жергілікті атқарушы органдар өкілі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) орталық және (немесе) жергілікті атқарушы органдардың функцияларын орындаушылар – "Қазақстан Республикасының Әкімшілік рәсімдік-процесстік кодексі" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексімен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен орталық және (немесе) жергілікті атқарушы органдардың функцияларын жүзеге асыратын кәсіпкерлік субъектілері және олардың бірлестіктері, өзін-өзі реттейтін және үкіметтік емес ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) "электрондық үкіметтің" сервистік интеграторы (бұдан әрі – сервистік интегратор) – "электрондық үкіметтің" архитектурасын дамытуды әдіснамалық қамтамасыз ету жөніндегі функциялар, сондай-ақ "Ақпараттандыру туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өзге де функциялар жүктелген Қазақстан Республикасының Үкiметi айқындайтын заңды тұлға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ашық деректердің интернет-порталында ақпаратты орналастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік органдардың, мемлекеттік органдар болып табылмайтын мемлекеттік мекемелердің, квазимемлекеттік сектор субъектілері, орталық және (немесе) жергілікті атқарушы органдар функцияларын орындаушылар ақпаратты Порталда орналастыру тәртібі ашық деректерді орналастыруды және өзекті етуді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік органдар, мемлекеттік органдар болып табылмайтын мемлекеттік мекемелер, квазимемлекеттік сектор субъектілері, орталық және (немесе) жергілікті атқарушы органдар функцияларын орындаушылар қазақ және орыс тілдеріндегі ашық деректерді Порталда орналастырады және өзектендіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік органдар Заңның 6-2-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасына сәйкес уәкілетті орган бекіткен Мемлекеттік органдардың ашық деректерінің бірыңғай тізбесіне сәйкес ашық деректерді орналастырады және өзектендіреді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Порталда мемлекеттік органдардың, мемлекеттік органдар болып табылмайтын мемлекеттік мекемелердің, квазимемлекеттік сектор субъектілерінің, орталық және (немесе) жергілікті атқарушы органдардың функцияларын орындаушылардың ашық деректерін орналастыруы Excel шаблонына сәйкес жүзеге асырылады және конвертер деректерді Осы Қағидаға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ашық деректерді беру форматына сәйкес JSON (Java Script Object Notation) немесе XML (Java Script Object Notation) форматтарында аударады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың, мемлекеттік органдар болып табылмайтын мемлекеттік мекемелердің, квазимемлекеттік сектор субъектілерінің, функцияларды орындаушылардың ашық деректерді JSON немесе XML форматына аударуы АЖО-да орналастырылған құралды пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3098,186 +3060,186 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Құралды пайдалану үшін мемлекеттік органдар, мемлекеттік органдар болып табылмайтын мемлекеттік мекемелер, квазимемлекеттік сектор субъектілері, орталық және (немесе) жергілікті атқарушы органдардың функцияларын орындаушылар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ашық деректерді JSON немесе XML форматына аудару жөніндегі құралды пайдалануға арналған сипаттамаға сәйкес ашық деректерді қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Порталда орналастырылатын ашық деректер ашық деректердің сипаттамасын, ашық деректер өрістерінің сипаттамасын және машинада оқылатын түрдегі ашық деректерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органның, мемлекеттік орган болып табылмайтын мемлекеттік мекеменің, квазимемлекеттік сектор субъектісінің, орталық және (немесе) жергілікті атқарушы органдардың функцияларын орындаушылардың АРІ (Application Programming Interface) қолдана отырып, ашық деректерді орналастыру егер ұсынылатын ақпарат мемлекеттік органның, мемлекеттік орган болып табылмайтын мемлекеттік мекеменің, квазимемлекеттік сектор субъектісінің, орталық және (немесе) жергілікті атқарушы органдардың функцияларын орындаушының ақпараттық жүйесінде қамтылған жағдайда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ашық деректерді алу қажет болған жағдайда, ақпарат пайдаланушы еркін нысанда ашық деректерді орналастыруға өтінімді Портал арқылы тиісті мемлекеттік органға, мемлекеттік орган болып табылмайтын мемлекеттік мекемеге, квазимемлекеттік сектор субъектісіне, орталық және (немесе) жергілікті атқарушы органдардың функцияларын орындаушыға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сервистік интегратор ай сайын есепті айдан кейінгі айдың 5-күнінен кешіктірмей, ақпарат пайдаланушылардан келіп түскен өтінімдерді өңдеуді жүргізеді. Өңдеуден өткен өтінімдерді үш жұмыс күні ішінде сервистік интегратор АЖО арқылы әкімшіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Егер ақпарат пайдаланушы сұратқан ашық деректер Заңға қайшы келмесе, мемлекеттік орган, мемлекеттік орган болып табылмайтын мемлекеттік мекеме, квазимемлекеттік сектор субъектісі, орталық және (немесе) жергілікті атқарушы органдардың функцияларын орындаушы өтінімді алған күннен бастап күнтізбелік отыз күннен кешіктірілмейтін мерзімде АЖО арқылы Порталда ашық деректерді орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кері жағдайда мемлекеттік орган, мемлекеттік орган болып табылмайтын мемлекеттік мекеме, квазимемлекеттік сектор субъектісі, орталық және (немесе) жергілікті атқарушы органдардың функцияларын орындаушы өтінім алынған күннен бастап бес жұмыс күнінен кешіктірілмейтін мерзімде АЖО арқылы ашық деректерді орналастырудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ақпарат пайдаланушыға мемлекеттік орган, мемлекеттік орган болып табылмайтын мемлекеттік мекеме, квазимемлекеттік сектор субъектісі, орталық және (немесе) жергілікті атқарушы органдардың функцияларын орындаушы тиісті шешім қабылдаған кезден бастап өтінімді қарау мәртебесі туралы хабарлама автоматты түрде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3369,88 +3331,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ашық деректерді ұсыну форматы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ашық деректерді жариялау форматы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "meta": {</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4001,70 +3963,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "fields": {}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "data": [{}..{}]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Формат бойынша ашық деректер жолдарының сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5524,70 +5486,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жауапты тұлғаның электрондық поштасының мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ашық деректер жолдарының сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7525,70 +7487,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ашық деректер жолдары атрибуттарының сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8869,68 +8831,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орналастыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ашық деректерді JSON, ХМL форматына көшіру құралын пайдалану сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10129,70 +10091,70 @@
               <w:t>
 zh.akishev@mki.gov.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * міндетті түрде толтырылуы тиіс жолдар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ашық деректер жолдарының сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12515,70 +12477,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: 1. * Міндетті түрде толтырылуы тиіс жолдар; 2. Ашық деректер жолының сипаттамасы, сондай-ақ оларға қойылатын талаптар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ашық деректерді қалыптастыру шаблоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13183,55 +13145,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>