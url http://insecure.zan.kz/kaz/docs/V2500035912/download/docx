--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab0ed1a" w14:textId="ab0ed1a">
+    <w:p w14:paraId="6bab89c" w14:textId="6bab89c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3010,890 +3010,1218 @@
         <w:t>
       4) соттың басқа адамдарды өтініш берушінің отбасы мүшелері деп тану туралы шешімі (бар болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтініш берушінің (отбасының) халықтың әлеуметтік осал топтарына жататынын растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z63" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың екінші, үшінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган ақпараттық жүйелер арқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z64" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отбасының бірге тұратын барлық мүшелеріне тіркелген тұрғылықты жерінің мекенжайы туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...55 lines deleted...]
-      Өтініш беру кезінде өтініш берушілерден ақпараттық жүйелерден алынуы мүмкін құжаттар мен мәліметтерді талап етуге жол берілмейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік кәсіпорындардың тұрғын үй қорынан есепке қою үшін өтініш берушіге және оның отбасының бірге тұратын мүшелеріне меншік құқығында соңғы бес жыл ішінде Қазақстан Республикасының аумағында тиесілі тұрғын үйдің болуы немесе болмауы туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік мекемелердің тұрғын үй қорынан есепке қою үшін өтініш берушіге және оның отбасының бірге тұратын мүшелеріне меншік құқығында соңғы бес жыл ішінде осы елді мекенде тиесілі тұрғын үйдің болуы немесе болмауы туралы мәліметтерді алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 30.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="30"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Өтініш беруші ұсынған құжаттарды қарау қорытындылары бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармаққа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, өтініш берілген күннен бастап 5 (бес) жұмыс күнінен кешіктірмей уәкілетті орган мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кезектің реттік нөмірін көрсете отырып, есепке қою туралы хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жазбаша түрде дәлелді бас тарту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік мекеменің немесе мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғынжайға мұқтаждарды есепке қоюдан бас тарту негіздері мыналар болып табылады, егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z67" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) олардың соңғы бес жыл ішінде мемлекеттік мекеменің тұрғын үй қорынан тұрғынжайға мұқтаждарды есепке қою кезінде осы елді мекенде меншік құқығына арналған тұрғынжайы бар немесе болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z29" w:id="31"/>
-[...15 lines deleted...]
-      1) кезектің реттік нөмірін көрсете отырып, есепке қою туралы хабарлама;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олардың соңғы бес жыл ішінде мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғынжайға мұқтаждарды есепке қою кезінде Қазақстан Республикасында меншік құқығына арналған тұрғынжайы бар немесе болған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z30" w:id="32"/>
-[...15 lines deleted...]
-      2) жазбаша түрде дәлелді бас тарту.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) олардың мемлекеттік тұрғын үй қорынан пайдалануға берілген тұрғынжайы немесе жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайы бар болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z31" w:id="33"/>
-[...15 lines deleted...]
-      6. Мемлекеттік мекеменің немесе мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғынжайға мұқтаждарды есепке қоюдан бас тарту негіздері мыналар болып табылады, егер:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұсынылған құжаттар және (немесе) мәліметтер дәйексіз деректерді қамтыған болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z67" w:id="34"/>
-[...15 lines deleted...]
-      1) олардың соңғы бес жыл ішінде мемлекеттік мекеменің тұрғын үй қорынан тұрғынжайға мұқтаждарды есепке қою кезінде осы елді мекенде меншік құқығына арналған тұрғынжайы бар немесе болған жағдайда;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 464</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік мекемелер мен мемлекеттік кәсіпорындардың тұрғын үй қорынан тұрғынжай беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z68" w:id="35"/>
-[...15 lines deleted...]
-      2) олардың соңғы бес жыл ішінде мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғынжайға мұқтаждарды есепке қою кезінде Қазақстан Республикасында меншік құқығына арналған тұрғынжайы бар немесе болған жағдайда;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік мекемелер мен мемлекеттік кәсіпорындардың тұрғын үй қорында бос тұрғынжай болған кезде, өтiнiш берушiлерге тұрғынжай алу құқықығы беріледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z69" w:id="36"/>
-[...15 lines deleted...]
-      3) олардың мемлекеттік тұрғын үй қорынан пайдалануға берілген тұрғынжайы немесе жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайы бар болса;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғынжай алу үшін өтініш беруші уәкілетті органның қарауына мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z70" w:id="37"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="43"/>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z36" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш берушінің және оның отбасы мүшелерінің жеке басын куәландыратын құжаттардың көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z37" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неке қию (бұзу), балалардың тууы, отбасы мүшелерінің қайтыс болуы туралы куәліктің көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z38" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соттың басқа адамдарды өтініш берушінің отбасы мүшелері деп тану туралы шешімі (бар болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z39" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтініш берушінің (отбасының) халықтың әлеуметтік осал топтарына жататынын растайтын құжат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z73" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақтың екінші, үшінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган ақпараттық жүйелер арқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z74" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отбасының бірге тұратын барлық мүшелеріне тіркелген тұрғылықты жерінің мекенжайы туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...55 lines deleted...]
-      Өтініш беру кезінде өтініш берушілерден ақпараттық жүйелерден алынуы мүмкін құжаттар мен мәліметтерді талап етуге жол берілмейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік кәсіпорындардың тұрғын үй қорынан есепке қою үшін өтініш берушіге және оның отбасының бірге тұратын мүшелеріне меншік құқығында соңғы бес жыл ішінде Қазақстан Республикасының аумағында тиесілі тұрғын үйдің болуы немесе болмауы туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік мекемелердің тұрғын үй қорынан есепке қою үшін өтініш берушіге және оның отбасының бірге тұратын мүшелеріне меншік құқығында соңғы бес жыл ішінде осы елді мекенде тиесілі тұрғын үйдің болуы немесе болмауы туралы мәліметтерді алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 30.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="52"/>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік мекемелердің немесе мемлекеттік кәсіпорындардың мемлекеттік тұрғын үй қорынан тұрғынжай беру туралы шешімі Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>77-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тұрғын үй комиссиясы шешімінің негізінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z77" w:id="53"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z77" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1. Қазақстан Республикасы Парламенті депутаттарының, Қазақстан Республикасы Конституциялық Соты судьяларының және Қазақстан Республикасының Жоғарғы соты, жергілікті және басқа да соттар судьяларының тұрғын үйді беруі мен пайдалануы тиісті конституциялық заңдар тәртібімен және шарттарымен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3912,432 +4240,432 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="54"/>
+    <w:bookmarkStart w:name="z41" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тұрғын үй комиссиясы тұрғынжай беретін мемлекеттік кәсіпорынның не мемлекеттік мекеменің, оның ішінде қоғамдық бiрлестiктердің (бар болған жағдайда) өкілдерінің кемінде бес адамнан тұратын тақ санынан қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z42" w:id="55"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z42" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тұрғын үй комиссиясын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z43" w:id="56"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z43" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орталық мемлекеттік органда - аппарат басшысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z44" w:id="57"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z44" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік мекемелер мен мемлекеттік кәсіпорындарда - бірінші басшының орынбасары басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z45" w:id="58"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z45" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тұрғын үй комиссияның хатшысы тұрғын үй комиссияның мүшесі болып табылмайды және дауыс беруге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z46" w:id="59"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z46" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тұрғын үй комиссиясының хатшысы тұрғын үй комиссиясы отырысының хаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z47" w:id="60"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z47" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тұрғын үй комиссиясының шешімдері дауыс беру жолымен көпшілік дауыспен қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z48" w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z48" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Тұрғын үй комиссиясы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш беруші ұсынған құжаттарды қарау қорытындылары бойынша, бірақ өтініш берілген күннен бастап он жұмыс күнінен кешіктірмей мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z49" w:id="62"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z49" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрғынжайды беру туралы шешім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z50" w:id="63"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z50" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жазбаша түрде дәлелді бас тарту. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z51" w:id="64"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z51" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Егер Заңның 69-бабы </w:t>
+      16. Мемлекеттік мекеменің немесе мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үй беруден, егер тұрғын үй берілетін кезде өтініш берушінің және онымен бірге тұратын отбасы мүшелерінің соңғы бес жыл ішінде осы елді мекенде мемлекеттік мекеменің тұрғын үй қорынан немесе Қазақстан Республикасының аумағында мемлекеттік кәсіпорынның тұрғын үй қорынан меншік құқығындағы тұрғын үйі бар немесе болған болса, Заңның 69-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2) және 3) тармақшаларына сәйкес мемлекеттік мекеменің немесе кәсіпорынның тұрғын үй қорынан тұрғынжай беру сәтінде өтініш берушінің және оның отбасының бірге тұратын мүшелерінің соңғы бес жыл ішінде меншік құқығында тұрғынжайы бар немесе болған жағдайда, мемлекеттік мекеменің не мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғынжай беруден бас тартылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+        <w:t xml:space="preserve"> 2) немесе 3) тармақшаларына сәйкес бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 30.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 464</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="65"/>
+    <w:bookmarkStart w:name="z52" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тұрғын үй комиссиясының шешімі екі данада жасалады, оның біреуі тұрғынжай беретін уәкілетті органда сақталады, екіншісі өтініш берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z53" w:id="66"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z53" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Тұрғын үй комиссиясы тұрғынжай беру туралы шешім қабылдаған кезде күнтізбелік он бес күн ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы уәкілетті орган бекіткен нысан бойынша тұрғынжайды жалдау шарты (өтініш беруші және мемлекеттік мекеме немесе мемлекеттік кәсіпорын арасында) жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z54" w:id="67"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z54" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тұрғынжайды жалдау (қосымша жалдау) шарты үш данада жасалады. Шарттың бір данасы уәкілетті органда сақталады, екіншісі мемлекеттік мүлік тізілімінде (бұдан әрі - тізілім) тіркеу үшін жергілікті атқарушы органға беріледі және ол қатаң есептілік құжаты ретінде сақталады, үшіншісі өтініш берушіге беріледі және тұрғынжайға қоныстануға құқық беретін жалғыз құжат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізілімнің www.e-qazyna.kz веб-порталында жалдаушылар (қосымша жалдаушылар) олармен жасалған тұрғынжайды жалдау (қосымша жалдау) шарттары бойынша, оның ішінде шарт талаптары, шарт бойынша есептеулер, бюджетке аударылған төлемдер мен бар болса өсімпұлдар бойынша ақпаратты қарауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -4668,108 +4996,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(тегі, аты, әкесінің аты) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>азаматтан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="68"/>
+    <w:bookmarkStart w:name="z56" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z57" w:id="69"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z57" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сізден "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 75-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мені ______ бөлме санында мемлекеттік мекеменің/мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғынжай беру үшін отбасы құрамына сәйкес есепке қоюыңызды сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасы құрамы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5334,108 +5662,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(тегі, аты, әкесінің аты) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>азаматтан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="70"/>
+    <w:bookmarkStart w:name="z59" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z60" w:id="71"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z60" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сізден "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 75-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ______ бөлме санында мемлекеттік мекеменің/мемлекеттік кәсіпорынның тұрғын үй қорынан отбасы құрамына сәйкес тұрғынжай беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасы құрамы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5823,68 +6151,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="72"/>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғын үй комиссиясының мемлекеттік мекеменің немесе мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғынжай беру туралы шешімі _________________ облыс, қала 20 __ жылғы "__"________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үй комиссиясының тұрғынжай беру туралы № _______ шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6732,55 +7060,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7106,31 +7434,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>